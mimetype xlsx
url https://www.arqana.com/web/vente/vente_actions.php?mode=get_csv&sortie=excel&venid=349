--- v0 (2026-06-18)
+++ v1 (2026-11-05)
@@ -38436,51 +38436,51 @@
       </c>
     </row>
     <row r="483" spans="1:19">
       <c r="A483" s="0" t="inlineStr">
         <is>
           <t>0668</t>
         </is>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C483" s="0" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="D483" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E483" s="0" t="inlineStr">
         <is>
-          <t>N(GOUSSE VANILLE 2022)</t>
+          <t>METRONOMIQUE</t>
         </is>
       </c>
       <c r="F483" s="0" t="inlineStr">
         <is>
           <t>CLOTH OF STARS</t>
         </is>
       </c>
       <c r="G483" s="0" t="inlineStr">
         <is>
           <t>GOUSSE VANILLE</t>
         </is>
       </c>
       <c r="H483" s="0" t="inlineStr">
         <is>
           <t>Buff</t>
         </is>
       </c>
       <c r="I483" s="0" t="inlineStr">
         <is>
           <t>B 165</t>
         </is>
       </c>
       <c r="J483" s="0" t="inlineStr">
         <is>
           <t>FR</t>