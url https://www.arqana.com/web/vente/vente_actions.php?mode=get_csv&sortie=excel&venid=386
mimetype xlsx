--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -5729,51 +5729,51 @@
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>N(EIN GEDI 2024)</t>
+          <t>LIBERTANGO</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>EIN GEDI</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Camas Park Stud</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>