--- v1 (2026-07-15)
+++ v2 (2026-09-01)
@@ -4919,51 +4919,51 @@
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>N(DAYALA 2024)</t>
+          <t>PALAIS BYZANTIN</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>DAYALA</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15558,51 +15558,51 @@
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" s="0" t="inlineStr">
         <is>
           <t>0192</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>N(PENNY LANE 2024)</t>
+          <t>WOOT WOOT</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>PENNY LANE</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -20880,51 +20880,51 @@
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" s="0" t="inlineStr">
         <is>
           <t>0258</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>N(SINGFORTHEMOMENT 2024)</t>
+          <t>QUEST FOR STARS</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
           <t>SINGFORTHEMOMENT</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t>A 073</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>FR</t>