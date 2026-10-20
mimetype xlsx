--- v2 (2026-09-01)
+++ v3 (2026-10-20)
@@ -166,51 +166,51 @@
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>N(A TOUT JAMAIS 2024)</t>
+          <t>MYSTIC RIVER</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>A TOUT JAMAIS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>C 285</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -248,51 +248,51 @@
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-02-09</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>N(ACQUABELLA 2024)</t>
+          <t>PASSARELLA</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>ACQUABELLA</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>A 076</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -330,51 +330,51 @@
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>N(ADHAFERA 2024)</t>
+          <t>ZIA MARIE</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>ADHAFERA</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>P 320</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -412,51 +412,51 @@
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-02-15</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>N(AFRICA 2024)</t>
+          <t>SWEET BLUES</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>SPACE BLUES</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>AFRICA</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 026</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -494,51 +494,51 @@
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>N(AFRICAN BEAT 2024)</t>
+          <t>ATHENIAN LEGACY</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>AFRICAN BEAT</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -571,51 +571,51 @@
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>N(AGREED 2024)</t>
+          <t>KINGA</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>AGREED</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>A 063</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -648,51 +648,51 @@
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>N(ALMEIDA GIRL 2024)</t>
+          <t>TOLOMEIH</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>ALMEIDA GIRL</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Arcadia Elevage</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -725,51 +725,51 @@
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-01-11</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>N(ALPINE LADY 2024)</t>
+          <t>GRAN SASSO</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>ALPINE LADY</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>A 077</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -802,51 +802,51 @@
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>N(ALPINE SPIRIT 2024)</t>
+          <t>ZARAKINO</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>ALPINE SPIRIT</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>D 009</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -966,51 +966,51 @@
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>N(ALZUBRA 2024)</t>
+          <t>ALZU BAY</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>ALZUBRA</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1048,51 +1048,51 @@
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>N(AMALNA 2024)</t>
+          <t>AFIF</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>AMALNA</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>P 322</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1130,51 +1130,51 @@
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>N(AMAZONKA 2024)</t>
+          <t>THE MOUNTAIN</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>AMAZONKA</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Beaufay</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>C 194</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -1212,51 +1212,51 @@
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2024-02-07</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>N(ANATIYA 2024)</t>
+          <t>NATIYA</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>ANATIYA</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>A 078</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1371,51 +1371,51 @@
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>N(ANNABEL'S CHOICE 2024)</t>
+          <t>CODREA</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>ANNABEL'S CHOICE</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -1453,51 +1453,51 @@
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>N(AS YOU LIKE 2024)</t>
+          <t>IF YOU LIKE</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>EARTHLIGHT</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>AS YOU LIKE</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>C 191</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1535,51 +1535,51 @@
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>N(ASTROLOGIA 2024)</t>
+          <t>GEORGE CROSS</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>ASTROLOGIA</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>P 323</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1617,51 +1617,51 @@
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>N(ATLANTIC EDGE 2024)</t>
+          <t>AMBER OCEAN</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>ATLANTIC EDGE</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>A 064</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -1781,51 +1781,51 @@
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>N(AVORIAZ 2024)</t>
+          <t>AIRLIE BEACH</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>SEALIWAY</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>AVORIAZ</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -1858,51 +1858,51 @@
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2024-02-06</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>N(AWHILE 2024)</t>
+          <t>ASTRAL MIST</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>AWHILE</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>C 252</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -1940,51 +1940,51 @@
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-03-15</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>N(AYUVEDA 2024)</t>
+          <t>VATANEZ</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>AYUVEDA</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>C 190</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -2017,51 +2017,51 @@
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>N(BABYLONE 2024)</t>
+          <t>BATUKHAN</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>BABYLONE</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>C 286</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -2181,51 +2181,51 @@
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>N(BASILIA 2024)</t>
+          <t>BLUE SPACE</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>SPACE BLUES</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>BASILIA</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>C 220</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -2263,51 +2263,51 @@
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>N(BASILICATA 2024)</t>
+          <t>SUPER CONSTELATION</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>BASILICATA</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Camas Park Stud</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>C 234</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -2345,51 +2345,51 @@
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2024-02-17</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>N(BAY LIGHT 2024)</t>
+          <t>BAYOUNI</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>BAY LIGHT</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Barton Stud</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>C 284</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -2427,51 +2427,51 @@
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2024-02-04</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>N(BE FABULOUS 2024)</t>
+          <t>SOLANDRA</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>GHAIYYATH</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>BE FABULOUS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -2509,51 +2509,51 @@
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>N(BELLA QATARA 2024)</t>
+          <t>BRAYDON</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>BELLA QATARA</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>B 126</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -2591,51 +2591,51 @@
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>N(BELLE DE FRANCE 2024)</t>
+          <t>AL HAMAAD</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>BELLE DE FRANCE</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>A 075</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -2673,51 +2673,51 @@
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>N(BEYCHELLA 2024)</t>
+          <t>KOCHELLA</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>BEYCHELLA</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -2755,51 +2755,51 @@
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2024-01-19</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>N(BLAMETHECHAMPAGNE 2024)</t>
+          <t>SOLTISIA</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>NOT THIS TIME</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>BLAMETHECHAMPAGNE</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>C 287</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -2837,51 +2837,51 @@
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>N(BLUE KIMONO 2024)</t>
+          <t>MAITRE ABSOLU</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>SOTTSASS</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>BLUE KIMONO</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>A 031</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -3078,51 +3078,51 @@
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2024-01-14</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>N(BURMESE RUBY 2024)</t>
+          <t>BUKORISHIA</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>BURMESE RUBY</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -3314,51 +3314,51 @@
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2024-04-12</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>N(C'EST CA 2024)</t>
+          <t>VIGNELLI</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>C'EST CA</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>P 325</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -3396,51 +3396,51 @@
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>N(CALCULATRICE 2024)</t>
+          <t>CICERON</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>CALCULATRICE</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>P 326</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -3632,51 +3632,51 @@
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>N(CASH IS QUEEN 2024)</t>
+          <t>TIPERE</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>BOLT D'ORO</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>CASH IS QUEEN</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>A 032</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -3873,51 +3873,51 @@
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2024-03-30</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>N(CASTELLAR 2024)</t>
+          <t>NEW LOVE</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>CASTELLAR</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Saint Isidro</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>C 231</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -3955,51 +3955,51 @@
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>N(CAT KATE 2024)</t>
+          <t>CARAMAN</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>CAT KATE</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>C 288</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -4114,51 +4114,51 @@
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2024-04-17</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>N(CHUPPY 2024)</t>
+          <t>SENSATIONAL FILLY</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>CHUPPY</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>C 189</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4196,51 +4196,51 @@
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>N(COMPRESSION 2024)</t>
+          <t>NO MERCY</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>COMPRESSION</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4273,51 +4273,51 @@
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2024-02-16</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>N(COUNTERACTOR 2024)</t>
+          <t>NOBLE TRAVELLER</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>COUNTERACTOR</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>B 142</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -4355,51 +4355,51 @@
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>N(CRYSTAL STARS 2024)</t>
+          <t>IMAGINONS</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>CRYSTAL STARS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4432,51 +4432,51 @@
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2024-05-02</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>N(CURVY 2024)</t>
+          <t>HANANA</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>CURVY</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -4514,51 +4514,51 @@
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>N(DAME DU ROI 2024)</t>
+          <t>TREE TOPS</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>DAME DU ROI</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4596,51 +4596,51 @@
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>N(DANCING ON A DREAM 2024)</t>
+          <t>DREAM AUDIENCE</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>DANCING ON A DREAM</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4678,51 +4678,51 @@
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>N(DANSEUSE D'ETOILE 2024)</t>
+          <t>MR DIOP</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>DANSEUSE D'ETOILE</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4755,51 +4755,51 @@
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>N(DANYEVA 2024)</t>
+          <t>SARDAV</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>SOTTSASS</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>DANYEVA</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -4837,51 +4837,51 @@
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2024-03-28</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>N(DARDIZA 2024)</t>
+          <t>RAMASCOT</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>DARDIZA</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -4964,88 +4964,88 @@
           <t>A 093</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>Amiable</t>
+          <t>Racheté</t>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
           <t>SAS Le Marais</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>140000</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2024-03-19</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>N(DEAN STREET DOLL 2024)</t>
+          <t>LATE NIGHT SHOW</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>DEAN STREET DOLL</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Barton Stud</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 283</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -5083,51 +5083,51 @@
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>N(DECORATING 2024)</t>
+          <t>MEDJED</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>DECORATING</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 291</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -5329,51 +5329,51 @@
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>N(DEVILISH LIPS 2024)</t>
+          <t>DERBINT</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>DEVILISH LIPS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>D 020</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>GER</t>
@@ -5493,51 +5493,51 @@
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0067</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>N(DUBAI OPERA 2024)</t>
+          <t>OPERA DIVA</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>DUBAI OPERA</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>C 292</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -5570,51 +5570,51 @@
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>N(DUBAI ROSE 2024)</t>
+          <t>GEMINI</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>DUBAI ROSE</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>P 328</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -5652,51 +5652,51 @@
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>0069</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>N(EARECKSON 2024)</t>
+          <t>ULZARA</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>EARECKSON</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -5811,51 +5811,51 @@
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" s="0" t="inlineStr">
         <is>
           <t>0071</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>N(ELEANOR ROOSEVELT 2024)</t>
+          <t>L'APPARITION</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>ELEANOR ROOSEVELT</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Camas Park Stud</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 236</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -5975,51 +5975,51 @@
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>N(ELLA DIVA 2024)</t>
+          <t>LADY IMOGEN</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>ELLA DIVA</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>J.K. Thoroughbreds</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>C 274</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6052,51 +6052,51 @@
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>0074</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>N(ENDLESS JOY 2024)</t>
+          <t>SAN GIORGIO</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>ENDLESS JOY</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>D 007</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6134,51 +6134,51 @@
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0075</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>N(ESHTIYA 2024)</t>
+          <t>VEGAWAN</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>ESHTIYA</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>B 125</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6211,51 +6211,51 @@
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0076</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>N(ESTONIA 2024)</t>
+          <t>BOURBONANDBUBBLES</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>ESTONIA</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Tweenhills</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6370,51 +6370,51 @@
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>N(EVEREST ROSE 2024)</t>
+          <t>SHOOTFORTHESTARS</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>EVEREST ROSE</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 330</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -6452,51 +6452,51 @@
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0079</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>N(EYOTA 2024)</t>
+          <t>SOULAGE</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>EYOTA</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -6688,51 +6688,51 @@
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0082</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>N(FLAUNT 2024)</t>
+          <t>PALLADINO</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>FLAUNT</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>P 300</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6852,51 +6852,51 @@
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2024-02-10</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>N(FLYING CANDY 2024)</t>
+          <t>KOKUMI</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>FLYING CANDY</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6934,51 +6934,51 @@
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>N(FRENCH ROSE 2024)</t>
+          <t>BOLT OF BLUE</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>FRENCH ROSE</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>P 301</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7016,51 +7016,51 @@
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>N(FRISELLA 2024)</t>
+          <t>BASILICO</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>FRISELLA</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7093,51 +7093,51 @@
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>N(GABRIELLE 2024)</t>
+          <t>NEBBIADIMILANO</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>GABRIELLE</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Hazelwood Bloodstock</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>C 270</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -7175,51 +7175,51 @@
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>0088</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>N(GALAXE 2024)</t>
+          <t>SOLER</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>GALAXE</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>T 021</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7257,51 +7257,51 @@
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>N(GALLA 2024)</t>
+          <t>PERSIA QUEEN</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>GALLA</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7339,51 +7339,51 @@
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" s="0" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>2024-02-04</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>N(GASPRA 2024)</t>
+          <t>ELEGANTE</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>GASPRA</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7503,51 +7503,51 @@
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2024-02-24</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>N(GHERDAIYA 2024)</t>
+          <t>APOPHENIE</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>GHERDAIYA</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -7570,66 +7570,66 @@
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q94" s="0" t="inlineStr">
         <is>
           <t>Ace Courtage</t>
         </is>
       </c>
       <c r="R94" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>0093</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>N(GIOFRA 2024)</t>
+          <t>JE VAIS A RIO</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>GIOFRA</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7667,51 +7667,51 @@
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" s="0" t="inlineStr">
         <is>
           <t>0094</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>N(GLAD EYE 2024)</t>
+          <t>CATCH MY EYE</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>GLAD EYE</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Saint Pair</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7826,51 +7826,51 @@
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>0096</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>N(GONZEVILLE 2024)</t>
+          <t>AMNESIA</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>GONZEVILLE</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Ellon</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>B 137</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7985,51 +7985,51 @@
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>N(GREY ANATOMY 2024)</t>
+          <t>NOUVEAU GREY</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>GREY ANATOMY</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>A 081</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -8067,51 +8067,51 @@
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>0099</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>N(GUINEVE 2024)</t>
+          <t>JOROLINA</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>GUINEVE</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>A 067</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -8149,51 +8149,51 @@
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>N(GYRELLA 2024)</t>
+          <t>NYX</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>GYRELLA</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>C 217</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -8226,51 +8226,51 @@
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>0101</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>2024-01-20</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>N(HELENIUM 2024)</t>
+          <t>HYENE</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>HELENIUM</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -8303,51 +8303,51 @@
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>0102</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>N(HIDDEN ANGEL 2024)</t>
+          <t>FOOD AND WINE</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>HIDDEN ANGEL</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>P 303</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -8385,51 +8385,51 @@
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>0103</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>N(HIDDEN BREEZE 2024)</t>
+          <t>AL WATHBA</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>HIDDEN BREEZE</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t>C 293</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -8467,51 +8467,51 @@
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" s="0" t="inlineStr">
         <is>
           <t>0104</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>N(HIGH CELEBRITY 2024)</t>
+          <t>ABRAHAM LINCOLN</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>HIGH CELEBRITY</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>A 041</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -8549,51 +8549,51 @@
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>0105</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>2024-02-17</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>N(HIGHBORNE 2024)</t>
+          <t>AMA DREAM</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>HIGHBORNE</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -8785,51 +8785,51 @@
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>2024-05-12</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>N(HOURGLASS 2024)</t>
+          <t>ROMO</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>HOURGLASS</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t>P 304</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -8867,51 +8867,51 @@
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>0109</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>N(HOW 2024)</t>
+          <t>PRIMA CLASSE</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>HOW</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>B 143</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -8949,51 +8949,51 @@
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>0110</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>2024-04-03</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>N(ICE LOVE 2024)</t>
+          <t>HAIL TO ALICE</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>ICE LOVE</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -9113,51 +9113,51 @@
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>0112</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>N(IGO 2024)</t>
+          <t>MIRABILIA</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>IGO</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9195,51 +9195,51 @@
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>0113</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>N(INSOUMISE 2024)</t>
+          <t>QUIET REBELLION</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>INSOUMISE</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Glidawn Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>T 005</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -9441,51 +9441,51 @@
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>0116</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>N(IZLAZ 2024)</t>
+          <t>TZARAKOVA</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>IZLAZ</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>C 186</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9523,51 +9523,51 @@
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>N(JALEA MOON 2024)</t>
+          <t>YOU'RE SENSATIONAL</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>JALEA MOON</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>C 294</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -9605,51 +9605,51 @@
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" s="0" t="inlineStr">
         <is>
           <t>0118</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>N(JUST BEAUTY 2024)</t>
+          <t>CASHEL BELLE</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>JUST BEAUTY</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9687,51 +9687,51 @@
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" s="0" t="inlineStr">
         <is>
           <t>0119</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>N(JUST SHERRY 2024)</t>
+          <t>DICTYNNA</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>GHAIYYATH</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>JUST SHERRY</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>C 185</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9801,51 +9801,51 @@
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" s="0" t="inlineStr">
         <is>
           <t>0121</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>N(KENDAM 2024)</t>
+          <t>KAYDEN</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>KENDAM</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9883,51 +9883,51 @@
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>N(KENDAWAY 2024)</t>
+          <t>SPIANTATO</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>KENDAWAY</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -10042,51 +10042,51 @@
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" s="0" t="inlineStr">
         <is>
           <t>0124</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>N(KNOW IT ALL 2024)</t>
+          <t>LEARNING</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>KNOW IT ALL</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Tweenhills</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>A 023</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -10124,51 +10124,51 @@
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" s="0" t="inlineStr">
         <is>
           <t>0125</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>N(KNYAZHNA 2024)</t>
+          <t>SACRED FLAME</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>KNYAZHNA</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>P 305</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -10206,51 +10206,51 @@
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>N(KOALA 2024)</t>
+          <t>KUBANGO</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>KOALA</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>T 022</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -10283,51 +10283,51 @@
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" s="0" t="inlineStr">
         <is>
           <t>0127</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>N(KOUBALIBRE 2024)</t>
+          <t>PEMULWUY</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>KOUBALIBRE</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>C 253</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -10365,51 +10365,51 @@
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" s="0" t="inlineStr">
         <is>
           <t>0128</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>N(LA AROMA DE CUBA 2024)</t>
+          <t>TROBRIAND</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>LA AROMA DE CUBA</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>D 017</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -10447,51 +10447,51 @@
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" s="0" t="inlineStr">
         <is>
           <t>0129</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>N(LA ROSETTA 2024)</t>
+          <t>FUEL THE JET</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>SPACE BLUES</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>LA ROSETTA</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Saint Pair</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -10775,51 +10775,51 @@
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" s="0" t="inlineStr">
         <is>
           <t>0133</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>2024-03-30</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>N(LANANA 2024)</t>
+          <t>LUMA NYOTA</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>EARTHLIGHT</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>LANANA</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -10857,51 +10857,51 @@
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" s="0" t="inlineStr">
         <is>
           <t>0134</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>N(LANDIKUSIC 2024)</t>
+          <t>TAMOKA</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>LANDIKUSIC</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>B 144</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -10939,51 +10939,51 @@
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" s="0" t="inlineStr">
         <is>
           <t>0135</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>2024-01-16</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>N(LAST SUNSET 2024)</t>
+          <t>DIAMOND SUN</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>COTAI GLORY</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>LAST SUNSET</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t>A 068</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -11021,51 +11021,51 @@
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" s="0" t="inlineStr">
         <is>
           <t>0136</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>N(LATITA 2024)</t>
+          <t>DAYNIGHT</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
           <t>LATITA</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -11185,51 +11185,51 @@
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" s="0" t="inlineStr">
         <is>
           <t>0138</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>N(LAYLANA 2024)</t>
+          <t>MOON SAND</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>LAYLANA</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -11267,51 +11267,51 @@
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" s="0" t="inlineStr">
         <is>
           <t>0139</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>2024-03-22</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>N(LIBERTINE 2024)</t>
+          <t>JACQUES CASANOVA</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>LIBERTINE</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -11431,51 +11431,51 @@
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" s="0" t="inlineStr">
         <is>
           <t>0141</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>2024-02-09</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>N(LIKE A STAR 2024)</t>
+          <t>ECORO XENO</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>LIKE A STAR</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>A 018</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -11513,51 +11513,51 @@
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" s="0" t="inlineStr">
         <is>
           <t>0142</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>N(LIVACHOPE 2024)</t>
+          <t>EMILY CHARLTON</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>LIVACHOPE</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t>A 096</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -11595,51 +11595,51 @@
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>0143</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>2024-02-06</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>N(LIWA PALACE 2024)</t>
+          <t>FOLSOM BLUES</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>LIWA PALACE</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>B 145</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -11672,51 +11672,51 @@
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" s="0" t="inlineStr">
         <is>
           <t>0144</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>N(MA CHERIE 2024)</t>
+          <t>GALILEO TIME</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>MA CHERIE</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>A 069</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -11754,51 +11754,51 @@
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" s="0" t="inlineStr">
         <is>
           <t>0145</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>N(MA PETITE POULE 2024)</t>
+          <t>FAHRENHEIT</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>MA PETITE POULE</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>D 016</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -11913,51 +11913,51 @@
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" s="0" t="inlineStr">
         <is>
           <t>0147</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>N(MAGICAL JOURNEY 2024)</t>
+          <t>FEROCIA</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
           <t>MAGICAL JOURNEY</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Moanmore Stables</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>B 134</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -11995,51 +11995,51 @@
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>2024-01-27</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>N(MANAABIT 2024)</t>
+          <t>MANILLA FAL</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>MANAABIT</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>C 216</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -12072,51 +12072,51 @@
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" s="0" t="inlineStr">
         <is>
           <t>0149</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>2024-02-09</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>N(MANGOUSTINE 2024)</t>
+          <t>SOMA MUSO</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>MANGOUSTINE</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>P 308</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12236,51 +12236,51 @@
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" s="0" t="inlineStr">
         <is>
           <t>0151</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>N(MARULLA 2024)</t>
+          <t>VENEZIA QUEEN</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>MARULLA</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>C 215</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12318,51 +12318,51 @@
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>0152</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>2024-01-15</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>N(MEJTHAAM 2024)</t>
+          <t>MEGAIRA</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>MEJTHAAM</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>D 003</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12472,51 +12472,51 @@
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>0154</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>2024-01-23</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>N(MERCEDES 2024)</t>
+          <t>MISS MONROE</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>GHAIYYATH</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>MERCEDES</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>B 123</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>GER</t>
@@ -12554,51 +12554,51 @@
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" s="0" t="inlineStr">
         <is>
           <t>0155</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>N(MEZZO MEZZO 2024)</t>
+          <t>STARLIT TIARA</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>MEZZO MEZZO</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12718,51 +12718,51 @@
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>2024-02-27</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>N(MINT JULEP 2024)</t>
+          <t>HONEY DEUCE</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>MINT JULEP</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12800,51 +12800,51 @@
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" s="0" t="inlineStr">
         <is>
           <t>0158</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>N(MINTAKA 2024)</t>
+          <t>AUTUMN DAYS</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>MINTAKA</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12882,51 +12882,51 @@
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" s="0" t="inlineStr">
         <is>
           <t>0159</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>2024-01-03</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>N(MISS MARCELA 2024)</t>
+          <t>HAMRIN</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>MISS MARCELA</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13046,51 +13046,51 @@
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" s="0" t="inlineStr">
         <is>
           <t>0161</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>N(MISSING MATRON 2024)</t>
+          <t>MILLIERES</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>MISSING MATRON</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t>C 213</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13128,51 +13128,51 @@
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>2024-02-24</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>N(MNASEK 2024)</t>
+          <t>PUNTO DI BLU</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>MNASEK</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>A 047</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13287,51 +13287,51 @@
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" s="0" t="inlineStr">
         <is>
           <t>0164</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>N(MORANDA 2024)</t>
+          <t>BELZEBUTH</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>MORANDA</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>A 048</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -13369,51 +13369,51 @@
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>0165</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>N(MORE THAN FAMOUS 2024)</t>
+          <t>LADY OF MERCIA</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>MORE THAN FAMOUS</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>A 049</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13533,51 +13533,51 @@
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" s="0" t="inlineStr">
         <is>
           <t>0167</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>N(MYTHIC 2024)</t>
+          <t>CHAPEL STREAM</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>MYTHIC</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>B 115</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -13610,51 +13610,51 @@
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>0168</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>N(NABATEA 2024)</t>
+          <t>PRINCE OF PETRA</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>NABATEA</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -13677,66 +13677,66 @@
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q170" s="0" t="inlineStr">
         <is>
           <t>Jeremy BRUMMITT pr: Quantum Leap Racing </t>
         </is>
       </c>
       <c r="R170" s="0" t="inlineStr">
         <is>
           <t>65000</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" s="0" t="inlineStr">
         <is>
           <t>0169</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>N(NIEDZIELA 2024)</t>
+          <t>CAPO D'ORSO</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>NIEDZIELA</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>C 180</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13769,51 +13769,51 @@
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>0170</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>N(NIGHT MUSIC 2024)</t>
+          <t>MID NIGHT</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>NIGHT MUSIC</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t>C 174</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -14015,51 +14015,51 @@
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>N(NOBLE STAR 2024)</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>NOBLE STAR</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -14179,51 +14179,51 @@
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" s="0" t="inlineStr">
         <is>
           <t>0175</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>N(NUNZIA 2024)</t>
+          <t>NYGEYA</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>NUNZIA</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Bourgeauville</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>D 026</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -14343,51 +14343,51 @@
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" s="0" t="inlineStr">
         <is>
           <t>0177</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>N(OPENING NIGHT 2024)</t>
+          <t>PHOTO OP</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>OPENING NIGHT</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>B 147</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14420,51 +14420,51 @@
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" s="0" t="inlineStr">
         <is>
           <t>0178</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>N(ORENDINA 2024)</t>
+          <t>MUBLISH</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>ORENDINA</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>B 116</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14579,51 +14579,51 @@
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" s="0" t="inlineStr">
         <is>
           <t>0180</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>N(OYKEL 2024)</t>
+          <t>KIRRIKA QUEEN</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>OYKEL</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -14661,51 +14661,51 @@
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" s="0" t="inlineStr">
         <is>
           <t>0181</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>N(PAIX 2024)</t>
+          <t>PEACEFUL CHARM</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>PAIX</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>P 312</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -14825,51 +14825,51 @@
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" s="0" t="inlineStr">
         <is>
           <t>0183</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>2024-03-08</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>N(PARAMOUNT 2024)</t>
+          <t>PATH OF THE STAR</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>PARAMOUNT</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>A 070</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14907,51 +14907,51 @@
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" s="0" t="inlineStr">
         <is>
           <t>0184</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>N(PARAPHERNALIA 2024)</t>
+          <t>GHAIANI</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>GHAIYYATH</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>PARAPHERNALIA</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Barton Stud</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>C 281</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14989,51 +14989,51 @@
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>N(PARLIAMENT HOUSE 2024)</t>
+          <t>DIPLOMATA</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>PARLIAMENT HOUSE</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>A 050</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -15071,51 +15071,51 @@
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" s="0" t="inlineStr">
         <is>
           <t>0186</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>N(PATTIE 2024)</t>
+          <t>MADAHA QUEEN</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>PATTIE</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t>C 172</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15153,51 +15153,51 @@
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" s="0" t="inlineStr">
         <is>
           <t>0187</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>N(PEARL BANKS 2024)</t>
+          <t>PEARL EXPRESS</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>PEARL BANKS</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Saint Pair</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -15230,51 +15230,51 @@
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" s="0" t="inlineStr">
         <is>
           <t>0188</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>2024-04-12</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>N(PEARL OF FREEDOM 2024)</t>
+          <t>GAFARA</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>GHAIYYATH</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>PEARL OF FREEDOM</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>B 117</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15312,51 +15312,51 @@
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" s="0" t="inlineStr">
         <is>
           <t>0189</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>N(PEARLS ANGEL 2024)</t>
+          <t>NOT AN ANGEL</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>PEARLS ANGEL</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t>P 313</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15394,51 +15394,51 @@
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" s="0" t="inlineStr">
         <is>
           <t>0190</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>N(PECKING ORDER 2024)</t>
+          <t>LINE OF DUTY</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>PECKING ORDER</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15476,51 +15476,51 @@
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" s="0" t="inlineStr">
         <is>
           <t>0191</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>2024-01-08</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>N(PEINTURE SECRETE 2024)</t>
+          <t>KINGDOM OF CAMELOT</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>PEINTURE SECRETE</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t>D 002</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15640,51 +15640,51 @@
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" s="0" t="inlineStr">
         <is>
           <t>0193</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>2024-04-21</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>N(PENTAIADE 2024)</t>
+          <t>PENTHOUSE</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>ZOUSTAR</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>PENTAIADE</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t>A 052</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15722,51 +15722,51 @@
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" s="0" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>N(PERLE RARE 2024)</t>
+          <t>PEINTRE PERSE</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>PERLE RARE</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t>C 256</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15804,51 +15804,51 @@
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" s="0" t="inlineStr">
         <is>
           <t>0195</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>N(PEROTAN 2024)</t>
+          <t>GRAN PREMIO</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>JUSTIFY</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>PEROTAN</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t>P 314</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15886,51 +15886,51 @@
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" s="0" t="inlineStr">
         <is>
           <t>0196</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>N(PHAENOMENA 2024)</t>
+          <t>MASATO</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>PHAENOMENA</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>B 148</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15963,51 +15963,51 @@
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" s="0" t="inlineStr">
         <is>
           <t>0197</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>N(PIATTOLI 2024)</t>
+          <t>PROMISED DREAMS</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>PIATTOLI</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t>P 315</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -16204,51 +16204,51 @@
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" s="0" t="inlineStr">
         <is>
           <t>0200</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>2024-02-24</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>N(PITCH 2024)</t>
+          <t>PERFECT PITCH</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>PITCH</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t>P 316</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -16286,51 +16286,51 @@
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" s="0" t="inlineStr">
         <is>
           <t>0201</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>N(PLAISANCIERE 2024)</t>
+          <t>ROSE SIOUX NATION</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>PLAISANCIERE</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>A 088</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16368,51 +16368,51 @@
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" s="0" t="inlineStr">
         <is>
           <t>0202</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>N(POURQUOI PAS 2024)</t>
+          <t>WHY NOT</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>SPACE BLUES</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>POURQUOI PAS</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>D 014</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -16609,51 +16609,51 @@
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" s="0" t="inlineStr">
         <is>
           <t>0205</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>N(PRUDENTE 2024)</t>
+          <t>PUISSANCE</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>PRUDENTE</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t>P 317</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -16691,51 +16691,51 @@
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>0206</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>N(PRUDENZIA 2024)</t>
+          <t>MARYLEBONE</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>PRUDENZIA</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>P 318</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -16758,66 +16758,66 @@
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
           <t>3000000</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" s="0" t="inlineStr">
         <is>
           <t>0207</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>N(QALANSIA 2024)</t>
+          <t>GELDEN GREY</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>THUNDER MOON</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>QALANSIA</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -16855,51 +16855,51 @@
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" s="0" t="inlineStr">
         <is>
           <t>0208</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>N(QUEEN GUENEVERE 2024)</t>
+          <t>BAY RIVER</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>QUEEN GUENEVERE</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Ballylinch Stud</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16937,51 +16937,51 @@
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" s="0" t="inlineStr">
         <is>
           <t>0209</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>N(QUEEN OF ERIN 2024)</t>
+          <t>SPIRIT OF ERIN</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>QUEEN OF ERIN</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>T 023</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17019,51 +17019,51 @@
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" s="0" t="inlineStr">
         <is>
           <t>0210</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>N(QUEEN TREZY 2024)</t>
+          <t>QUEBEC CITY</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>QUEEN TREZY</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17101,51 +17101,51 @@
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" s="0" t="inlineStr">
         <is>
           <t>0211</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>N(QUEENMANIA 2024)</t>
+          <t>SALUTE ARMS</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
           <t>QUEENMANIA</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t>T 024</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -17260,51 +17260,51 @@
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>0213</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>2024-02-24</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>N(RAY OF SUNSHINE 2024)</t>
+          <t>ZARAK PASHA</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
           <t>RAY OF SUNSHINE</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Glidawn Stud</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -17424,51 +17424,51 @@
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" s="0" t="inlineStr">
         <is>
           <t>0215</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>2024-04-03</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>N(RESTIADARGENT 2024)</t>
+          <t>COSA RARA</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>RESTIADARGENT</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t>A 097</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17501,51 +17501,51 @@
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" s="0" t="inlineStr">
         <is>
           <t>0216</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>N(RESTIAMOON 2024)</t>
+          <t>MAJESTIC PEARL</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>STATE OF REST</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>RESTIAMOON</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t>A 098</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17583,51 +17583,51 @@
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" s="0" t="inlineStr">
         <is>
           <t>0217</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>2024-02-03</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>N(RESVERA 2024)</t>
+          <t>GUT REACTION</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>RESVERA</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t>A 053</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17650,66 +17650,66 @@
       </c>
       <c r="P219" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q219" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald</t>
         </is>
       </c>
       <c r="R219" s="0" t="inlineStr">
         <is>
           <t>80000</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" s="0" t="inlineStr">
         <is>
           <t>0218</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>N(REVOLTOSA 2024)</t>
+          <t>RACKHAM</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>REVOLTOSA</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -17901,51 +17901,51 @@
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" s="0" t="inlineStr">
         <is>
           <t>0221</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>N(RIGHT HAND 2024)</t>
+          <t>PARADISE CITY</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>RIGHT HAND</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>P 319</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -17983,51 +17983,51 @@
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" s="0" t="inlineStr">
         <is>
           <t>0222</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>N(RIOTICISM 2024)</t>
+          <t>WARA</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>RIOTICISM</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Ballylinch Stud</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t>B 170</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -18050,66 +18050,66 @@
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q224" s="0" t="inlineStr">
         <is>
           <t>Hugo Merry Bloodstock pr: Blue diamond stud</t>
         </is>
       </c>
       <c r="R224" s="0" t="inlineStr">
         <is>
           <t>380000</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" s="0" t="inlineStr">
         <is>
           <t>0223</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>2024-02-03</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>N(ROCCIA NERA 2024)</t>
+          <t>ROAD MOVIE</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>ROCCIA NERA</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t>A 054</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -18306,51 +18306,51 @@
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" s="0" t="inlineStr">
         <is>
           <t>0226</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>N(ROSA DEL RIO 2024)</t>
+          <t>MAGNUS MAXIMUS</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>ROSA DEL RIO</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>D 013</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -18383,51 +18383,51 @@
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" s="0" t="inlineStr">
         <is>
           <t>0227</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>2024-02-21</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>N(ROSEA 2024)</t>
+          <t>ROSA AUREA</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>BAYSIDE BOY</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>ROSEA</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -18547,51 +18547,51 @@
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" s="0" t="inlineStr">
         <is>
           <t>0229</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>N(SABLONNIERE 2024)</t>
+          <t>OLYMPIACOS</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>SABLONNIERE</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Louvière</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -18706,51 +18706,51 @@
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" s="0" t="inlineStr">
         <is>
           <t>0231</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>N(SANDSNOW 2024)</t>
+          <t>SETTLED SNOW</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>STATE OF REST</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>SANDSNOW</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t>C 202</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -18788,51 +18788,51 @@
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" s="0" t="inlineStr">
         <is>
           <t>0232</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>N(SANS EQUIVOQUE 2024)</t>
+          <t>SOUTHERN BOULEVARD</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>SANS EQUIVOQUE</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t>B 149</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -18870,51 +18870,51 @@
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" s="0" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>N(SANTENAY 2024)</t>
+          <t>KARISMATIK</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>SANTENAY</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -18952,51 +18952,51 @@
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" s="0" t="inlineStr">
         <is>
           <t>0234</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>N(SASSIFRASSI 2024)</t>
+          <t>YOU NEVER KNOW</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>SASSIFRASSI</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t>C 170</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19029,51 +19029,51 @@
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" s="0" t="inlineStr">
         <is>
           <t>0235</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>N(SATURNE 2024)</t>
+          <t>SACREE PHILOMENE</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>SATURNE</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -19111,51 +19111,51 @@
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" s="0" t="inlineStr">
         <is>
           <t>0236</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>N(SEA GALAXY 2024)</t>
+          <t>SEA THE PIRATE</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>SEA GALAXY</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Tourgeville</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t>B 180</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19342,66 +19342,66 @@
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
           <t>JB Bloodstock</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" s="0" t="inlineStr">
         <is>
           <t>0239</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>N(SEA THE SNOW 2024)</t>
+          <t>CAPTAIN AMERICWAN</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>SEA THE SNOW</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t>A 089</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -19511,51 +19511,51 @@
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" s="0" t="inlineStr">
         <is>
           <t>0241</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>N(SEEMINGLY 2024)</t>
+          <t>SEEALICE</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>SEEMINGLY</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>A 099</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19593,51 +19593,51 @@
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" s="0" t="inlineStr">
         <is>
           <t>0242</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>N(SEEOLA 2024)</t>
+          <t>RESOUND</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
           <t>SEEOLA</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Baroda Stud</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -19675,51 +19675,51 @@
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" s="0" t="inlineStr">
         <is>
           <t>0243</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>N(SEEYOUINSEPTEMBER 2024)</t>
+          <t>OCEAN DRIVE</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>TORQUATOR TASSO</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>SEEYOUINSEPTEMBER</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19752,51 +19752,51 @@
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" s="0" t="inlineStr">
         <is>
           <t>0244</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>N(SEFROUA 2024)</t>
+          <t>STELLIA</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
           <t>SEFROUA</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19829,51 +19829,51 @@
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" s="0" t="inlineStr">
         <is>
           <t>0245</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>2024-03-25</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>N(SENITA 2024)</t>
+          <t>SENORITA</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
           <t>SENITA</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t>A 057</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -19906,51 +19906,51 @@
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" s="0" t="inlineStr">
         <is>
           <t>0246</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>N(SERENITY 2024)</t>
+          <t>ATHENA FOR EVER</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>SERENITY</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -20065,51 +20065,51 @@
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" s="0" t="inlineStr">
         <is>
           <t>0248</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>N(SHAIKHA 2024)</t>
+          <t>ERALA</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>SHAIKHA</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t>A 016</t>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -20147,51 +20147,51 @@
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" s="0" t="inlineStr">
         <is>
           <t>0249</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>N(SHARAPOVA 2024)</t>
+          <t>BAYSLINE</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>BAYSIDE BOY</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>SHARAPOVA</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Ballylinch Stud</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t>B 163</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -20229,51 +20229,51 @@
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" s="0" t="inlineStr">
         <is>
           <t>0250</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>N(SHENANIGANS 2024)</t>
+          <t>DADDY STAR</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
           <t>SHENANIGANS</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -20311,51 +20311,51 @@
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" s="0" t="inlineStr">
         <is>
           <t>0251</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>2024-01-27</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>N(SI SYMPHONY 2024)</t>
+          <t>LIMPOPO</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>SI SYMPHONY</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t>A 058</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -20393,51 +20393,51 @@
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" s="0" t="inlineStr">
         <is>
           <t>0252</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>N(SILENCE PLEASE 2024)</t>
+          <t>SOMMOOD</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
           <t>SILENCE PLEASE</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t>C 260</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -20475,51 +20475,51 @@
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" s="0" t="inlineStr">
         <is>
           <t>0253</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>N(SILENT SEEKER 2024)</t>
+          <t>ZENOBIE</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
           <t>SILENT SEEKER</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t>C 261</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -20552,51 +20552,51 @@
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" s="0" t="inlineStr">
         <is>
           <t>0254</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>2024-05-18</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>N(SILVA 2024)</t>
+          <t>THE HIGHLIGHT</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
           <t>SILVA</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t>P 336</t>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -20619,66 +20619,66 @@
       </c>
       <c r="P256" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q256" s="0" t="inlineStr">
         <is>
           <t>AP Racing SC</t>
         </is>
       </c>
       <c r="R256" s="0" t="inlineStr">
         <is>
           <t>210000</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" s="0" t="inlineStr">
         <is>
           <t>0255</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>2024-03-08</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>N(SILVER BUTTON 2024)</t>
+          <t>SANCTO</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
           <t>SILVER BUTTON</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t>D 011</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -20716,51 +20716,51 @@
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" s="0" t="inlineStr">
         <is>
           <t>0256</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>2024-02-04</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>N(SILVER LINING 2024)</t>
+          <t>BLUE SUGAR</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
           <t>SILVER LINING</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -20798,51 +20798,51 @@
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" s="0" t="inlineStr">
         <is>
           <t>0257</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>2024-04-28</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>N(SIMPLE VERSE 2024)</t>
+          <t>FRENCH POETRY</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
           <t>SIMPLE VERSE</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t>P 335</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -21121,51 +21121,51 @@
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" s="0" t="inlineStr">
         <is>
           <t>0261</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>N(SKYSWEEPER 2024)</t>
+          <t>LA BOHEME</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>SKYSWEEPER</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
           <t>C 168</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -21203,51 +21203,51 @@
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" s="0" t="inlineStr">
         <is>
           <t>0262</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>N(SNOW SHOWER 2024)</t>
+          <t>WEST OF EDEN</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>SNOW SHOWER</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Camas Park Stud</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
           <t>C 239</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -21449,51 +21449,51 @@
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" s="0" t="inlineStr">
         <is>
           <t>0265</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>N(SOTKA 2024)</t>
+          <t>BALLET NOUVEAU</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>SOTKA</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -21531,51 +21531,51 @@
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" s="0" t="inlineStr">
         <is>
           <t>0266</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>N(SPAIN BLUES 2024)</t>
+          <t>GREEN SPAIN</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
           <t>SPAIN BLUES</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
           <t>C 263</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -21613,51 +21613,51 @@
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>0267</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>N(SPIRIT OF BRITTANY 2024)</t>
+          <t>COURSEYOUDO</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
           <t>SPIRIT OF BRITTANY</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
           <t>A 014</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -21777,51 +21777,51 @@
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" s="0" t="inlineStr">
         <is>
           <t>0269</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>2024-01-23</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>N(STAMINA 2024)</t>
+          <t>GREAT OAK</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
           <t>STAMINA</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Ballylinch Stud</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t>B 164</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -21854,51 +21854,51 @@
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" s="0" t="inlineStr">
         <is>
           <t>0270</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>N(STAY HOME 2024)</t>
+          <t>SEDUCTIVELY</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
           <t>STAY HOME</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
           <t>C 264</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -21936,51 +21936,51 @@
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" s="0" t="inlineStr">
         <is>
           <t>0271</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>N(STELLA DUCET 2024)</t>
+          <t>SIJAMAIS</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
           <t>STELLA DUCET</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22095,51 +22095,51 @@
       </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275" s="0" t="inlineStr">
         <is>
           <t>0273</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>N(SULTANOV SWING 2024)</t>
+          <t>PASABAN</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>SULTANOV SWING</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>Ballylinch Stud</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
           <t>B 171</t>
         </is>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -22177,51 +22177,51 @@
       </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276" s="0" t="inlineStr">
         <is>
           <t>0274</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>N(SUN BEAR 2024)</t>
+          <t>SUNNY QUEEN</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
           <t>SUN BEAR</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I276" s="0" t="inlineStr">
         <is>
           <t>T 014</t>
         </is>
       </c>
       <c r="J276" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22254,51 +22254,51 @@
       </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277" s="0" t="inlineStr">
         <is>
           <t>0275</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
           <t>2024-04-12</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>N(SUNFLOWER 2024)</t>
+          <t>SYDNEY GIRLS</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>SUNFLOWER</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t>Louvière</t>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J277" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -22336,51 +22336,51 @@
       </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278" s="0" t="inlineStr">
         <is>
           <t>0276</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>N(SUNITA 2024)</t>
+          <t>TOUESSROK</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
           <t>SEALIWAY</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>SUNITA</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22418,51 +22418,51 @@
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" s="0" t="inlineStr">
         <is>
           <t>0277</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>N(SWEET DREAM 2024)</t>
+          <t>KODACHROME DREAM</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>KAMEKO</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>SWEET DREAM</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
           <t>C 208</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -22495,51 +22495,51 @@
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280" s="0" t="inlineStr">
         <is>
           <t>0278</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
           <t>2024-02-06</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>N(SWIFTLY 2024)</t>
+          <t>TOKYO DREAMS</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
           <t>SWIFTLY</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I280" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22659,51 +22659,51 @@
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282" s="0" t="inlineStr">
         <is>
           <t>0280</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
           <t>2024-03-28</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>N(SWISH 2024)</t>
+          <t>RING JOY</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
           <t>SWISH</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
           <t>Coulonces</t>
         </is>
       </c>
       <c r="I282" s="0" t="inlineStr">
         <is>
           <t>C 207</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22823,51 +22823,51 @@
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284" s="0" t="inlineStr">
         <is>
           <t>0282</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>N(TARENTAISE 2024)</t>
+          <t>GOLD CROWN</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>TARENTAISE</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I284" s="0" t="inlineStr">
         <is>
           <t>T 026</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22905,51 +22905,51 @@
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285" s="0" t="inlineStr">
         <is>
           <t>0283</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>N(TEMIDA 2024)</t>
+          <t>FOURTH CRUSADE</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
           <t>TEMIDA</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I285" s="0" t="inlineStr">
         <is>
           <t>T 015</t>
         </is>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -22982,51 +22982,51 @@
       </c>
     </row>
     <row r="286" spans="1:19">
       <c r="A286" s="0" t="inlineStr">
         <is>
           <t>0284</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>N(THE LAZY MONKEY 2024)</t>
+          <t>MALA</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>THE LAZY MONKEY</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I286" s="0" t="inlineStr">
         <is>
           <t>T 018</t>
         </is>
       </c>
       <c r="J286" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23059,51 +23059,51 @@
       </c>
     </row>
     <row r="287" spans="1:19">
       <c r="A287" s="0" t="inlineStr">
         <is>
           <t>0285</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>N(TICKLE ME GREEN 2024)</t>
+          <t>BLUE FOR LIFE</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>TICKLE ME GREEN</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>C 164</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23141,51 +23141,51 @@
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288" s="0" t="inlineStr">
         <is>
           <t>0286</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>N(TINA 2024)</t>
+          <t>AL BOURAQ</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
           <t>SPACE BLUES</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>TINA</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I288" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J288" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -23223,51 +23223,51 @@
       </c>
     </row>
     <row r="289" spans="1:19">
       <c r="A289" s="0" t="inlineStr">
         <is>
           <t>0287</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>N(TO ETERNITY 2024)</t>
+          <t>WOOD DE VEGA</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>TO ETERNITY</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t>Saint Pair</t>
         </is>
       </c>
       <c r="I289" s="0" t="inlineStr">
         <is>
           <t>C 225</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23305,51 +23305,51 @@
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290" s="0" t="inlineStr">
         <is>
           <t>0288</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>N(TOGETHER APART 2024)</t>
+          <t>NEW CASH</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>TOGETHER APART</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I290" s="0" t="inlineStr">
         <is>
           <t>C 163</t>
         </is>
       </c>
       <c r="J290" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23546,51 +23546,51 @@
       </c>
     </row>
     <row r="293" spans="1:19">
       <c r="A293" s="0" t="inlineStr">
         <is>
           <t>0291</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>N(TYPIQUE 2024)</t>
+          <t>FULL SUPREMACY</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
           <t>TYPIQUE</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I293" s="0" t="inlineStr">
         <is>
           <t>C 266</t>
         </is>
       </c>
       <c r="J293" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23787,51 +23787,51 @@
       </c>
     </row>
     <row r="296" spans="1:19">
       <c r="A296" s="0" t="inlineStr">
         <is>
           <t>0294</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
           <t>2024-01-21</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>N(VAL D'HIVER 2024)</t>
+          <t>VAL BASILICA</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
           <t>VAL D'HIVER</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
           <t>Railton Sales Agency</t>
         </is>
       </c>
       <c r="I296" s="0" t="inlineStr">
         <is>
           <t>T 002</t>
         </is>
       </c>
       <c r="J296" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23864,51 +23864,51 @@
       </c>
     </row>
     <row r="297" spans="1:19">
       <c r="A297" s="0" t="inlineStr">
         <is>
           <t>0295</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
           <t>2024-02-02</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>N(VANOUCHE 2024)</t>
+          <t>ON TARGET</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
           <t>VANOUCHE</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
           <t>Arcadia Elevage</t>
         </is>
       </c>
       <c r="I297" s="0" t="inlineStr">
         <is>
           <t>C 192</t>
         </is>
       </c>
       <c r="J297" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -23946,51 +23946,51 @@
       </c>
     </row>
     <row r="298" spans="1:19">
       <c r="A298" s="0" t="inlineStr">
         <is>
           <t>0296</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
           <t>2024-02-09</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>N(VERANDAH 2024)</t>
+          <t>CHRIS SOUFFRE</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
           <t>VERANDAH</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I298" s="0" t="inlineStr">
         <is>
           <t>T 027</t>
         </is>
       </c>
       <c r="J298" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -24100,51 +24100,51 @@
       </c>
     </row>
     <row r="300" spans="1:19">
       <c r="A300" s="0" t="inlineStr">
         <is>
           <t>0298</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
-          <t>N(WARZUZU 2024)</t>
+          <t>ATIKA</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
           <t>WARZUZU</t>
         </is>
       </c>
       <c r="H300" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I300" s="0" t="inlineStr">
         <is>
           <t>C 268</t>
         </is>
       </c>
       <c r="J300" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -24264,51 +24264,51 @@
       </c>
     </row>
     <row r="302" spans="1:19">
       <c r="A302" s="0" t="inlineStr">
         <is>
           <t>0300</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
-          <t>N(WHAZZUP 2024)</t>
+          <t>OCEANIA</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
           <t>WHAZZUP</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I302" s="0" t="inlineStr">
         <is>
           <t>C 249</t>
         </is>
       </c>
       <c r="J302" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -24346,51 +24346,51 @@
       </c>
     </row>
     <row r="303" spans="1:19">
       <c r="A303" s="0" t="inlineStr">
         <is>
           <t>0301</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
-          <t>N(WHERE DO YOU GO TO 2024)</t>
+          <t>MIRALUNA</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
           <t>WHERE DO YOU GO TO</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
           <t>Barton Stud</t>
         </is>
       </c>
       <c r="I303" s="0" t="inlineStr">
         <is>
           <t>C 279</t>
         </is>
       </c>
       <c r="J303" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -24428,51 +24428,51 @@
       </c>
     </row>
     <row r="304" spans="1:19">
       <c r="A304" s="0" t="inlineStr">
         <is>
           <t>0302</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
-          <t>N(WILDFEDER 2024)</t>
+          <t>AUTOUR DU ROCHER</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
           <t>WILDFEDER</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -24510,51 +24510,51 @@
       </c>
     </row>
     <row r="305" spans="1:19">
       <c r="A305" s="0" t="inlineStr">
         <is>
           <t>0303</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
-          <t>N(XAARIA 2024)</t>
+          <t>TOMTIT</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
           <t>XAARIA</t>
         </is>
       </c>
       <c r="H305" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I305" s="0" t="inlineStr">
         <is>
           <t>A 100</t>
         </is>
       </c>
       <c r="J305" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -24674,51 +24674,51 @@
       </c>
     </row>
     <row r="307" spans="1:19">
       <c r="A307" s="0" t="inlineStr">
         <is>
           <t>0305</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
           <t>2024-03-26</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
-          <t>N(ZARGOS 2024)</t>
+          <t>NORTHERN PROPHET</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
           <t>ZARGOS</t>
         </is>
       </c>
       <c r="H307" s="0" t="inlineStr">
         <is>
           <t>Monceaux</t>
         </is>
       </c>
       <c r="I307" s="0" t="inlineStr">
         <is>
           <t>P 331</t>
         </is>
       </c>
       <c r="J307" s="0" t="inlineStr">
         <is>
           <t>UK</t>
@@ -24756,51 +24756,51 @@
       </c>
     </row>
     <row r="308" spans="1:19">
       <c r="A308" s="0" t="inlineStr">
         <is>
           <t>0306</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
-          <t>N(ZELDA 2024)</t>
+          <t>IMPA</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
           <t>ZELDA</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I308" s="0" t="inlineStr">
         <is>
           <t>A 013</t>
         </is>
       </c>
       <c r="J308" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -24990,56 +24990,56 @@
           <t>216</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
           <t>79.41%</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>266 884</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
           <t>165 000</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
           <t>57 647 000</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>13</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
-          <t>2 530 000</t>
+          <t>2 430 000</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>77.4%</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">