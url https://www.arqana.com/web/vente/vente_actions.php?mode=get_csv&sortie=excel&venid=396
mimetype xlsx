--- v0 (2026-05-11)
+++ v1 (2026-11-03)
@@ -283,51 +283,51 @@
           <t>CRYSTAL REEF</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>E 002</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>KING'S BEST</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Zied ROMDHANE</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="0" t="inlineStr">
@@ -360,51 +360,51 @@
           <t>RAIL LINK</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>AHKEL VIE</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>C 284</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>KHALKEVI</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>BEAUMEC DE HOUELLE</t>
         </is>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t>2025-04-18</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -452,56 +452,56 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>AIFE</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 013</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0713</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
@@ -1133,51 +1133,51 @@
           <t>FREE PORT LUX</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>ATACAMES</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Allen</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>C 281</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>DOM ALCO</t>
         </is>
       </c>
       <c r="N14" s="0" t="inlineStr">
         <is>
           <t>IVANHOWE</t>
         </is>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -1558,56 +1558,56 @@
           <t>BALTIC LADY</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>BALTIC COMTESSE</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>D 013</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t>2025-04-30</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -1737,51 +1737,51 @@
           <t>THREE CARDS</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>BE MY LADY</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 256</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>BE MY GUEST</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
@@ -1829,56 +1829,56 @@
           <t>MIDNIGHT AURORA</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>MIDNIGHT LEGEND</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>BEKKARIA</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Trois Rivières</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>C 231</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>CLAFOUTI</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
@@ -2361,51 +2361,51 @@
           <t>PRESENTING</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>BONITA DU BERLAIS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>A 014</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>KING'S THEATRE</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -2719,51 +2719,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>BRASIL DANCE</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Granges</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>BLUE BRESIL</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>BEAUMEC DE HOUELLE</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>2025-04-29</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -3052,51 +3052,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>CANTARA</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Marancourt</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>C 230</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
           <t>DC Bloodstock pr: Haras de Lianger</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
           <t>5000</t>
@@ -3134,51 +3134,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>CARITAS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Clairefontaine</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>P 329</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>SHIROCCO</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
           <t>10000</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="0" t="inlineStr">
@@ -3216,51 +3216,51 @@
           <t>CARTAMA</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Saint Maur</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>P 311</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>MARK OF ESTEEM</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t>MOISES HAS</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>2025-04-19</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
           <t>4000</t>
@@ -3298,51 +3298,51 @@
           <t>HEADMAN</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>CAYE TEULTE</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Ellon</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>B 139</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>SMADOUN</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>Retiré</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="0" t="inlineStr">
@@ -3467,51 +3467,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>CAYRAS STYLE</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>TREMPOLINO</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t>NO RISK AT ALL</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>2025-06-12</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -3554,51 +3554,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>CHAMPAGNE DINA</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Mesnil, Haras du</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>H 031</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>DOCTOR DINO</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t>Jacob PRITCHARD WEBB</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
           <t>9000</t>
@@ -3728,51 +3728,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>CHEGEI HAS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>B 151</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>KAHYASI</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t>NO RISK AT ALL</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t>2025-05-20</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -3989,51 +3989,51 @@
           <t>ECTOT</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>CLASSIQUE</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>VOIX DU NORD</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
           <t>JIGME</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t>2025-04-15</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -4434,51 +4434,51 @@
           <t>HIGHBOURNE VELVET</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>BLUE BRESIL</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>CRESSWELL WILLOW</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>B 153</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>WITNESS BOX</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t>2025-05-01</t>
@@ -4618,51 +4618,51 @@
           <t>CRYSTAL REEF</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Karwin Farm</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>KING'S BEST</t>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t>2025-05-06</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
           <t>32000</t>
@@ -5125,51 +5125,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>DALYOZA</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>YOUMZAIN</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
           <t>5000</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" s="0" t="inlineStr">
@@ -5453,51 +5453,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>DAMMARY</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Breuil</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t>LEON DU BERLAIS</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t>2025-06-09</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -5545,51 +5545,51 @@
           <t>DANI CALIFORNIA</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>B 154</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>BEAT ALL</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
           <t>7500</t>
@@ -5855,51 +5855,51 @@
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0776</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2025-05-12</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Foal</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>DIVIN RYTON</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>BATHYRHON</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>DIVINE CAYRAS</t>
@@ -5982,51 +5982,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>DREAM SONG</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Tuilerie</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>C 168</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t>Guy PETIT</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t>20000</t>
@@ -6059,61 +6059,61 @@
           <t>HIGHBOURNE GLORY</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>TELESCOPE</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>EASIBROOK JANE</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>ALDERBROOK</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>2025-05-24</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t>First Consulting</t>
@@ -6402,51 +6402,51 @@
           <t>EUPHORIE</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>PROTECTIONIST</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>ELORA</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Cordelles</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>C 216</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>ALKALDE</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t>PARADISO</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t>2025-05-04</t>
@@ -6745,51 +6745,51 @@
           <t>SOLDIER HOLLOW</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>EXOTIC ROSE</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>MANDURO</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -6889,51 +6889,51 @@
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0788</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Foal</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>N(EZILDA 2025)</t>
+          <t>GREGARIOUS</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>EZILDA</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Croix Sonnet</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>C 234</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7093,51 +7093,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>FARAH</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Pierres Follets</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>CLOTH OF STARS</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
           <t>SAS Saubouas Bloodstock</t>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
           <t>72000</t>
@@ -7344,51 +7344,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>FLORIANA</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Tuilerie</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>C 170</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>SEATTLE DANCER</t>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
           <t>2025-05-06</t>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -7441,51 +7441,51 @@
           <t>FLYING SARA</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Tuilerie</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>MALINAS</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R88" s="0" t="inlineStr">
         <is>
           <t>32000</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0795</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
@@ -7513,51 +7513,51 @@
           <t>SADDEX</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>FOLIE STAR GATE</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Marronniers</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>B 175</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>SAINT PREUIL</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
           <t>MONTMARTRE</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -7898,51 +7898,51 @@
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>GRIS DE GRIS</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R93" s="0" t="inlineStr">
         <is>
           <t>5000</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0800</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Foal</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>PAYS CONQUIS</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>TUNIS</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>GOODY</t>
@@ -8276,51 +8276,51 @@
           <t>Mesnil, Haras du</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>H 033</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>KALDOUNEVEES</t>
+          <t>KALDOUNÉVÉES</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
           <t>2025-04-11</t>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q98" s="0" t="inlineStr">
         <is>
           <t>George MULLINS</t>
         </is>
       </c>
       <c r="R98" s="0" t="inlineStr">
         <is>
           <t>19000</t>
@@ -8328,86 +8328,86 @@
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" s="0" t="inlineStr">
         <is>
           <t>0805</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Foal</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>N(HIGHBOURNE GLORY 2025)</t>
+          <t>LE ROI THEODORE</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>SILVERWAVE</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>HIGHBOURNE GLORY</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>B 116</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>TELESCOPE</t>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q99" s="0" t="inlineStr">
         <is>
           <t>Aurélie OZOUF</t>
         </is>
       </c>
       <c r="R99" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="0" t="inlineStr">
@@ -8440,56 +8440,56 @@
           <t>DUTCH ART</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>HINATA</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Pierres Follets</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
           <t>PARADISO</t>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q100" s="0" t="inlineStr">
         <is>
           <t>First Consulting</t>
@@ -8706,51 +8706,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>HOTSPOT HOTSPOT</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>SAGEBURG</t>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q103" s="0" t="inlineStr">
         <is>
           <t>SAS Saubouas Bloodstock</t>
         </is>
       </c>
       <c r="R103" s="0" t="inlineStr">
         <is>
           <t>11000</t>
@@ -8788,56 +8788,56 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>EXTREME GREEN</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="P104" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R104" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>0811</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
@@ -9116,51 +9116,51 @@
           <t>IHAVEAUSEFORYOU</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>C 248</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>NIGHT WISH</t>
         </is>
       </c>
       <c r="P108" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R108" s="0" t="inlineStr">
         <is>
           <t>4000</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>0815</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
@@ -9506,51 +9506,51 @@
           <t>AMERICAN POST</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>JUNTINA</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Karwin Farm</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>C 186</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>TURGEON</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -10110,51 +10110,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>KATKOGARIE</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>BALLINGARRY</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q120" s="0" t="inlineStr">
         <is>
           <t>George MULLINS</t>
         </is>
       </c>
       <c r="R120" s="0" t="inlineStr">
         <is>
           <t>16000</t>
@@ -10192,51 +10192,51 @@
           <t>POLIGLOTE</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>KATKOTA</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Pierres Follets</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>D 020</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>MANSONNIEN</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -11288,51 +11288,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
           <t>LA REMIGEASSE</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Croix Sonnet</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
           <t>NIRVANA DU BERLAIS</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
           <t>2025-05-15</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -11882,51 +11882,51 @@
           <t>LINDA'S LAD</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>MADEKA</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Fresneaux</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>H 249</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>KADALKO</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -12056,51 +12056,51 @@
           <t>MANATEE</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>MAGIC POLINE</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Karwin Farm</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>TREMPOLINO</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
@@ -12190,51 +12190,51 @@
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
           <t>12000</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>0855</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Foal</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>MARAKTAR DE COUELY</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>KARAKTAR</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>MAKEWISH</t>
@@ -12399,61 +12399,61 @@
           <t>EXIMIA</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>MARCHA FRESCA</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Haie Neuve</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>MEDICEAN</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
           <t>NIETZSCHE HAS</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
           <t>2025-04-15</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -12491,51 +12491,51 @@
           <t>BAY BRIDGE</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>MAREA DODVILLE</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>A 049</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t>BLUE BRESIL</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
           <t>4000</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" s="0" t="inlineStr">
@@ -12650,51 +12650,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>MARLONNE</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>B 125</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
           <t>EDC Agency / BSI</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
           <t>46000</t>
@@ -12732,51 +12732,51 @@
           <t>POLIGLOTE</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>MARLY FLIGHT</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Pierre aux Fées</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>H 280</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>MANSONNIEN</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
           <t>BEAUMEC DE HOUELLE</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
           <t>2025-04-19</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -13582,51 +13582,51 @@
           <t>MY DIXIE</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>C 288</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
           <t>DC Bloodstock</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
           <t>26000</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" s="0" t="inlineStr">
@@ -13736,51 +13736,51 @@
           <t>FREE PORT LUX</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>NASHKILLE</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Cyprès</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t>H 022</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>ROI DE ROME</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
           <t>Ecurie Mme J. Cypres</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
           <t>20000</t>
@@ -13828,51 +13828,51 @@
           <t>Breuil</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>KALDOUNEVEES</t>
+          <t>KALDOUNÉVÉES</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
           <t>BEAUMEC DE HOUELLE</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
           <t>2025-06-28</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
           <t>5000</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" s="0" t="inlineStr">
@@ -14253,51 +14253,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>NO NEWS</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Pierres Follets</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t>GENTLEWAVE</t>
         </is>
       </c>
       <c r="N169" s="0" t="inlineStr">
         <is>
           <t>GOLIATH DU BERLAIS</t>
         </is>
       </c>
       <c r="O169" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="P169" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -14785,51 +14785,51 @@
           <t>PALAPA</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Grandcamp</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>PURSUIT OF LOVE</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
           <t>DOCTOR DINO</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
           <t>2025-05-26</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
           <t>50000</t>
@@ -16075,51 +16075,51 @@
           <t>SIR RON PRIESTLEY</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>QUEEN DAVIER</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Saz</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>C 226</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t>AUTHORIZED</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
           <t>4500</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" s="0" t="inlineStr">
@@ -16239,61 +16239,61 @@
           <t>FLUTE BOWL</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>BLACK SAM BELLAMY</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>QUEEN'S DANCER</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t>GROOM DANCER</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
           <t>ZAGREY</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
           <t>2025-04-21</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
           <t>Steven ENGLAND</t>
@@ -16761,51 +16761,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>REGBA</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>A 026</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
           <t>Spincourt Bloodstock</t>
         </is>
       </c>
       <c r="R198" s="0" t="inlineStr">
         <is>
           <t>11000</t>
@@ -17012,51 +17012,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>ROSACEE</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>ENRIQUE</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
           <t>Venn Beacco Bloodstock</t>
         </is>
       </c>
       <c r="R201" s="0" t="inlineStr">
         <is>
           <t>9000</t>
@@ -17176,51 +17176,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>ROSE SAINTE</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
           <t>Thomas MAUDET</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
           <t>32000</t>
@@ -17253,51 +17253,51 @@
           <t>PETITE FANTASIE</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>FLEMENSFIRTH</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>ROWLANDS DREAM</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>A 098</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>ACCORDION</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
           <t>MAGIC DREAM</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
           <t>2025-03-19</t>
@@ -17345,51 +17345,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>ROYALE ULTIMATE</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t>A 099</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>ULTIMATELY LUCKY</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
           <t>JIGME</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -17529,51 +17529,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>RUE DES IRIS</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Croix Sonnet</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t>C 237</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
           <t>John Daniel MOORE</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -17780,51 +17780,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>SAINTENITOUCHE</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Defontaine</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>H 265</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
           <t>SILVERWAVE</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="P210" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -18143,51 +18143,51 @@
           <t>POLIGLOTE</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
           <t>SHADLINE</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Chêne Vert</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t>H 260</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t>SEPTIEME CIEL</t>
         </is>
       </c>
       <c r="N214" s="0" t="inlineStr">
         <is>
           <t>PARADISO</t>
         </is>
       </c>
       <c r="O214" s="0" t="inlineStr">
         <is>
           <t>2025-05-26</t>
         </is>
       </c>
       <c r="P214" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -18419,51 +18419,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>SHANNON VALE</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Mesnil, Haras du</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t>H 040</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t>TURGEON</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R217" s="0" t="inlineStr">
         <is>
           <t>2500</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" s="0" t="inlineStr">
@@ -19110,51 +19110,51 @@
           <t>SPEED SONG</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Etang</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t>C 244</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t>FASLIYEV</t>
         </is>
       </c>
       <c r="N225" s="0" t="inlineStr">
         <is>
           <t>MARTINBOROUGH</t>
         </is>
       </c>
       <c r="O225" s="0" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R225" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -19530,51 +19530,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>TABANEA</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Marronniers</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t>B 179</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
           <t>PARADISO</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -19806,51 +19806,51 @@
           <t>THREE CARDS</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
           <t>Spincourt Bloodstock</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" s="0" t="inlineStr">
@@ -19960,51 +19960,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>UNE VIE A DEUX</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>FORESTIER</t>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R235" s="0" t="inlineStr">
         <is>
           <t>12000</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" s="0" t="inlineStr">
@@ -20124,61 +20124,61 @@
           <t>VISION OF HOPE</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>UTOPIAN DREAM</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Trois Rivières</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t>C 233</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
           <t>MOISES HAS</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t>2025-02-28</t>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q237" s="0" t="inlineStr">
         <is>
           <t>Spincourt Bloodstock</t>
@@ -20472,51 +20472,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>VIE ROYALE</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
           <t>COKORIKO</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
           <t>2025-05-28</t>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -20559,51 +20559,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>WICCA ERIA</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t>C 267</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>TURGEON</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
           <t>CASTLE DU BERLAIS</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t>2025-05-18</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -20651,51 +20651,51 @@
           <t>FLINTSHIRE</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>WILDRIVER</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t>WILLYWELL</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" s="0" t="inlineStr">
@@ -20728,51 +20728,51 @@
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
           <t>YALLA YANA</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Bridge Consignment</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t>H 021</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
           <t>DAVID DU BERLAIS</t>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>