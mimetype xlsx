--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N217"/>
+  <dimension ref="A1:Q217"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Breeze Up 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,52 +117,67 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>N(FAIRY OF THE NIGHT 2024)</t>
         </is>
       </c>
@@ -184,52 +199,67 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>A 097</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t>George Boughey Racing / Morshead Bloodstock</t>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>N(FIRE FLY 2024)</t>
         </is>
       </c>
@@ -238,65 +268,80 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>FIRE FLY</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>B 149</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-02-07</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>N(FIREBIRD SONG 2024)</t>
         </is>
       </c>
@@ -318,119 +363,139 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>B 116</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-02-16</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>N(FLIPPA THE STRIPPA 2024)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>FLIPPA THE STRIPPA</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>OUTSTRIP</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>N(FOCUS OF ATTENTION 2024)</t>
         </is>
       </c>
@@ -452,52 +517,62 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>INTENSE FOCUS</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>N(FREEDOM MARCH 2024)</t>
         </is>
       </c>
@@ -511,60 +586,75 @@
           <t>FREEDOM MARCH</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t>Nick BELL</t>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>N(FRENCH ROSE 2024)</t>
         </is>
       </c>
@@ -586,52 +676,67 @@
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O9" s="0" t="inlineStr">
+        <is>
+          <t>JS Bloodstock / Ed Dunlop / Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-05-21</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>N(FRONT PAGE STORY 2024)</t>
         </is>
       </c>
@@ -653,52 +758,62 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>P 317</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>N(GAGNOA 2024)</t>
         </is>
       </c>
@@ -720,52 +835,62 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>C 280</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>SADLER'S WELLS</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2024-03-22</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>N(GALLIC 2024)</t>
         </is>
       </c>
@@ -779,127 +904,152 @@
           <t>GALLIC</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>N(GEOCENTRIC 2024)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>GEOCENTRIC</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 202</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O13" s="0" t="inlineStr">
+        <is>
+          <t>Highclere</t>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-05-03</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>N(GIULIANA 2024)</t>
         </is>
       </c>
@@ -921,52 +1071,67 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>C 281</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O14" s="0" t="inlineStr">
+        <is>
+          <t>Will Douglass Bloodstock / Basher Watts Racing</t>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>N(GIVE MY REGARDS 2024)</t>
         </is>
       </c>
@@ -988,52 +1153,67 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>A 016</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O15" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>N(GLAMOROUS APPROACH 2024)</t>
         </is>
       </c>
@@ -1042,65 +1222,75 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>GLAMOROUS APPROACH</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>P 322</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>N(GO ANGELLICA 2024)</t>
         </is>
       </c>
@@ -1122,52 +1312,67 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>KHELEYF</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O17" s="0" t="inlineStr">
+        <is>
+          <t>Nick BELL</t>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>215000</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>N(GOOD BUSINESS 2024)</t>
         </is>
       </c>
@@ -1189,52 +1394,62 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>D 005</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>SPEIGHTSTOWN</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>N(GORGES 2024)</t>
         </is>
       </c>
@@ -1256,119 +1471,144 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>C 191</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2024-01-28</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>N(GREEN QUEEN 2024)</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>GREEN QUEEN</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Ballybush Stables</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t>Sean QUINN / Pythias Sports</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>N(GREY ANATOMY 2024)</t>
         </is>
       </c>
@@ -1377,65 +1617,75 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>GREY ANATOMY</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>SLICKLY</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>N(HATSEPSUT QUEEN 2024)</t>
         </is>
       </c>
@@ -1444,65 +1694,80 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>HATSEPSUT QUEEN</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>Sc Ecurie JCM Racing pr: Jean-Claude ROUGET</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>N(HEADLINER 2024)</t>
         </is>
       </c>
@@ -1524,52 +1789,62 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>B 146</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>THE LAST LION</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2024-04-13</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>N(HENCE 2024)</t>
         </is>
       </c>
@@ -1591,52 +1866,67 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-04-24</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>N(IFFRAJA 2024)</t>
         </is>
       </c>
@@ -1658,52 +1948,67 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Yann Barberot</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>N(IN THE PRESENT 2024)</t>
         </is>
       </c>
@@ -1725,119 +2030,144 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>C 233</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>KARAKONTIE</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2024-02-27</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>N(INFANTA ISABELLA 2024)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>MINZAAL</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>INFANTA ISABELLA</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Cloughtaney Stables</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t>Sean QUINN / Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>N(INSPEIGHTOF 2024)</t>
         </is>
       </c>
@@ -1859,52 +2189,62 @@
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>C 217</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>ORB</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2024-02-27</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>N(ISKIA 2024)</t>
         </is>
       </c>
@@ -1926,52 +2266,62 @@
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>C 203</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>N(ISOTTA 2024)</t>
         </is>
       </c>
@@ -1993,79 +2343,99 @@
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>A 086</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 29</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>N(KADIANIA 2024)</t>
         </is>
       </c>
@@ -2074,65 +2444,75 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>KADIANIA</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Mayfield Stables </t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>B 135</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>INDIAN ROCKET</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>N(KATIYWA 2024)</t>
         </is>
       </c>
@@ -2154,52 +2534,67 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>B 131</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>Nick BELL / MPR</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2024-04-26</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>N(KHAIMAH 2024)</t>
         </is>
       </c>
@@ -2213,60 +2608,75 @@
           <t>KHAIMAH</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t>Bobby FLAY</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>165000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2024-05-07</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>N(KODIAC EXPRESS 2024)</t>
         </is>
       </c>
@@ -2275,132 +2685,152 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>KODIAC EXPRESS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2024-03-04</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>N(KURIOUS 2024)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>KURIOUS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2024-02-15</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>N(LA PALINA 2024)</t>
         </is>
       </c>
@@ -2422,52 +2852,67 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>CAMACHO</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>Amy Murphy Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2024-03-26</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>LATINA TCHENE</t>
         </is>
       </c>
@@ -2481,60 +2926,75 @@
           <t>LA TROYANA</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>FR Bloodstock</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2024-04-19</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>N(LADY MACHA 2024)</t>
         </is>
       </c>
@@ -2548,127 +3008,147 @@
           <t>LADY MACHA</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2024-02-16</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>N(LADY RASHA 2024)</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>LADY RASHA</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>N(LASHARA 2024)</t>
         </is>
       </c>
@@ -2682,60 +3162,75 @@
           <t>LASHARA</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Tradewinds Stud</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / Archdale</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>540000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>N(LAURELITA 2024)</t>
         </is>
       </c>
@@ -2757,52 +3252,62 @@
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>C 268</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>N(LEGITIMATELY 2024)</t>
         </is>
       </c>
@@ -2824,52 +3329,62 @@
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>C 240</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>TAPIT</t>
         </is>
       </c>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>0042</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>N(LIBERATED LADY 2024)</t>
         </is>
       </c>
@@ -2891,52 +3406,67 @@
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t>Will Douglass / JS Bloodstock / Eustace Racing</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>N(LINK IN FRONT 2024)</t>
         </is>
       </c>
@@ -2958,52 +3488,62 @@
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>B 156</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>DATA LINK</t>
         </is>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>N(LOCAL TIME 2024)</t>
         </is>
       </c>
@@ -3017,60 +3557,75 @@
           <t>LOCAL TIME</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t>Bhupat Seemar / Suited &amp; Booted</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>190000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>N(LOVELY BREEZE 2024)</t>
         </is>
       </c>
@@ -3092,52 +3647,67 @@
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t>Highclere Agency</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>N(MACALLAN GAL 2024)</t>
         </is>
       </c>
@@ -3159,52 +3729,67 @@
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>STORMY ATLANTIC</t>
         </is>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>N(PULCINELLA 2024)</t>
         </is>
       </c>
@@ -3226,52 +3811,67 @@
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>D 013</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t>George Boughey Racing Limited / Morshead Bloodstock</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>86000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2024-04-19</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>N(MAGNA MATER 2024)</t>
         </is>
       </c>
@@ -3293,119 +3893,144 @@
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>C 236</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>CAPBEARD FAL</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MAID'S CAP</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Lauze</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>T 009</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t>FR Bloodstock</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>N(MAMIE VAN D 2024)</t>
         </is>
       </c>
@@ -3427,52 +4052,67 @@
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>B 128</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>CURLIN</t>
         </is>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t>Jamie OSBORNE</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>N(MARIANASAND 2024)</t>
         </is>
       </c>
@@ -3481,92 +4121,117 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MARIANASAND</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>FOOTSTEPSINTHESAND</t>
         </is>
       </c>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O53" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>375000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 52</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>N(MATLE VALLEY 2024)</t>
         </is>
       </c>
@@ -3588,52 +4253,67 @@
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>P 326</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>TONALIST</t>
         </is>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t>Jamie OSBORNE / Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>GOTELLO</t>
         </is>
       </c>
@@ -3655,52 +4335,67 @@
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>C 275</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O56" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Damien Artu Earl</t>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>N(MELODIC CHARM 2024)</t>
         </is>
       </c>
@@ -3722,253 +4417,303 @@
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>C 269</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2024-04-19</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>N(MIA MARIA 2024)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MIA MARIA</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Ard Erin Stud</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>N(MISS GERMANY 2024)</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MISS GERMANY</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>GET (Agent)</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>LORD OF ENGLAND</t>
         </is>
       </c>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t>Hamish MACAULEY / NGAZ</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>65000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2024-04-17</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>N(MISS KENTON 2024)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MISS KENTON</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 212</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O60" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald / XF PEGUM</t>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2024-05-04</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>N(MISS KITTYHAWK 2024)</t>
         </is>
       </c>
@@ -3990,52 +4735,67 @@
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>HAWK WING</t>
         </is>
       </c>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t>Hyphen bloodstock ltd</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>N(MISS MOSAIC 2024)</t>
         </is>
       </c>
@@ -4057,52 +4817,62 @@
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>C 263</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>VERRAZANO</t>
         </is>
       </c>
-    </row>
-    <row r="63" spans="1:14">
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>750000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>N(MISS MULLIGAN 2024)</t>
         </is>
       </c>
@@ -4124,119 +4894,144 @@
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 264</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
-    </row>
-    <row r="64" spans="1:14">
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O63" s="0" t="inlineStr">
+        <is>
+          <t>Knight &amp; Kings Racing Stable</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>N(MISSROCK 2024)</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MISSROCK</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 204</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="65" spans="1:14">
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:17">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>0063</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2024-06-08</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>N(MONGOLIAN SHOPPER 2024)</t>
         </is>
       </c>
@@ -4258,52 +5053,67 @@
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>ANY GIVEN SATURDAY</t>
         </is>
       </c>
-    </row>
-    <row r="66" spans="1:14">
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t>Jamie OSBORNE</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>N(MRS BOUQUET 2024)</t>
         </is>
       </c>
@@ -4317,60 +5127,70 @@
           <t>MRS BOUQUET</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Grangecoor Farm</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>TORONADO</t>
         </is>
       </c>
-    </row>
-    <row r="67" spans="1:14">
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>N(MUNHALL MISS 2024)</t>
         </is>
       </c>
@@ -4392,52 +5212,67 @@
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>P 323</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>NOTIONAL</t>
         </is>
       </c>
-    </row>
-    <row r="68" spans="1:14">
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t>Khalid Mishriff AGT, HDB Stable</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>0066</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2024-05-24</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>N(MY LITTLE MUNN 2024)</t>
         </is>
       </c>
@@ -4459,52 +5294,62 @@
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>C 250</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>MUNNINGS</t>
         </is>
       </c>
-    </row>
-    <row r="69" spans="1:14">
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0067</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>N(MZYOON 2024)</t>
         </is>
       </c>
@@ -4526,52 +5371,67 @@
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>C 241</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="70" spans="1:14">
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t>Basher Watts Racing / Will Douglass</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>N(NATURAL RUSH 2024)</t>
         </is>
       </c>
@@ -4593,52 +5453,62 @@
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>INDIAN CHARLIE</t>
         </is>
       </c>
-    </row>
-    <row r="71" spans="1:14">
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>0069</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>N(NEVERLAND 2024)</t>
         </is>
       </c>
@@ -4660,52 +5530,67 @@
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>C 218</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>QUALITY ROAD</t>
         </is>
       </c>
-    </row>
-    <row r="72" spans="1:14">
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t>Ace Stud</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>350000</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>N(NEW TERMS 2024)</t>
         </is>
       </c>
@@ -4719,127 +5604,157 @@
           <t>NEW TERMS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Knockgraffon Stables</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>A 100</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="73" spans="1:14">
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:17">
       <c r="A73" s="0" t="inlineStr">
         <is>
           <t>0071</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>N(NOHAND 2024)</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>NOHAND</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="74" spans="1:14">
+      <c r="N73" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O73" s="0" t="inlineStr">
+        <is>
+          <t>De Burgh Equine Ltd / Glen Hill</t>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>600000</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:17">
       <c r="A74" s="0" t="inlineStr">
         <is>
           <t>0072</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2024-01-05</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>N(OBAMA ALEXANDER 2024)</t>
         </is>
       </c>
@@ -4861,119 +5776,149 @@
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>C 165</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>PROFITABLE</t>
         </is>
       </c>
-    </row>
-    <row r="75" spans="1:14">
+      <c r="N74" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O74" s="0" t="inlineStr">
+        <is>
+          <t>MAB Agency</t>
+        </is>
+      </c>
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:17">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>N(ORCHID STAR 2024)</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>ORCHID STAR</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="76" spans="1:14">
+      <c r="N75" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O75" s="0" t="inlineStr">
+        <is>
+          <t>SAS Larrieu Gerard</t>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>0074</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>2024-01-25</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>N(ORIENTAL SONG 2024)</t>
         </is>
       </c>
@@ -4982,65 +5927,80 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL SONG</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>C 266</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="77" spans="1:14">
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:17">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0075</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>N(OWASEYF 2024)</t>
         </is>
       </c>
@@ -5062,52 +6022,67 @@
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>A 101</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="78" spans="1:14">
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0076</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>N(OYKEL 2024)</t>
         </is>
       </c>
@@ -5129,52 +6104,67 @@
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>P 331</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="79" spans="1:14">
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>Sc Ecurie JCM Racing</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="0" t="inlineStr">
         <is>
           <t>0077</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>N(PECKING ORDER 2024)</t>
         </is>
       </c>
@@ -5196,52 +6186,67 @@
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>C 270</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="80" spans="1:14">
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t>Ace Stud</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>390000</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:17">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2024-04-12</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>N(PERSIA 2024)</t>
         </is>
       </c>
@@ -5263,186 +6268,231 @@
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 305</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="81" spans="1:14">
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:17">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0079</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>N(PHANTASMIC 2024)</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>PHANTASMIC</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>P 306</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="82" spans="1:14">
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t>Highclere Agency</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0080</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>N(PLUCKY LASS 2024)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>PLUCKY LASS</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="83" spans="1:14">
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
       <c r="A83" s="0" t="inlineStr">
         <is>
           <t>0081</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>N(POR QUE NO 2024)</t>
         </is>
       </c>
@@ -5464,52 +6514,67 @@
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>C 271</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>WICKED STRONG</t>
         </is>
       </c>
-    </row>
-    <row r="84" spans="1:14">
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>290000</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0082</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2024-04-24</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>N(PORTHILLY 2024)</t>
         </is>
       </c>
@@ -5531,52 +6596,67 @@
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>B 179</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="85" spans="1:14">
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>1100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>N(POWER OF THE MOON 2024)</t>
         </is>
       </c>
@@ -5598,52 +6678,62 @@
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>D 007</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
-    </row>
-    <row r="86" spans="1:14">
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:17">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>N(PRETTY PAPER 2024)</t>
         </is>
       </c>
@@ -5665,52 +6755,67 @@
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>B 164</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="87" spans="1:14">
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>Ace Stud</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>310000</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:17">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>N(PUNT MURAGL 2024)</t>
         </is>
       </c>
@@ -5732,52 +6837,67 @@
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>B 117</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="88" spans="1:14">
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:17">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2024-03-28</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>N(PURPLE MAGIC 2024)</t>
         </is>
       </c>
@@ -5791,60 +6911,75 @@
           <t>PURPLE MAGIC</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>RIP VAN WINKLE</t>
         </is>
       </c>
-    </row>
-    <row r="89" spans="1:14">
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>Star Bloodstock Limited / Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:17">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>N(QALANSIA 2024)</t>
         </is>
       </c>
@@ -5866,119 +7001,144 @@
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>T 004</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>GIANT'S CAUSEWAY</t>
         </is>
       </c>
-    </row>
-    <row r="90" spans="1:14">
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:17">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>0088</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>N(QUEEN PHILIPPA 2024)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>QUEEN PHILIPPA</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Lacka House Stables</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>B 132</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
-    </row>
-    <row r="91" spans="1:14">
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>77000</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:17">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>N(RAINBOW RISING 2024)</t>
         </is>
       </c>
@@ -5987,65 +7147,80 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>RAINBOW RISING</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>B 161</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
-    </row>
-    <row r="92" spans="1:14">
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:17">
       <c r="A92" s="0" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>N(RASHMI 2024)</t>
         </is>
       </c>
@@ -6054,65 +7229,80 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>RASHMI</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="93" spans="1:14">
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>Karwan BARZANI</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:17">
       <c r="A93" s="0" t="inlineStr">
         <is>
           <t>0091</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>N(RISE ABOVE 2024)</t>
         </is>
       </c>
@@ -6134,52 +7324,67 @@
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>C 232</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>VIOLENCE</t>
         </is>
       </c>
-    </row>
-    <row r="94" spans="1:14">
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>MAB Agency</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:17">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2024-04-26</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>N(RISTRETTO 2024)</t>
         </is>
       </c>
@@ -6201,52 +7406,67 @@
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>B 144</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="95" spans="1:14">
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>Paul Harley Bloodstock Ltd / Jandova Racing</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:17">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>0093</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>N(RJWA 2024)</t>
         </is>
       </c>
@@ -6268,52 +7488,67 @@
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>D 009</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
-    </row>
-    <row r="96" spans="1:14">
+      <c r="N95" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t>Highclere Agency</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:17">
       <c r="A96" s="0" t="inlineStr">
         <is>
           <t>0094</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>N(ROSALIND 2024)</t>
         </is>
       </c>
@@ -6335,52 +7570,62 @@
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>P 324</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>BROKEN VOW</t>
         </is>
       </c>
-    </row>
-    <row r="97" spans="1:14">
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:17">
       <c r="A97" s="0" t="inlineStr">
         <is>
           <t>0095</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>2024-01-17</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>N(ROSE OF MALIBU 2024)</t>
         </is>
       </c>
@@ -6402,119 +7647,144 @@
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t>MALIBU MOON</t>
         </is>
       </c>
-    </row>
-    <row r="98" spans="1:14">
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>BBA Ireland / Eric Koh</t>
+        </is>
+      </c>
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:17">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>0096</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>2024-04-19</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>N(ROYAL DECREE 2024)</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>ROYAL DECREE</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>C 205</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
-    </row>
-    <row r="99" spans="1:14">
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:17">
       <c r="A99" s="0" t="inlineStr">
         <is>
           <t>0097</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>N(SADDLE RIDGE 2024)</t>
         </is>
       </c>
@@ -6536,119 +7806,149 @@
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>C 189</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-    </row>
-    <row r="100" spans="1:14">
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>Michael D. O'CALLAGHAN</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:17">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>2024-04-17</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>N(SAFINA 2024)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>SAFINA</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="101" spans="1:14">
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>Highclere Agency</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>340000</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:17">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>0099</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>N(SAGENESS 2024)</t>
         </is>
       </c>
@@ -6670,52 +7970,62 @@
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>P 336</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>MOST IMPROVED</t>
         </is>
       </c>
-    </row>
-    <row r="102" spans="1:14">
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:17">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>N(SALVE LIBERTE 2024)</t>
         </is>
       </c>
@@ -6737,52 +8047,67 @@
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>D 010</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-    </row>
-    <row r="103" spans="1:14">
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t>Hamish MACAULEY / Pegase Bloodstock</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:17">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>0101</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>2024-04-22</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>N(SANTA TERESA 2024)</t>
         </is>
       </c>
@@ -6804,52 +8129,62 @@
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>A 089</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>CAPE CROSS</t>
         </is>
       </c>
-    </row>
-    <row r="104" spans="1:14">
+      <c r="N103" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:17">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>0102</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>N(SARANDIA 2024)</t>
         </is>
       </c>
@@ -6871,52 +8206,62 @@
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>B 118</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="105" spans="1:14">
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:17">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>0103</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>2024-02-03</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>N(SEA SYLPH 2024)</t>
         </is>
       </c>
@@ -6938,119 +8283,149 @@
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="106" spans="1:14">
+      <c r="N105" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O105" s="0" t="inlineStr">
+        <is>
+          <t>Star bloodstock / Devis Grilli</t>
+        </is>
+      </c>
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:17">
       <c r="A106" s="0" t="inlineStr">
         <is>
           <t>0104</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>N(SEA THE SNOW 2024)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>SEA THE SNOW</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>T 005</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="107" spans="1:14">
+      <c r="N106" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O106" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CAULLERY</t>
+        </is>
+      </c>
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:17">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>0105</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>N(SEATONE 2024)</t>
         </is>
       </c>
@@ -7072,119 +8447,149 @@
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>D 014</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t>MIZZEN MAST</t>
         </is>
       </c>
-    </row>
-    <row r="108" spans="1:14">
+      <c r="N107" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O107" s="0" t="inlineStr">
+        <is>
+          <t>SAS Larrieu Gerard</t>
+        </is>
+      </c>
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:17">
       <c r="A108" s="0" t="inlineStr">
         <is>
           <t>0106</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>2024-01-21</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>N(SECRET SKY 2024)</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>SECRET SKY</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>T 002</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="109" spans="1:14">
+      <c r="N108" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O108" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:17">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>0107</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>N(SECRET WALK 2024)</t>
         </is>
       </c>
@@ -7193,92 +8598,117 @@
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>SECRET WALK</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="110" spans="1:14">
+      <c r="N109" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O109" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:17">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 108</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="111" spans="1:14">
+      <c r="N110" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:17">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>0109</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>N(SHANDREDEE 2024)</t>
         </is>
       </c>
@@ -7287,65 +8717,80 @@
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>SHANDREDEE</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>B 143</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t>ZEBEDEE</t>
         </is>
       </c>
-    </row>
-    <row r="112" spans="1:14">
+      <c r="N111" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O111" s="0" t="inlineStr">
+        <is>
+          <t>Baratti / Etreham's Horses</t>
+        </is>
+      </c>
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:17">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>0110</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>N(SHENANIGANS 2024)</t>
         </is>
       </c>
@@ -7367,52 +8812,67 @@
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t>ARCANO</t>
         </is>
       </c>
-    </row>
-    <row r="113" spans="1:14">
+      <c r="N112" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O112" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:17">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>0111</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>N(SHIELDING 2024)</t>
         </is>
       </c>
@@ -7426,60 +8886,75 @@
           <t>SHIELDING</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Lackendarra Stables</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="114" spans="1:14">
+      <c r="N113" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O113" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock</t>
+        </is>
+      </c>
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:17">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>0112</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>N(SHIMURA 2024)</t>
         </is>
       </c>
@@ -7501,320 +8976,390 @@
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>GALILEO GOLD</t>
         </is>
       </c>
-    </row>
-    <row r="115" spans="1:14">
+      <c r="N114" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O114" s="0" t="inlineStr">
+        <is>
+          <t>Rix Racing /Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:17">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>0113</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>N(SHIP OF DREAMS 2024)</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>SHIP OF DREAMS</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="116" spans="1:14">
+      <c r="N115" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O115" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>850000</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:17">
       <c r="A116" s="0" t="inlineStr">
         <is>
           <t>0114</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>N(SILENCE PLEASE 2024)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>SILENCE PLEASE</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
-    </row>
-    <row r="117" spans="1:14">
+      <c r="N116" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O116" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P116" s="0" t="inlineStr">
+        <is>
+          <t>380000</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:17">
       <c r="A117" s="0" t="inlineStr">
         <is>
           <t>0115</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>N(SILK FOREST 2024)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>SILK FOREST</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="118" spans="1:14">
+      <c r="N117" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O117" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P117" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:17">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>0116</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>N(SILKEN PETALS 2024)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>SILKEN PETALS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>C 206</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>PASTORAL PURSUITS</t>
         </is>
       </c>
-    </row>
-    <row r="119" spans="1:14">
+      <c r="N118" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:17">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>N(SILVER SPEAR 2024)</t>
         </is>
       </c>
@@ -7836,52 +9381,67 @@
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t>CLODOVIL</t>
         </is>
       </c>
-    </row>
-    <row r="120" spans="1:14">
+      <c r="N119" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O119" s="0" t="inlineStr">
+        <is>
+          <t>Jamie LLOYD</t>
+        </is>
+      </c>
+      <c r="P119" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:17">
       <c r="A120" s="0" t="inlineStr">
         <is>
           <t>0118</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>N(SIZZLING 2024)</t>
         </is>
       </c>
@@ -7890,65 +9450,80 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>SIZZLING</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>P 307</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="121" spans="1:14">
+      <c r="N120" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O120" s="0" t="inlineStr">
+        <is>
+          <t>Kelly Equine Services Ltd</t>
+        </is>
+      </c>
+      <c r="P120" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:17">
       <c r="A121" s="0" t="inlineStr">
         <is>
           <t>0119</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>N(SKY GESTURE 2024)</t>
         </is>
       </c>
@@ -7970,52 +9545,62 @@
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>C 231</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>TIZNOW</t>
         </is>
       </c>
-    </row>
-    <row r="122" spans="1:14">
+      <c r="N121" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P121" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:17">
       <c r="A122" s="0" t="inlineStr">
         <is>
           <t>0120</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>N(SNEACHTA 2024)</t>
         </is>
       </c>
@@ -8037,119 +9622,139 @@
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>B 170</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="123" spans="1:14">
+      <c r="N122" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P122" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:17">
       <c r="A123" s="0" t="inlineStr">
         <is>
           <t>0121</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>N(SO IN LOVE 2024)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>STUDY OF MAN</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>SO IN LOVE</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Drummona House</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
-    </row>
-    <row r="124" spans="1:14">
+      <c r="N123" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P123" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:17">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>N(SOUS LES ETOILES 2024)</t>
         </is>
       </c>
@@ -8163,60 +9768,75 @@
           <t>SOUS LES ETOILES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="125" spans="1:14">
+      <c r="N124" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O124" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald Ltd</t>
+        </is>
+      </c>
+      <c r="P124" s="0" t="inlineStr">
+        <is>
+          <t>600000</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:17">
       <c r="A125" s="0" t="inlineStr">
         <is>
           <t>0123</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>2024-04-28</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>N(SOUZIE 2024)</t>
         </is>
       </c>
@@ -8225,132 +9845,152 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>SOUZIE</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="126" spans="1:14">
+      <c r="N125" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P125" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:17">
       <c r="A126" s="0" t="inlineStr">
         <is>
           <t>0124</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>N(SOVEREIGN PARADE 2024)</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>SOVEREIGN PARADE</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>C 207</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="127" spans="1:14">
+      <c r="N126" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P126" s="0" t="inlineStr">
+        <is>
+          <t>480000</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:17">
       <c r="A127" s="0" t="inlineStr">
         <is>
           <t>0125</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>N(SPARKLE ON 2024)</t>
         </is>
       </c>
@@ -8364,60 +10004,70 @@
           <t>SPARKLE ON</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="128" spans="1:14">
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:17">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>N(SPARKS 2024)</t>
         </is>
       </c>
@@ -8439,52 +10089,67 @@
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>B 142</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE CITY</t>
         </is>
       </c>
-    </row>
-    <row r="129" spans="1:14">
+      <c r="N128" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O128" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / Archdale / Najd Stud</t>
+        </is>
+      </c>
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:17">
       <c r="A129" s="0" t="inlineStr">
         <is>
           <t>0127</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>2024-04-13</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>N(SPECULATING 2024)</t>
         </is>
       </c>
@@ -8506,52 +10171,67 @@
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>D 020</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>XTENSION</t>
         </is>
       </c>
-    </row>
-    <row r="130" spans="1:14">
+      <c r="N129" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O129" s="0" t="inlineStr">
+        <is>
+          <t>Bold Lines / John Hammond</t>
+        </is>
+      </c>
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:17">
       <c r="A130" s="0" t="inlineStr">
         <is>
           <t>0128</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>2024-04-17</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>N(SPEIGHTSY HEART 2024)</t>
         </is>
       </c>
@@ -8573,52 +10253,62 @@
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>C 291</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>SPEIGHTSTOWN</t>
         </is>
       </c>
-    </row>
-    <row r="131" spans="1:14">
+      <c r="N130" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
       <c r="A131" s="0" t="inlineStr">
         <is>
           <t>0129</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>N(SPLIT DECISION 2024)</t>
         </is>
       </c>
@@ -8640,52 +10330,67 @@
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="132" spans="1:14">
+      <c r="N131" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O131" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro BOTTI</t>
+        </is>
+      </c>
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:17">
       <c r="A132" s="0" t="inlineStr">
         <is>
           <t>0130</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>N(STAY IN PARIS 2024)</t>
         </is>
       </c>
@@ -8707,52 +10412,67 @@
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t>B 123</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="133" spans="1:14">
+      <c r="N132" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O132" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International pr: Louis  BLANCHET</t>
+        </is>
+      </c>
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:17">
       <c r="A133" s="0" t="inlineStr">
         <is>
           <t>0131</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>N(STRIKE IT ROYAL 2024)</t>
         </is>
       </c>
@@ -8774,52 +10494,62 @@
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>C 252</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
-    </row>
-    <row r="134" spans="1:14">
+      <c r="N133" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
       <c r="A134" s="0" t="inlineStr">
         <is>
           <t>0132</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>2024-03-08</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>N(STUGNA 2024)</t>
         </is>
       </c>
@@ -8833,60 +10563,75 @@
           <t>STUGNA</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="135" spans="1:14">
+      <c r="N134" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O134" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
       <c r="A135" s="0" t="inlineStr">
         <is>
           <t>0133</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>2024-04-19</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>N(SUMMER SURPRICE 2024)</t>
         </is>
       </c>
@@ -8908,52 +10653,62 @@
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>A 075</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="136" spans="1:14">
+      <c r="N135" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:17">
       <c r="A136" s="0" t="inlineStr">
         <is>
           <t>0134</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>2024-02-17</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>N(SYLLABLE 2024)</t>
         </is>
       </c>
@@ -8975,52 +10730,62 @@
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t>SUPER SAVER</t>
         </is>
       </c>
-    </row>
-    <row r="137" spans="1:14">
+      <c r="N136" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:17">
       <c r="A137" s="0" t="inlineStr">
         <is>
           <t>0135</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>N(TAAWFAN 2024)</t>
         </is>
       </c>
@@ -9042,52 +10807,62 @@
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t>C 208</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
-    </row>
-    <row r="138" spans="1:14">
+      <c r="N137" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:17">
       <c r="A138" s="0" t="inlineStr">
         <is>
           <t>0136</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>N(TAKE MY CHANCES 2024)</t>
         </is>
       </c>
@@ -9109,52 +10884,62 @@
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>C 237</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="139" spans="1:14">
+      <c r="N138" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P138" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:17">
       <c r="A139" s="0" t="inlineStr">
         <is>
           <t>0137</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>2024-05-11</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>N(TANAMIA 2024)</t>
         </is>
       </c>
@@ -9176,52 +10961,67 @@
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t>C 192</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
-    </row>
-    <row r="140" spans="1:14">
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O139" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P139" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:17">
       <c r="A140" s="0" t="inlineStr">
         <is>
           <t>0138</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>N(TARA 2024)</t>
         </is>
       </c>
@@ -9243,253 +11043,303 @@
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>A 084</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="141" spans="1:14">
+      <c r="N140" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P140" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:17">
       <c r="A141" s="0" t="inlineStr">
         <is>
           <t>0139</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>2024-03-15</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>N(TASHOURA 2024)</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>TASHOURA</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="142" spans="1:14">
+      <c r="N141" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O141" s="0" t="inlineStr">
+        <is>
+          <t>Karwan BARZANI</t>
+        </is>
+      </c>
+      <c r="P141" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:17">
       <c r="A142" s="0" t="inlineStr">
         <is>
           <t>0140</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>N(TASMAN SEA 2024)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>TASMAN SEA</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>CHAMPS ELYSEES</t>
         </is>
       </c>
-    </row>
-    <row r="143" spans="1:14">
+      <c r="N142" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O142" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>265000</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:17">
       <c r="A143" s="0" t="inlineStr">
         <is>
           <t>0141</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>N(TERRE 2024)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>TERRE</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Oak Tree Farm</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>C 219</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
-    </row>
-    <row r="144" spans="1:14">
+      <c r="N143" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:17">
       <c r="A144" s="0" t="inlineStr">
         <is>
           <t>0142</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>N(THUNDER WAY 2024)</t>
         </is>
       </c>
@@ -9511,52 +11361,62 @@
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t>B 171</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t>THUNDER GULCH</t>
         </is>
       </c>
-    </row>
-    <row r="145" spans="1:14">
+      <c r="N144" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:17">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>0143</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>2024-02-17</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>N(TIDE 2024)</t>
         </is>
       </c>
@@ -9565,65 +11425,80 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>TIDE</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>T 003</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="146" spans="1:14">
+      <c r="N145" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O145" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:17">
       <c r="A146" s="0" t="inlineStr">
         <is>
           <t>0144</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>N(TOSIA 2024)</t>
         </is>
       </c>
@@ -9632,132 +11507,157 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>TOSIA</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>P 315</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>BIG SHUFFLE</t>
         </is>
       </c>
-    </row>
-    <row r="147" spans="1:14">
+      <c r="N146" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O146" s="0" t="inlineStr">
+        <is>
+          <t>Haras de Colleville</t>
+        </is>
+      </c>
+      <c r="P146" s="0" t="inlineStr">
+        <is>
+          <t>72000</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:17">
       <c r="A147" s="0" t="inlineStr">
         <is>
           <t>0145</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>N(TRUE VERDICT 2024)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>TRUE VERDICT</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>DANEHILL DANCER</t>
         </is>
       </c>
-    </row>
-    <row r="148" spans="1:14">
+      <c r="N147" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P147" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:17">
       <c r="A148" s="0" t="inlineStr">
         <is>
           <t>0146</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>N(TULSA 2024)</t>
         </is>
       </c>
@@ -9779,52 +11679,67 @@
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>C 220</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t>ZENSATIONAL</t>
         </is>
       </c>
-    </row>
-    <row r="149" spans="1:14">
+      <c r="N148" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O148" s="0" t="inlineStr">
+        <is>
+          <t>Michael D. O'CALLAGHAN</t>
+        </is>
+      </c>
+      <c r="P148" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:17">
       <c r="A149" s="0" t="inlineStr">
         <is>
           <t>0147</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>N(VADARIYA 2024)</t>
         </is>
       </c>
@@ -9838,60 +11753,70 @@
           <t>VADARIYA</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Gary Bloodstock</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="150" spans="1:14">
+      <c r="N149" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P149" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:17">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>N(VALEURETTE 2024)</t>
         </is>
       </c>
@@ -9913,52 +11838,67 @@
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>C 238</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t>STREET SENSE</t>
         </is>
       </c>
-    </row>
-    <row r="151" spans="1:14">
+      <c r="N150" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O150" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P150" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:17">
       <c r="A151" s="0" t="inlineStr">
         <is>
           <t>0149</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>N(VERRIYA 2024)</t>
         </is>
       </c>
@@ -9967,132 +11907,157 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>VERRIYA</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
-    </row>
-    <row r="152" spans="1:14">
+      <c r="N151" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P151" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:17">
       <c r="A152" s="0" t="inlineStr">
         <is>
           <t>0150</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>N(VIA LATTEA 2024)</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>VIA LATTEA</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="153" spans="1:14">
+      <c r="N152" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O152" s="0" t="inlineStr">
+        <is>
+          <t>JS Bloodstock / Al Rabban Racing / Pythia Sports</t>
+        </is>
+      </c>
+      <c r="P152" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:17">
       <c r="A153" s="0" t="inlineStr">
         <is>
           <t>0151</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>2024-05-11</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>N(VISAGE 2024)</t>
         </is>
       </c>
@@ -10114,52 +12079,67 @@
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>D 015</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="154" spans="1:14">
+      <c r="N153" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O153" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / Archdale / Najd Stud</t>
+        </is>
+      </c>
+      <c r="P153" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:17">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>0152</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>N(WELSCHE 2024)</t>
         </is>
       </c>
@@ -10181,52 +12161,67 @@
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>P 325</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="155" spans="1:14">
+      <c r="N154" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O154" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P154" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:17">
       <c r="A155" s="0" t="inlineStr">
         <is>
           <t>0153</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>N(WHAT ENDURES 2024)</t>
         </is>
       </c>
@@ -10248,52 +12243,62 @@
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>B 124</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>WAR COMMAND</t>
         </is>
       </c>
-    </row>
-    <row r="156" spans="1:14">
+      <c r="N155" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P155" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:17">
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>0154</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>N(WHAT SAY YOU 2024)</t>
         </is>
       </c>
@@ -10315,52 +12320,67 @@
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="157" spans="1:14">
+      <c r="N156" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O156" s="0" t="inlineStr">
+        <is>
+          <t>Grewe Holschbach Training Racing Gmbh</t>
+        </is>
+      </c>
+      <c r="P156" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:17">
       <c r="A157" s="0" t="inlineStr">
         <is>
           <t>0155</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>N(WRONG ANSWER 2024)</t>
         </is>
       </c>
@@ -10374,60 +12394,75 @@
           <t>WRONG ANSWER</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Diamond Stables</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>VERGLAS</t>
         </is>
       </c>
-    </row>
-    <row r="158" spans="1:14">
+      <c r="N157" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O157" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P157" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:17">
       <c r="A158" s="0" t="inlineStr">
         <is>
           <t>0156</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>N(YULONG GOLD FAIRY 2024)</t>
         </is>
       </c>
@@ -10436,65 +12471,75 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>YULONG GOLD FAIRY</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>P 338</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
-    </row>
-    <row r="159" spans="1:14">
+      <c r="N158" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P158" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:17">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>N(ZAGORA 2024)</t>
         </is>
       </c>
@@ -10516,52 +12561,67 @@
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>P 316</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>GREEN TUNE</t>
         </is>
       </c>
-    </row>
-    <row r="160" spans="1:14">
+      <c r="N159" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O159" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P159" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:17">
       <c r="A160" s="0" t="inlineStr">
         <is>
           <t>0158</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>N(AARAAMM 2024)</t>
         </is>
       </c>
@@ -10583,52 +12643,67 @@
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>C 285</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
-    </row>
-    <row r="161" spans="1:14">
+      <c r="N160" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O160" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P160" s="0" t="inlineStr">
+        <is>
+          <t>450000</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:17">
       <c r="A161" s="0" t="inlineStr">
         <is>
           <t>0159</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>2024-02-21</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>N(ABOVE LIMITS 2024)</t>
         </is>
       </c>
@@ -10637,65 +12712,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>ABOVE LIMITS</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="162" spans="1:14">
+      <c r="N161" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P161" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:17">
       <c r="A162" s="0" t="inlineStr">
         <is>
           <t>0160</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>N(ABSOLUTELY DIVINE 2024)</t>
         </is>
       </c>
@@ -10717,52 +12802,67 @@
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>C 244</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
-    </row>
-    <row r="163" spans="1:14">
+      <c r="N162" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O162" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock / Bellemere Racing</t>
+        </is>
+      </c>
+      <c r="P162" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:17">
       <c r="A163" s="0" t="inlineStr">
         <is>
           <t>0161</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>2024-04-27</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>N(ADORABLE MAYA 2024)</t>
         </is>
       </c>
@@ -10784,52 +12884,62 @@
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t>P 308</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>BERNARDINI</t>
         </is>
       </c>
-    </row>
-    <row r="164" spans="1:14">
+      <c r="N163" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P163" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:17">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>N(ADORNMENT 2024)</t>
         </is>
       </c>
@@ -10851,119 +12961,149 @@
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>C 245</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="165" spans="1:14">
+      <c r="N164" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O164" s="0" t="inlineStr">
+        <is>
+          <t>I.T.C.</t>
+        </is>
+      </c>
+      <c r="P164" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:17">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>0163</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>N(ALAATA 2024)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>ALAATA</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
-    </row>
-    <row r="166" spans="1:14">
+      <c r="N165" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O165" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P165" s="0" t="inlineStr">
+        <is>
+          <t>800000</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:17">
       <c r="A166" s="0" t="inlineStr">
         <is>
           <t>0164</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
           <t>N(ALLEGATION 2024)</t>
         </is>
       </c>
@@ -10985,52 +13125,67 @@
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>C 254</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t>LAWMAN</t>
         </is>
       </c>
-    </row>
-    <row r="167" spans="1:14">
+      <c r="N166" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O166" s="0" t="inlineStr">
+        <is>
+          <t>Stroud coleman bloodstock / Tom Ward</t>
+        </is>
+      </c>
+      <c r="P166" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:17">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>0165</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>N(AMONA 2024)</t>
         </is>
       </c>
@@ -11039,132 +13194,162 @@
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>AMONA</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>AUSSIE RULES</t>
         </is>
       </c>
-    </row>
-    <row r="168" spans="1:14">
+      <c r="N167" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O167" s="0" t="inlineStr">
+        <is>
+          <t>New Approach Bloodstock</t>
+        </is>
+      </c>
+      <c r="P167" s="0" t="inlineStr">
+        <is>
+          <t>105000</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:17">
       <c r="A168" s="0" t="inlineStr">
         <is>
           <t>0166</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>N(AN GHALANTA 2024)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>AN GHALANTA</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
-    </row>
-    <row r="169" spans="1:14">
+      <c r="N168" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O168" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P168" s="0" t="inlineStr">
+        <is>
+          <t>625000</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:17">
       <c r="A169" s="0" t="inlineStr">
         <is>
           <t>0167</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>N(ANA'S BEST 2024)</t>
         </is>
       </c>
@@ -11186,52 +13371,67 @@
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t>KING'S BEST</t>
         </is>
       </c>
-    </row>
-    <row r="170" spans="1:14">
+      <c r="N169" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O169" s="0" t="inlineStr">
+        <is>
+          <t>Charles GORDON WATSON</t>
+        </is>
+      </c>
+      <c r="P169" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:17">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>0168</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>2024-01-23</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>N(ANYTHING GOES 2024)</t>
         </is>
       </c>
@@ -11240,65 +13440,80 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>ANYTHING GOES</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>P 327</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
-    </row>
-    <row r="171" spans="1:14">
+      <c r="N170" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O170" s="0" t="inlineStr">
+        <is>
+          <t>Ollie SANGSTER</t>
+        </is>
+      </c>
+      <c r="P170" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:17">
       <c r="A171" s="0" t="inlineStr">
         <is>
           <t>0169</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>N(ARCH ALMIGHTY 2024)</t>
         </is>
       </c>
@@ -11320,52 +13535,67 @@
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>C 227</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>ARCH</t>
         </is>
       </c>
-    </row>
-    <row r="172" spans="1:14">
+      <c r="N171" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O171" s="0" t="inlineStr">
+        <is>
+          <t>Barberini Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P171" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:17">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>0170</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>N(ARMY OF ONE 2024)</t>
         </is>
       </c>
@@ -11387,52 +13617,67 @@
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t>B 125</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t>SCAT DADDY</t>
         </is>
       </c>
-    </row>
-    <row r="173" spans="1:14">
+      <c r="N172" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O172" s="0" t="inlineStr">
+        <is>
+          <t>SAS Larrieu Gerard</t>
+        </is>
+      </c>
+      <c r="P172" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:17">
       <c r="A173" s="0" t="inlineStr">
         <is>
           <t>0171</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>2024-01-13</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>N(AVENUE MONTAIGNE 2024)</t>
         </is>
       </c>
@@ -11441,65 +13686,75 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>AVENUE MONTAIGNE</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Station Yard </t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>C 166</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="174" spans="1:14">
+      <c r="N173" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P173" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:17">
       <c r="A174" s="0" t="inlineStr">
         <is>
           <t>0172</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>N(BAILEYS BREATHLESS 2024)</t>
         </is>
       </c>
@@ -11513,60 +13768,70 @@
           <t>BAILEYS BREATHLESS</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>ML Bloodstock</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="175" spans="1:14">
+      <c r="N174" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P174" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:17">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>2024-04-03</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>N(BALLE BLANCHE 2024)</t>
         </is>
       </c>
@@ -11588,52 +13853,67 @@
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="176" spans="1:14">
+      <c r="N175" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O175" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates pr: Cuadra Babieca, C. B.</t>
+        </is>
+      </c>
+      <c r="P175" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:17">
       <c r="A176" s="0" t="inlineStr">
         <is>
           <t>0174</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>N(BELIEVE'N'SUCCEED 2024)</t>
         </is>
       </c>
@@ -11655,52 +13935,62 @@
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>C 272</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="177" spans="1:14">
+      <c r="N176" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P176" s="0" t="inlineStr">
+        <is>
+          <t>190000</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:17">
       <c r="A177" s="0" t="inlineStr">
         <is>
           <t>0175</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>2024-02-07</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
           <t>N(BELLA CAELIA 2024)</t>
         </is>
       </c>
@@ -11709,132 +13999,162 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>BELLA CAELIA</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="178" spans="1:14">
+      <c r="N177" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O177" s="0" t="inlineStr">
+        <is>
+          <t>Paddy TWOMEY</t>
+        </is>
+      </c>
+      <c r="P177" s="0" t="inlineStr">
+        <is>
+          <t>320000</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:17">
       <c r="A178" s="0" t="inlineStr">
         <is>
           <t>0176</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>N(BELLE D'OR 2024)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>BELLE D'OR</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="179" spans="1:14">
+      <c r="N178" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O178" s="0" t="inlineStr">
+        <is>
+          <t>Paddy TWOMEY pr: Bond Thoroughbred Ltd</t>
+        </is>
+      </c>
+      <c r="P178" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:17">
       <c r="A179" s="0" t="inlineStr">
         <is>
           <t>0177</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>2024-05-07</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
           <t>N(BIG BUGG?S GIRL 2024)</t>
         </is>
       </c>
@@ -11856,52 +14176,62 @@
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>B 139</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t>STREET SENSE</t>
         </is>
       </c>
-    </row>
-    <row r="180" spans="1:14">
+      <c r="N179" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P179" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:17">
       <c r="A180" s="0" t="inlineStr">
         <is>
           <t>0178</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>N(BORN TO SPEND 2024)</t>
         </is>
       </c>
@@ -11910,132 +14240,157 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SPEND</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SEA</t>
         </is>
       </c>
-    </row>
-    <row r="181" spans="1:14">
+      <c r="N180" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P180" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:17">
       <c r="A181" s="0" t="inlineStr">
         <is>
           <t>0179</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>N(BRAIDED 2024)</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>BRAIDED</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>B 151</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
-    </row>
-    <row r="182" spans="1:14">
+      <c r="N181" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O181" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P181" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:17">
       <c r="A182" s="0" t="inlineStr">
         <is>
           <t>0180</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
           <t>N(BRIEF MOMENT 2024)</t>
         </is>
       </c>
@@ -12057,52 +14412,62 @@
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>C 200</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="183" spans="1:14">
+      <c r="N182" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P182" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:17">
       <c r="A183" s="0" t="inlineStr">
         <is>
           <t>0181</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>N(BRIGHT MAGIC 2024)</t>
         </is>
       </c>
@@ -12124,52 +14489,67 @@
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>D 022</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
-    </row>
-    <row r="184" spans="1:14">
+      <c r="N183" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O183" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited / David Eustace</t>
+        </is>
+      </c>
+      <c r="P183" s="0" t="inlineStr">
+        <is>
+          <t>320000</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:17">
       <c r="A184" s="0" t="inlineStr">
         <is>
           <t>0182</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>N(BUHOOR 2024)</t>
         </is>
       </c>
@@ -12191,52 +14571,67 @@
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>C 230</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="185" spans="1:14">
+      <c r="N184" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O184" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P184" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:17">
       <c r="A185" s="0" t="inlineStr">
         <is>
           <t>0183</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>N(CANNY 2024)</t>
         </is>
       </c>
@@ -12258,52 +14653,62 @@
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
           <t>BIG BROWN</t>
         </is>
       </c>
-    </row>
-    <row r="186" spans="1:14">
+      <c r="N185" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P185" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:17">
       <c r="A186" s="0" t="inlineStr">
         <is>
           <t>0184</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>N(CAPITAL STRUCTURE 2024)</t>
         </is>
       </c>
@@ -12317,60 +14722,70 @@
           <t>CAPITAL STRUCTURE</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>C 292</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="187" spans="1:14">
+      <c r="N186" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P186" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:17">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>N(CHICAS AMIGAS 2024)</t>
         </is>
       </c>
@@ -12392,52 +14807,67 @@
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>P 318</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>DRAGON PULSE</t>
         </is>
       </c>
-    </row>
-    <row r="188" spans="1:14">
+      <c r="N187" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O187" s="0" t="inlineStr">
+        <is>
+          <t>Stroud coleman bloodstock</t>
+        </is>
+      </c>
+      <c r="P187" s="0" t="inlineStr">
+        <is>
+          <t>105000</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:17">
       <c r="A188" s="0" t="inlineStr">
         <is>
           <t>0186</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>2024-01-09</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>N(CHRISSYCROSS 2024)</t>
         </is>
       </c>
@@ -12459,52 +14889,67 @@
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>CAPE CROSS</t>
         </is>
       </c>
-    </row>
-    <row r="189" spans="1:14">
+      <c r="N188" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O188" s="0" t="inlineStr">
+        <is>
+          <t>Michael D. O'CALLAGHAN</t>
+        </is>
+      </c>
+      <c r="P188" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:17">
       <c r="A189" s="0" t="inlineStr">
         <is>
           <t>0187</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>N(CLASSYDAME 2024)</t>
         </is>
       </c>
@@ -12526,52 +14971,67 @@
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t>C 286</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t>BLAME</t>
         </is>
       </c>
-    </row>
-    <row r="190" spans="1:14">
+      <c r="N189" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O189" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P189" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:17">
       <c r="A190" s="0" t="inlineStr">
         <is>
           <t>0188</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>N(CONCERT HALL 2024)</t>
         </is>
       </c>
@@ -12593,52 +15053,67 @@
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>P 319</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t>EXAGGERATOR</t>
         </is>
       </c>
-    </row>
-    <row r="191" spans="1:14">
+      <c r="N190" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O190" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P190" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:17">
       <c r="A191" s="0" t="inlineStr">
         <is>
           <t>0189</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>N(CONTEMPTUOUS 2024)</t>
         </is>
       </c>
@@ -12660,52 +15135,62 @@
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t>C 273</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="192" spans="1:14">
+      <c r="N191" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P191" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:17">
       <c r="A192" s="0" t="inlineStr">
         <is>
           <t>0190</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>N(CORAL SHELL 2024)</t>
         </is>
       </c>
@@ -12727,52 +15212,62 @@
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>P 310</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
-    </row>
-    <row r="193" spans="1:14">
+      <c r="N192" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P192" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:17">
       <c r="A193" s="0" t="inlineStr">
         <is>
           <t>0191</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>N(CREAM OF THE CROP 2024)</t>
         </is>
       </c>
@@ -12794,52 +15289,67 @@
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t>B 172</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t>SHALAA</t>
         </is>
       </c>
-    </row>
-    <row r="194" spans="1:14">
+      <c r="N193" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O193" s="0" t="inlineStr">
+        <is>
+          <t>Jamie LLOYD</t>
+        </is>
+      </c>
+      <c r="P193" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:17">
       <c r="A194" s="0" t="inlineStr">
         <is>
           <t>0192</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>N(CRISTALE 2024)</t>
         </is>
       </c>
@@ -12861,119 +15371,149 @@
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>A 098</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t>DANDY MAN</t>
         </is>
       </c>
-    </row>
-    <row r="195" spans="1:14">
+      <c r="N194" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O194" s="0" t="inlineStr">
+        <is>
+          <t>JHR Racing</t>
+        </is>
+      </c>
+      <c r="P194" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:17">
       <c r="A195" s="0" t="inlineStr">
         <is>
           <t>0193</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>N(CRITERIA 2024)</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>CRITERIA</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t>B 165</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="196" spans="1:14">
+      <c r="N195" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O195" s="0" t="inlineStr">
+        <is>
+          <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
+        </is>
+      </c>
+      <c r="P195" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:17">
       <c r="A196" s="0" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>N(CROWNING GLORY 2024)</t>
         </is>
       </c>
@@ -12995,52 +15535,67 @@
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t>C 282</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>SPEIGHTSTOWN</t>
         </is>
       </c>
-    </row>
-    <row r="197" spans="1:14">
+      <c r="N196" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O196" s="0" t="inlineStr">
+        <is>
+          <t>De burgh Equine / Glen Hill</t>
+        </is>
+      </c>
+      <c r="P196" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:17">
       <c r="A197" s="0" t="inlineStr">
         <is>
           <t>0195</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>N(CRUISE CONTROL 2024)</t>
         </is>
       </c>
@@ -13049,65 +15604,75 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>CRUISE CONTROL</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="198" spans="1:14">
+      <c r="N197" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P197" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:17">
       <c r="A198" s="0" t="inlineStr">
         <is>
           <t>0196</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>N(DAIDOO 2024)</t>
         </is>
       </c>
@@ -13129,52 +15694,62 @@
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>B 136</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="199" spans="1:14">
+      <c r="N198" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P198" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:17">
       <c r="A199" s="0" t="inlineStr">
         <is>
           <t>0197</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>N(DANCIN INTHESTREET 2024)</t>
         </is>
       </c>
@@ -13188,60 +15763,75 @@
           <t>DANCIN INTHESTREET</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="200" spans="1:14">
+      <c r="N199" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O199" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P199" s="0" t="inlineStr">
+        <is>
+          <t>900000</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:17">
       <c r="A200" s="0" t="inlineStr">
         <is>
           <t>0198</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>DARBLUE FAL</t>
         </is>
       </c>
@@ -13263,119 +15853,144 @@
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>C 276</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="201" spans="1:14">
+      <c r="N200" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O200" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P200" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:17">
       <c r="A201" s="0" t="inlineStr">
         <is>
           <t>0199</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>N(DEXTER BELLE 2024)</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>DEXTER BELLE</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>AJAYA</t>
         </is>
       </c>
-    </row>
-    <row r="202" spans="1:14">
+      <c r="N201" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P201" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:17">
       <c r="A202" s="0" t="inlineStr">
         <is>
           <t>0200</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>N(DIFFER 2024)</t>
         </is>
       </c>
@@ -13397,52 +16012,62 @@
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t>C 172</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t>PULPIT</t>
         </is>
       </c>
-    </row>
-    <row r="203" spans="1:14">
+      <c r="N202" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P202" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:17">
       <c r="A203" s="0" t="inlineStr">
         <is>
           <t>0201</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>2024-01-16</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>N(EAST OF EDEN 2024)</t>
         </is>
       </c>
@@ -13464,52 +16089,67 @@
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>B 166</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="204" spans="1:14">
+      <c r="N203" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O203" s="0" t="inlineStr">
+        <is>
+          <t>Avenue Bloodstock</t>
+        </is>
+      </c>
+      <c r="P203" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:17">
       <c r="A204" s="0" t="inlineStr">
         <is>
           <t>0202</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>N(EASTER LILY 2024)</t>
         </is>
       </c>
@@ -13518,65 +16158,80 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>EASTER LILY</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="205" spans="1:14">
+      <c r="N204" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O204" s="0" t="inlineStr">
+        <is>
+          <t>Justin CASSE</t>
+        </is>
+      </c>
+      <c r="P204" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:17">
       <c r="A205" s="0" t="inlineStr">
         <is>
           <t>0203</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>N(ELPHIN 2024)</t>
         </is>
       </c>
@@ -13590,60 +16245,75 @@
           <t>ELPHIN</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t>B 160</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="206" spans="1:14">
+      <c r="N205" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O205" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P205" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:17">
       <c r="A206" s="0" t="inlineStr">
         <is>
           <t>0204</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>N(ESHTIYA 2024)</t>
         </is>
       </c>
@@ -13665,52 +16335,62 @@
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t>D 024</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="207" spans="1:14">
+      <c r="N206" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P206" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:17">
       <c r="A207" s="0" t="inlineStr">
         <is>
           <t>0205</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>N(ESPLANANDE 2024)</t>
         </is>
       </c>
@@ -13732,119 +16412,144 @@
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t>A 099</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t>DAREDEVIL</t>
         </is>
       </c>
-    </row>
-    <row r="208" spans="1:14">
+      <c r="N207" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P207" s="0" t="inlineStr">
+        <is>
+          <t>245000</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:17">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>0206</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>N(EVITA PERON 2024)</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>EVITA PERON</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>B 173</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="209" spans="1:14">
+      <c r="N208" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O208" s="0" t="inlineStr">
+        <is>
+          <t>Oti Racing / Ciaron Maher / De Burgh Equine / Narvick International</t>
+        </is>
+      </c>
+      <c r="P208" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:17">
       <c r="A209" s="0" t="inlineStr">
         <is>
           <t>0207</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>N(EYE SMILING 2024)</t>
         </is>
       </c>
@@ -13866,52 +16571,62 @@
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t>EQUIANO</t>
         </is>
       </c>
-    </row>
-    <row r="210" spans="1:14">
+      <c r="N209" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P209" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:17">
       <c r="A210" s="0" t="inlineStr">
         <is>
           <t>0208</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>N(ARCHER'S DREAM 2024)</t>
         </is>
       </c>
@@ -13933,119 +16648,149 @@
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>C 234</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
-    </row>
-    <row r="211" spans="1:14">
+      <c r="N210" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O210" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P210" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:17">
       <c r="A211" s="0" t="inlineStr">
         <is>
           <t>0209</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>N(DAPHINIA 2024)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>DAPHINIA</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>P 310</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
-    </row>
-    <row r="212" spans="1:14">
+      <c r="N211" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O211" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P211" s="0" t="inlineStr">
+        <is>
+          <t>360000</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:17">
       <c r="A212" s="0" t="inlineStr">
         <is>
           <t>0210</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>2024-02-04</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>N(JAHAFIL 2024)</t>
         </is>
       </c>
@@ -14054,65 +16799,80 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>JAHAFIL</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t>C 274</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="213" spans="1:14">
+      <c r="N212" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O212" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P212" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:17">
       <c r="A213" s="0" t="inlineStr">
         <is>
           <t>0211</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>N(MANAFAA 2024)</t>
         </is>
       </c>
@@ -14132,50 +16892,65 @@
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t>B 154</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t>STREET SENSE</t>
+        </is>
+      </c>
+      <c r="N213" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O213" s="0" t="inlineStr">
+        <is>
+          <t>Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="P213" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
@@ -14203,86 +16978,86 @@
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>77.64%</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>188 656</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>120 000</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23 582 000</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>570 000</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="0" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>83.75%</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">