--- v1 (2026-06-22)
+++ v2 (2026-08-09)
@@ -156,51 +156,51 @@
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>N(FAIRY OF THE NIGHT 2024)</t>
+          <t>BANNER BABE</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>FAIRY OF THE NIGHT</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>A 097</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -238,81 +238,81 @@
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>N(FIRE FLY 2024)</t>
+          <t>GENERAL ROCHAMBEAU</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>FIRE FLY</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>B 149</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>200000</t>
@@ -422,56 +422,56 @@
           <t>N(FLIPPA THE STRIPPA 2024)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>FLIPPA THE STRIPPA</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>OUTSTRIP</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
@@ -551,86 +551,86 @@
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>N(FREEDOM MARCH 2024)</t>
+          <t>STRIDING</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>MINZAAL</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>FREEDOM MARCH</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>Nick BELL</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
@@ -904,51 +904,51 @@
           <t>GALLIC</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
@@ -971,56 +971,56 @@
           <t>N(GEOCENTRIC 2024)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>GEOCENTRIC</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 202</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>Highclere</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>160000</t>
@@ -1028,51 +1028,51 @@
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-05-03</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>N(GIULIANA 2024)</t>
+          <t>PERFECT NATION</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>GIULIANA</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Beechlea Bloodstock Limited</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>C 281</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -1222,98 +1222,98 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>GLAMOROUS APPROACH</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>P 322</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>N(GO ANGELLICA 2024)</t>
+          <t>LOUIS THE FIFTH</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>GO ANGELLICA</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Grangeclare</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -1530,51 +1530,51 @@
           <t>N(GREEN QUEEN 2024)</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>GREEN QUEEN</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Ballybush Stables</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>Sean QUINN / Pythias Sports</t>
@@ -1617,128 +1617,128 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>GREY ANATOMY</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>SLICKLY</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t>160000</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>N(HATSEPSUT QUEEN 2024)</t>
+          <t>NILE RIVER</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>HATSEPSUT QUEEN</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>Sc Ecurie JCM Racing pr: Jean-Claude ROUGET</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>62000</t>
@@ -1905,51 +1905,51 @@
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-04-24</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>N(IFFRAJA 2024)</t>
+          <t>BLUE STRIKE</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>IFFRAJA</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -2089,61 +2089,61 @@
           <t>N(INFANTA ISABELLA 2024)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>MINZAAL</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>INFANTA ISABELLA</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Cloughtaney Stables</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>Sean QUINN / Pythia Sports</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>110000</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
@@ -2444,98 +2444,98 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>KADIANIA</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Mayfield Stables </t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>B 135</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>INDIAN ROCKET</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>N(KATIYWA 2024)</t>
+          <t>PLATINUM FORCE</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>KATIYWA</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Lacka House Stables</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>B 131</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -2608,51 +2608,51 @@
           <t>KHAIMAH</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>Bobby FLAY</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>165000</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>KODIAC EXPRESS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>100000</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
@@ -2757,61 +2757,61 @@
           <t>N(KURIOUS 2024)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>KURIOUS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
@@ -2926,51 +2926,51 @@
           <t>LA TROYANA</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>FR Bloodstock</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>42000</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
@@ -3008,51 +3008,51 @@
           <t>LADY MACHA</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
@@ -3075,61 +3075,61 @@
           <t>N(LADY RASHA 2024)</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>LADY RASHA</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>145000</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
@@ -3162,51 +3162,51 @@
           <t>LASHARA</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Tradewinds Stud</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>Narvick / Archdale</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>540000</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="0" t="inlineStr">
@@ -3557,51 +3557,51 @@
           <t>LOCAL TIME</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>Bhupat Seemar / Suited &amp; Booted</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>190000</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="0" t="inlineStr">
@@ -3768,51 +3768,51 @@
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>N(PULCINELLA 2024)</t>
+          <t>BYZANTINE</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>PULCINELLA</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>D 013</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -3952,51 +3952,51 @@
           <t>CAPBEARD FAL</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MAID'S CAP</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Lauze</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>T 009</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>FR Bloodstock</t>
@@ -4091,81 +4091,81 @@
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>N(MARIANASAND 2024)</t>
+          <t>ST MORITZ</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MARIANASAND</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>FOOTSTEPSINTHESAND</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
           <t>375000</t>
@@ -4476,128 +4476,128 @@
           <t>N(MIA MARIA 2024)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MIA MARIA</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Ard Erin Stud</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>N(MISS GERMANY 2024)</t>
+          <t>MISTER ENGLAND</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MISS GERMANY</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>GET (Agent)</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>LORD OF ENGLAND</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t>Hamish MACAULEY / NGAZ</t>
@@ -4635,56 +4635,56 @@
           <t>N(MISS KENTON 2024)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MISS KENTON</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 212</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald / XF PEGUM</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t>100000</t>
@@ -4692,51 +4692,51 @@
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2024-05-04</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>N(MISS KITTYHAWK 2024)</t>
+          <t>OISEAU BLEU</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MISS KITTYHAWK</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -4958,56 +4958,56 @@
           <t>N(MISSROCK 2024)</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MISSROCK</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 204</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t>95000</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="0" t="inlineStr">
@@ -5127,51 +5127,51 @@
           <t>MRS BOUQUET</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Grangecoor Farm</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>TORONADO</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
@@ -5487,51 +5487,51 @@
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>0069</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>N(NEVERLAND 2024)</t>
+          <t>DEPUTY GENERAL</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>FLIGHTLINE</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>NEVERLAND</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Oak Tree Farm</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>C 218</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -5604,51 +5604,51 @@
           <t>NEW TERMS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Knockgraffon Stables</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>A 100</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>Elliott Bloodstock Services Limited</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t>250000</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="0" t="inlineStr">
@@ -5676,61 +5676,61 @@
           <t>N(NOHAND 2024)</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>NOHAND</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t>De Burgh Equine Ltd / Glen Hill</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>600000</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="0" t="inlineStr">
@@ -5815,86 +5815,86 @@
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>N(ORCHID STAR 2024)</t>
+          <t>STAR D'ANGEVILLE</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>ORCHID STAR</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t>SAS Larrieu Gerard</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="0" t="inlineStr">
@@ -5927,51 +5927,51 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL SONG</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>C 266</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t>Rabbah Bloodstock Limited</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t>155000</t>
@@ -6061,51 +6061,51 @@
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0076</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>N(OYKEL 2024)</t>
+          <t>KIRRIKA QUEEN</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>OYKEL</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>P 331</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6143,51 +6143,51 @@
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="0" t="inlineStr">
         <is>
           <t>0077</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>N(PECKING ORDER 2024)</t>
+          <t>LINE OF DUTY</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>PECKING ORDER</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>C 270</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6225,51 +6225,51 @@
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2024-04-12</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>N(PERSIA 2024)</t>
+          <t>PERSIAN MIRAGE</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>PERSIA</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 305</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6332,138 +6332,138 @@
           <t>N(PHANTASMIC 2024)</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>PHANTASMIC</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>P 306</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t>Highclere Agency</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t>280000</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0080</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>N(PLUCKY LASS 2024)</t>
+          <t>SLEMEN</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>PLUCKY LASS</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t>RPG Bloodstock</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t>150000</t>
@@ -6794,51 +6794,51 @@
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>N(PUNT MURAGL 2024)</t>
+          <t>SONNY PARVENUE</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>PUNT MURAGL</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>B 117</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -6911,98 +6911,98 @@
           <t>PURPLE MAGIC</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>RIP VAN WINKLE</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
           <t>Star Bloodstock Limited / Pythia Sports</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
           <t>85000</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>N(QALANSIA 2024)</t>
+          <t>GELDEN GREY</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>THUNDER MOON</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>QALANSIA</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>T 004</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -7060,51 +7060,51 @@
           <t>N(QUEEN PHILIPPA 2024)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>QUEEN PHILIPPA</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Lacka House Stables</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>B 132</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
@@ -7117,81 +7117,81 @@
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>N(RAINBOW RISING 2024)</t>
+          <t>LIVAKHOVA</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>RAINBOW RISING</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>B 161</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
           <t>70000</t>
@@ -7229,56 +7229,56 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>RASHMI</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
           <t>Karwan BARZANI</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
           <t>80000</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="0" t="inlineStr">
@@ -7711,56 +7711,56 @@
           <t>N(ROYAL DECREE 2024)</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>ROYAL DECREE</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>C 205</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="0" t="inlineStr">
@@ -7845,133 +7845,133 @@
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>2024-04-17</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>N(SAFINA 2024)</t>
+          <t>MEDVEDEV</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>SAFINA</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <t>Highclere Agency</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <t>340000</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>0099</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>N(SAGENESS 2024)</t>
+          <t>ROYAL INSTINCT</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>SUPREMACY</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>SAGENESS</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>P 336</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -8347,56 +8347,56 @@
           <t>N(SEA THE SNOW 2024)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>SEA THE SNOW</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>T 005</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="N106" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O106" s="0" t="inlineStr">
         <is>
           <t>Nicolas CAULLERY</t>
         </is>
       </c>
       <c r="P106" s="0" t="inlineStr">
         <is>
           <t>100000</t>
@@ -8404,51 +8404,51 @@
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>0105</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>N(SEATONE 2024)</t>
+          <t>NEVER ALWAYS</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>SEATONE</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>D 014</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -8486,76 +8486,76 @@
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108" s="0" t="inlineStr">
         <is>
           <t>0106</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>2024-01-21</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>N(SECRET SKY 2024)</t>
+          <t>OLYSKHA</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>SECRET SKY</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>T 002</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="N108" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O108" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
@@ -8598,51 +8598,51 @@
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>SECRET WALK</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N109" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O109" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P109" s="0" t="inlineStr">
         <is>
           <t>200000</t>
@@ -8717,51 +8717,51 @@
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>SHANDREDEE</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>B 143</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t>ZEBEDEE</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
           <t>Baratti / Etreham's Horses</t>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
           <t>42000</t>
@@ -8769,51 +8769,51 @@
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>0110</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>N(SHENANIGANS 2024)</t>
+          <t>DADDY STAR</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>SHENANIGANS</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -8851,86 +8851,86 @@
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>0111</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>N(SHIELDING 2024)</t>
+          <t>KNIGHTS ARMOUR</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>SHIELDING</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Lackendarra Stables</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
           <t>RPG Bloodstock</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
           <t>110000</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114" s="0" t="inlineStr">
@@ -9040,56 +9040,56 @@
           <t>N(SHIP OF DREAMS 2024)</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>SHIP OF DREAMS</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
           <t>Bba Ireland</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
           <t>850000</t>
@@ -9097,81 +9097,81 @@
       </c>
     </row>
     <row r="116" spans="1:17">
       <c r="A116" s="0" t="inlineStr">
         <is>
           <t>0114</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>N(SILENCE PLEASE 2024)</t>
+          <t>SOMMOOD</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>SILENCE PLEASE</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t>Stroud Coleman Bloodstock Limited</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
           <t>380000</t>
@@ -9204,51 +9204,51 @@
           <t>N(SILK FOREST 2024)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>SILK FOREST</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
           <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
@@ -9286,61 +9286,61 @@
           <t>N(SILKEN PETALS 2024)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>SILKEN PETALS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>C 206</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>PASTORAL PURSUITS</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
           <t>30000</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
@@ -9450,51 +9450,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>SIZZLING</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>P 307</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N120" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
           <t>Kelly Equine Services Ltd</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
           <t>280000</t>
@@ -9681,61 +9681,61 @@
           <t>N(SO IN LOVE 2024)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>STUDY OF MAN</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>SO IN LOVE</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Drummona House</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
@@ -9768,51 +9768,51 @@
           <t>SOUS LES ETOILES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald Ltd</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
           <t>600000</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="0" t="inlineStr">
@@ -9845,51 +9845,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>SOUZIE</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="0" t="inlineStr">
@@ -9917,51 +9917,51 @@
           <t>N(SOVEREIGN PARADE 2024)</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>SOVEREIGN PARADE</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>C 207</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
           <t>480000</t>
@@ -10004,51 +10004,51 @@
           <t>SPARKLE ON</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
@@ -10287,51 +10287,51 @@
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="0" t="inlineStr">
         <is>
           <t>0129</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>N(SPLIT DECISION 2024)</t>
+          <t>GAZLAN</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>SPLIT DECISION</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -10563,51 +10563,51 @@
           <t>STUGNA</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="0" t="inlineStr">
@@ -11102,56 +11102,56 @@
           <t>N(TASHOURA 2024)</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>TASHOURA</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
           <t>Karwan BARZANI</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
           <t>90000</t>
@@ -11184,61 +11184,61 @@
           <t>N(TASMAN SEA 2024)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>TASMAN SEA</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>CHAMPS ELYSEES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
           <t>Rabbah Bloodstock Limited</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
           <t>265000</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="0" t="inlineStr">
@@ -11266,51 +11266,51 @@
           <t>N(TERRE 2024)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>TERRE</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Oak Tree Farm</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>C 219</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -11425,56 +11425,56 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>TIDE</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>T 003</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
           <t>25000</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:17">
       <c r="A146" s="0" t="inlineStr">
@@ -11507,51 +11507,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>TOSIA</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>P 315</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>BIG SHUFFLE</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
           <t>Haras de Colleville</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
           <t>72000</t>
@@ -11584,56 +11584,56 @@
           <t>N(TRUE VERDICT 2024)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>TRUE VERDICT</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>DANEHILL DANCER</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
           <t>150000</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148" s="0" t="inlineStr">
@@ -11753,51 +11753,51 @@
           <t>VADARIYA</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Gary Bloodstock</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
           <t>150000</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:17">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
@@ -11907,128 +11907,128 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>VERRIYA</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152" s="0" t="inlineStr">
         <is>
           <t>0150</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>N(VIA LATTEA 2024)</t>
+          <t>ABROUQ</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>VIA LATTEA</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
           <t>JS Bloodstock / Al Rabban Racing / Pythia Sports</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
           <t>180000</t>
@@ -12118,51 +12118,51 @@
       </c>
     </row>
     <row r="154" spans="1:17">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>0152</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>N(WELSCHE 2024)</t>
+          <t>PERFECT STRIKE</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>PERFECT POWER</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>WELSCHE</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>P 325</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12394,51 +12394,51 @@
           <t>WRONG ANSWER</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Diamond Stables</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>VERGLAS</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
           <t>160000</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158" s="0" t="inlineStr">
@@ -12471,98 +12471,98 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>YULONG GOLD FAIRY</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>P 338</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:17">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>N(ZAGORA 2024)</t>
+          <t>RYMSKHAYA</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>ZAGORA</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>P 316</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -12600,51 +12600,51 @@
       </c>
     </row>
     <row r="160" spans="1:17">
       <c r="A160" s="0" t="inlineStr">
         <is>
           <t>0158</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>N(AARAAMM 2024)</t>
+          <t>MARKET LEADER</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>AARAAMM</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Kilminfoyle House Stud</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>C 285</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -12712,51 +12712,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>ABOVE LIMITS</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:17">
       <c r="A162" s="0" t="inlineStr">
@@ -12918,51 +12918,51 @@
       </c>
     </row>
     <row r="164" spans="1:17">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>N(ADORNMENT 2024)</t>
+          <t>LUCKY SENSE</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>STREET SENSE</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>ADORNMENT</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>M.C Thoroughbreds</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>C 245</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -13000,76 +13000,76 @@
       </c>
     </row>
     <row r="165" spans="1:17">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>0163</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>N(ALAATA 2024)</t>
+          <t>ROYAL HERITAGE</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>ALAATA</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
@@ -13194,51 +13194,51 @@
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>AMONA</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>AUSSIE RULES</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
           <t>New Approach Bloodstock</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
           <t>105000</t>
@@ -13246,81 +13246,81 @@
       </c>
     </row>
     <row r="168" spans="1:17">
       <c r="A168" s="0" t="inlineStr">
         <is>
           <t>0166</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>N(AN GHALANTA 2024)</t>
+          <t>LIGHT OF DAWN</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>AN GHALANTA</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
       <c r="N168" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P168" s="0" t="inlineStr">
         <is>
           <t>625000</t>
@@ -13328,51 +13328,51 @@
       </c>
     </row>
     <row r="169" spans="1:17">
       <c r="A169" s="0" t="inlineStr">
         <is>
           <t>0167</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>N(ANA'S BEST 2024)</t>
+          <t>KICKING BEAR</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>ANA'S BEST</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Grangecoor Farm</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13440,51 +13440,51 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>ANYTHING GOES</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>P 327</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
           <t>Ollie SANGSTER</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
           <t>85000</t>
@@ -13574,51 +13574,51 @@
       </c>
     </row>
     <row r="172" spans="1:17">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>0170</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>N(ARMY OF ONE 2024)</t>
+          <t>GOLDEN DADDY</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>ARMY OF ONE</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t>B 125</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -13686,51 +13686,51 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>AVENUE MONTAIGNE</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Station Yard </t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>C 166</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:17">
       <c r="A174" s="0" t="inlineStr">
@@ -13768,93 +13768,93 @@
           <t>BAILEYS BREATHLESS</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>ML Bloodstock</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:17">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>2024-04-03</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>N(BALLE BLANCHE 2024)</t>
+          <t>EL TRABUCO</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>ROMANISED</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>BALLE BLANCHE</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>EMW Equine</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -13999,56 +13999,56 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>BELLA CAELIA</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t>Paddy TWOMEY</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
           <t>320000</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:17">
       <c r="A178" s="0" t="inlineStr">
@@ -14076,51 +14076,51 @@
           <t>N(BELLE D'OR 2024)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>BELLE D'OR</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
           <t>Paddy TWOMEY pr: Bond Thoroughbred Ltd</t>
@@ -14240,123 +14240,123 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SPEND</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SEA</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181" s="0" t="inlineStr">
         <is>
           <t>0179</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>N(BRAIDED 2024)</t>
+          <t>METICULOUSLY</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>BRAIDED</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>B 151</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald</t>
@@ -14722,51 +14722,51 @@
           <t>CAPITAL STRUCTURE</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>C 292</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
           <t>100000</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:17">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
@@ -15328,51 +15328,51 @@
       </c>
     </row>
     <row r="194" spans="1:17">
       <c r="A194" s="0" t="inlineStr">
         <is>
           <t>0192</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>N(CRISTALE 2024)</t>
+          <t>SARAH'S CHOICE</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>CRISTALE</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>A 098</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -15435,51 +15435,51 @@
           <t>N(CRITERIA 2024)</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>CRITERIA</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t>B 165</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
@@ -15492,51 +15492,51 @@
       </c>
     </row>
     <row r="196" spans="1:17">
       <c r="A196" s="0" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>2024-01-24</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>N(CROWNING GLORY 2024)</t>
+          <t>LE BON TEMPS ROULE</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>CROWNING GLORY</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Beechlea Bloodstock Limited</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t>C 282</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -15604,51 +15604,51 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>CRUISE CONTROL</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:17">
       <c r="A198" s="0" t="inlineStr">
@@ -15728,86 +15728,86 @@
       </c>
     </row>
     <row r="199" spans="1:17">
       <c r="A199" s="0" t="inlineStr">
         <is>
           <t>0197</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>N(DANCIN INTHESTREET 2024)</t>
+          <t>INNER CITY BLUES</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>DANCIN INTHESTREET</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
           <t>Godolphin</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
           <t>900000</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:17">
       <c r="A200" s="0" t="inlineStr">
@@ -15892,76 +15892,76 @@
       </c>
     </row>
     <row r="201" spans="1:17">
       <c r="A201" s="0" t="inlineStr">
         <is>
           <t>0199</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>N(DEXTER BELLE 2024)</t>
+          <t>DREAMS IN RED</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>DEXTER BELLE</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>AJAYA</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
           <t>300000</t>
@@ -16046,51 +16046,51 @@
       </c>
     </row>
     <row r="203" spans="1:17">
       <c r="A203" s="0" t="inlineStr">
         <is>
           <t>0201</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>2024-01-16</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>N(EAST OF EDEN 2024)</t>
+          <t>SOLDIER OF THE SEA</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>EAST OF EDEN</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>B 166</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16158,51 +16158,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>EASTER LILY</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
           <t>Justin CASSE</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
           <t>130000</t>
@@ -16245,51 +16245,51 @@
           <t>ELPHIN</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t>B 160</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
           <t>Sas Meridian International</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
           <t>125000</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:17">
       <c r="A206" s="0" t="inlineStr">
@@ -16471,61 +16471,61 @@
           <t>N(EVITA PERON 2024)</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>EVITA PERON</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>B 173</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
           <t>Oti Racing / Ciaron Maher / De Burgh Equine / Narvick International</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
           <t>180000</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:17">
       <c r="A209" s="0" t="inlineStr">
@@ -16605,51 +16605,51 @@
       </c>
     </row>
     <row r="210" spans="1:17">
       <c r="A210" s="0" t="inlineStr">
         <is>
           <t>0208</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>N(ARCHER'S DREAM 2024)</t>
+          <t>RESPECT DE SOI</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>ARCHER'S DREAM</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>C 234</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16712,61 +16712,61 @@
           <t>N(DAPHINIA 2024)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>DAPHINIA</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>P 310</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
       <c r="N211" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P211" s="0" t="inlineStr">
         <is>
           <t>360000</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:17">
       <c r="A212" s="0" t="inlineStr">
@@ -16799,56 +16799,56 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>JAHAFIL</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t>C 274</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P212" s="0" t="inlineStr">
         <is>
           <t>370000</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:17">
       <c r="A213" s="0" t="inlineStr">