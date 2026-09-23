--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -268,51 +268,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>FIRE FLY</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>B 149</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>200000</t>
@@ -397,81 +397,81 @@
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-02-16</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>N(FLIPPA THE STRIPPA 2024)</t>
+          <t>CASTING COACH</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>FLIPPA THE STRIPPA</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>OUTSTRIP</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
@@ -586,98 +586,98 @@
           <t>FREEDOM MARCH</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>Nick BELL</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>N(FRENCH ROSE 2024)</t>
+          <t>BOLT OF BLUE</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>FRENCH ROSE</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -792,51 +792,51 @@
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-01-29</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>N(GAGNOA 2024)</t>
+          <t>DRIVE ON THERE</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>JUSTIFY</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>GAGNOA</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Beechlea Bloodstock Limited</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>C 280</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -904,51 +904,51 @@
           <t>GALLIC</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
@@ -971,56 +971,56 @@
           <t>N(GEOCENTRIC 2024)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>GEOCENTRIC</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 202</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>Highclere</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>160000</t>
@@ -1222,51 +1222,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>GLAMOROUS APPROACH</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>P 322</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
@@ -1530,51 +1530,51 @@
           <t>N(GREEN QUEEN 2024)</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>MEHMAS</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>GREEN QUEEN</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Ballybush Stables</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>Sean QUINN / Pythias Sports</t>
@@ -1587,86 +1587,86 @@
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>N(GREY ANATOMY 2024)</t>
+          <t>NOUVEAU GREY</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>GREY ANATOMY</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>SLICKLY</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t>160000</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
@@ -1694,51 +1694,51 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>HATSEPSUT QUEEN</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>Sc Ecurie JCM Racing pr: Jean-Claude ROUGET</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>62000</t>
@@ -1823,51 +1823,51 @@
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2024-04-13</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>N(HENCE 2024)</t>
+          <t>MAINSHOCK</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>EPICENTER</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>HENCE</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -2049,101 +2049,101 @@
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>KARAKONTIE</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>55000</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2024-02-27</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>N(INFANTA ISABELLA 2024)</t>
+          <t>MASTER CELERITAS</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>MINZAAL</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>INFANTA ISABELLA</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Cloughtaney Stables</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>Sean QUINN / Pythia Sports</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>110000</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
@@ -2444,51 +2444,51 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>KADIANIA</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Mayfield Stables </t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>B 135</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>INDIAN ROCKET</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
@@ -2608,51 +2608,51 @@
           <t>KHAIMAH</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>Bobby FLAY</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>165000</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>KODIAC EXPRESS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>100000</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
@@ -2757,103 +2757,103 @@
           <t>N(KURIOUS 2024)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>KURIOUS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2024-02-15</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>N(LA PALINA 2024)</t>
+          <t>SMOKEY SPIRIT</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>LA PALINA</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -2926,51 +2926,51 @@
           <t>LA TROYANA</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Bansha House Stables</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>FR Bloodstock</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>42000</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
@@ -3008,51 +3008,51 @@
           <t>LADY MACHA</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
@@ -3075,61 +3075,61 @@
           <t>N(LADY RASHA 2024)</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>LADY RASHA</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>145000</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
@@ -3162,98 +3162,98 @@
           <t>LASHARA</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Tradewinds Stud</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>Narvick / Archdale</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>540000</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2024-01-18</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>N(LAURELITA 2024)</t>
+          <t>TALAMON</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>LAURELITA</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>C 268</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -3286,51 +3286,51 @@
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2024-02-13</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>N(LEGITIMATELY 2024)</t>
+          <t>IGETAKICKOUTOFU</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>JUSTIFY</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>LEGITIMATELY</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>C 240</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -3557,98 +3557,98 @@
           <t>LOCAL TIME</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>Bhupat Seemar / Suited &amp; Booted</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>190000</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>N(LOVELY BREEZE 2024)</t>
+          <t>SOMERS ISLES</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>CHURCHILL</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>LOVELY BREEZE</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -3686,51 +3686,51 @@
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>N(MACALLAN GAL 2024)</t>
+          <t>POUDING CHOMEUR</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>JACK CHRISTOPHER</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MACALLAN GAL</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -3952,51 +3952,51 @@
           <t>CAPBEARD FAL</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>BLACKBEARD</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MAID'S CAP</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Lauze</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>T 009</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>FR Bloodstock</t>
@@ -4121,51 +4121,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MARIANASAND</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>FOOTSTEPSINTHESAND</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
           <t>375000</t>
@@ -4476,56 +4476,56 @@
           <t>N(MIA MARIA 2024)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MIA MARIA</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Ard Erin Stud</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="0" t="inlineStr">
@@ -4553,51 +4553,51 @@
           <t>MISTER ENGLAND</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MISS GERMANY</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>GET (Agent)</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>LORD OF ENGLAND</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
           <t>Hamish MACAULEY / NGAZ</t>
@@ -4635,56 +4635,56 @@
           <t>N(MISS KENTON 2024)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MISS KENTON</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 212</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald / XF PEGUM</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t>100000</t>
@@ -4851,51 +4851,51 @@
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>N(MISS MULLIGAN 2024)</t>
+          <t>THEFT</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MISS MULLIGAN</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 264</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -4933,81 +4933,81 @@
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>N(MISSROCK 2024)</t>
+          <t>MASAI LAND</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MISSROCK</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 204</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t>95000</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="0" t="inlineStr">
@@ -5092,128 +5092,128 @@
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2024-03-29</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>N(MRS BOUQUET 2024)</t>
+          <t>SAPPHIRE PETAL</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MRS BOUQUET</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Grangecoor Farm</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>TORONADO</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>N(MUNHALL MISS 2024)</t>
+          <t>LOUGEH</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>BEAU LIAM</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MUNHALL MISS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>P 323</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -5410,51 +5410,51 @@
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>N(NATURAL RUSH 2024)</t>
+          <t>FRANC MAYNE</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>JACKIE'S WARRIOR</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>NATURAL RUSH</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -5569,86 +5569,86 @@
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>N(NEW TERMS 2024)</t>
+          <t>I WILL BE KING</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>TEN SOVEREIGNS</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>NEW TERMS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Knockgraffon Stables</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>A 100</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>Elliott Bloodstock Services Limited</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t>250000</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="0" t="inlineStr">
@@ -5676,108 +5676,108 @@
           <t>N(NOHAND 2024)</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>NOHAND</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Greenhills Farm</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t>De Burgh Equine Ltd / Glen Hill</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>600000</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="0" t="inlineStr">
         <is>
           <t>0072</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2024-01-05</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>N(OBAMA ALEXANDER 2024)</t>
+          <t>REINA SIOUX</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>OBAMA ALEXANDER</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Station Yard </t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>C 165</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -5840,61 +5840,61 @@
           <t>STAR D'ANGEVILLE</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>ORCHID STAR</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t>SAS Larrieu Gerard</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>120000</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="0" t="inlineStr">
@@ -5927,51 +5927,51 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL SONG</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>C 266</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t>Rabbah Bloodstock Limited</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t>155000</t>
@@ -5979,51 +5979,51 @@
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0075</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>N(OWASEYF 2024)</t>
+          <t>ROGUE INFERNO</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>OWASEYF</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Knockgraffon Stables</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>A 101</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6332,61 +6332,61 @@
           <t>N(PHANTASMIC 2024)</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>PHANTASMIC</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>P 306</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t>Highclere Agency</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t>280000</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="0" t="inlineStr">
@@ -6414,56 +6414,56 @@
           <t>SLEMEN</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>PLUCKY LASS</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t>RPG Bloodstock</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t>150000</t>
@@ -6553,51 +6553,51 @@
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0082</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2024-04-24</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>N(PORTHILLY 2024)</t>
+          <t>LEX VICTORIA</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>PORTHILLY</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>B 179</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6635,51 +6635,51 @@
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>N(POWER OF THE MOON 2024)</t>
+          <t>KING TIDE</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>POWER OF THE MOON</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>D 007</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6712,51 +6712,51 @@
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>N(PRETTY PAPER 2024)</t>
+          <t>INSCRIPTION</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>PRETTY PAPER</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>B 164</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -6876,86 +6876,86 @@
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2024-03-28</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>N(PURPLE MAGIC 2024)</t>
+          <t>MAGIC HARRY</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>HARRY ANGEL</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>PURPLE MAGIC</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>RIP VAN WINKLE</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
           <t>Star Bloodstock Limited / Pythia Sports</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
           <t>85000</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="0" t="inlineStr">
@@ -7060,51 +7060,51 @@
           <t>N(QUEEN PHILIPPA 2024)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>QUEEN PHILIPPA</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Lacka House Stables</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>B 132</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
@@ -7147,51 +7147,51 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>RAINBOW RISING</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>B 161</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
           <t>70000</t>
@@ -7229,56 +7229,56 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>RASHMI</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
           <t>Karwan BARZANI</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
           <t>80000</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="0" t="inlineStr">
@@ -7363,51 +7363,51 @@
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2024-04-26</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>N(RISTRETTO 2024)</t>
+          <t>ZAMANTA</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>RISTRETTO</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>B 144</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -7711,56 +7711,56 @@
           <t>N(ROYAL DECREE 2024)</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>ROYAL DECREE</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>C 205</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="0" t="inlineStr">
@@ -7870,61 +7870,61 @@
           <t>MEDVEDEV</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>SAFINA</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <t>Highclere Agency</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <t>340000</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="0" t="inlineStr">
@@ -8004,51 +8004,51 @@
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>N(SALVE LIBERTE 2024)</t>
+          <t>ADIVARIUS</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>STRADIVARIUS</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>SALVE LIBERTE</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>D 010</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -8307,96 +8307,96 @@
       </c>
       <c r="N105" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O105" s="0" t="inlineStr">
         <is>
           <t>Star bloodstock / Devis Grilli</t>
         </is>
       </c>
       <c r="P105" s="0" t="inlineStr">
         <is>
           <t>45000</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="0" t="inlineStr">
         <is>
           <t>0104</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>M.</t>
+          <t>H.</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>N(SEA THE SNOW 2024)</t>
+          <t>CAPTAIN AMERICWAN</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>SEA THE SNOW</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>T 005</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="N106" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O106" s="0" t="inlineStr">
         <is>
           <t>Nicolas CAULLERY</t>
         </is>
       </c>
       <c r="P106" s="0" t="inlineStr">
         <is>
           <t>100000</t>
@@ -8511,51 +8511,51 @@
           <t>OLYSKHA</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>SECRET SKY</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>T 002</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="N108" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O108" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
@@ -8568,81 +8568,81 @@
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>0107</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>N(SECRET WALK 2024)</t>
+          <t>AUDREY</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>SECRET WALK</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Shanaville Stables</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N109" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O109" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P109" s="0" t="inlineStr">
         <is>
           <t>200000</t>
@@ -8687,81 +8687,81 @@
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>0109</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>N(SHANDREDEE 2024)</t>
+          <t>LADY SHANDRA</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>SHANDREDEE</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>B 143</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t>ZEBEDEE</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
           <t>Baratti / Etreham's Horses</t>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
           <t>42000</t>
@@ -8886,98 +8886,98 @@
           <t>SHIELDING</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Lackendarra Stables</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
           <t>RPG Bloodstock</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
           <t>110000</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>0112</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>N(SHIMURA 2024)</t>
+          <t>REBETIKO</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>SHIMURA</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -9015,81 +9015,81 @@
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>0113</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>N(SHIP OF DREAMS 2024)</t>
+          <t>SIXTH KING</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>SHIP OF DREAMS</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
           <t>Bba Ireland</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
           <t>850000</t>
@@ -9122,56 +9122,56 @@
           <t>SOMMOOD</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>SILENCE PLEASE</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t>Stroud Coleman Bloodstock Limited</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
           <t>380000</t>
@@ -9179,76 +9179,76 @@
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117" s="0" t="inlineStr">
         <is>
           <t>0115</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>N(SILK FOREST 2024)</t>
+          <t>SILENT SEA</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>SILK FOREST</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
           <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
@@ -9261,128 +9261,128 @@
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>0116</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>N(SILKEN PETALS 2024)</t>
+          <t>GRAND HAVANA</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>SILKEN PETALS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>C 206</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>PASTORAL PURSUITS</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
           <t>30000</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>2024-02-20</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>N(SILVER SPEAR 2024)</t>
+          <t>COSTA DEL SOL</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>SILVER SPEAR</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -9450,51 +9450,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>SIZZLING</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>P 307</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N120" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
           <t>Kelly Equine Services Ltd</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
           <t>280000</t>
@@ -9502,51 +9502,51 @@
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121" s="0" t="inlineStr">
         <is>
           <t>0119</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>N(SKY GESTURE 2024)</t>
+          <t>SILVER SWOOP</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>PRACTICAL JOKE</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>SKY GESTURE</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Meadowview Stables</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>C 231</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -9656,163 +9656,163 @@
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123" s="0" t="inlineStr">
         <is>
           <t>0121</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>2024-02-26</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>N(SO IN LOVE 2024)</t>
+          <t>FRANZ BOAS</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>STUDY OF MAN</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>SO IN LOVE</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Drummona House</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>2024-03-31</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>N(SOUS LES ETOILES 2024)</t>
+          <t>SIENA STORM</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>SOUS LES ETOILES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald Ltd</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
           <t>600000</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="0" t="inlineStr">
@@ -9845,51 +9845,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>SOUZIE</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="0" t="inlineStr">
@@ -9917,51 +9917,51 @@
           <t>N(SOVEREIGN PARADE 2024)</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>SOVEREIGN PARADE</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>C 207</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
           <t>480000</t>
@@ -10004,51 +10004,51 @@
           <t>SPARKLE ON</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
@@ -10563,51 +10563,51 @@
           <t>STUGNA</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="0" t="inlineStr">
@@ -11102,56 +11102,56 @@
           <t>N(TASHOURA 2024)</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>TASHOURA</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Grant Racing</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
           <t>Karwan BARZANI</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
           <t>90000</t>
@@ -11184,61 +11184,61 @@
           <t>N(TASMAN SEA 2024)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>TASMAN SEA</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>CHAMPS ELYSEES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
           <t>Rabbah Bloodstock Limited</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
           <t>265000</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="0" t="inlineStr">
@@ -11266,51 +11266,51 @@
           <t>N(TERRE 2024)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>TERRE</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Oak Tree Farm</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>C 219</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -11425,133 +11425,133 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>TIDE</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>T 003</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
           <t>25000</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:17">
       <c r="A146" s="0" t="inlineStr">
         <is>
           <t>0144</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>N(TOSIA 2024)</t>
+          <t>ASTRAWAY</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>TOSIA</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>P 315</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>BIG SHUFFLE</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
           <t>Haras de Colleville</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
           <t>72000</t>
@@ -11584,103 +11584,103 @@
           <t>N(TRUE VERDICT 2024)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>TRUE VERDICT</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Grove Stud</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>DANEHILL DANCER</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
           <t>150000</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148" s="0" t="inlineStr">
         <is>
           <t>0146</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>N(TULSA 2024)</t>
+          <t>MUSCOGEE NATION</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>GOLDEN PAL</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>TULSA</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Oak Tree Farm</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>C 220</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
@@ -11753,51 +11753,51 @@
           <t>VADARIYA</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Gary Bloodstock</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
           <t>150000</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:17">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
@@ -11907,51 +11907,51 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>VERRIYA</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152" s="0" t="inlineStr">
@@ -11979,56 +11979,56 @@
           <t>ABROUQ</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>BAAEED</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>VIA LATTEA</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
           <t>JS Bloodstock / Al Rabban Racing / Pythia Sports</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
           <t>180000</t>
@@ -12359,86 +12359,86 @@
       </c>
     </row>
     <row r="157" spans="1:17">
       <c r="A157" s="0" t="inlineStr">
         <is>
           <t>0155</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>2024-04-16</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>N(WRONG ANSWER 2024)</t>
+          <t>BLUE JEANS</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>WRONG ANSWER</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Diamond Stables</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>VERGLAS</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
           <t>160000</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158" s="0" t="inlineStr">
@@ -12471,56 +12471,56 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>YULONG GOLD FAIRY</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>P 338</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>MOUNT NELSON</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:17">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
@@ -12712,98 +12712,98 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>ABOVE LIMITS</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:17">
       <c r="A162" s="0" t="inlineStr">
         <is>
           <t>0160</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>N(ABSOLUTELY DIVINE 2024)</t>
+          <t>BLUE DIVINE</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>ABSOLUTELY DIVINE</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>M.C Thoroughbreds</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>C 244</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -13025,51 +13025,51 @@
           <t>ROYAL HERITAGE</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>ALAATA</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
@@ -13082,51 +13082,51 @@
       </c>
     </row>
     <row r="166" spans="1:17">
       <c r="A166" s="0" t="inlineStr">
         <is>
           <t>0164</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>N(ALLEGATION 2024)</t>
+          <t>MISTRAL MADNESS</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>MINZAAL</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>ALLEGATION</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Grangeclare</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>C 254</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -13164,81 +13164,81 @@
       </c>
     </row>
     <row r="167" spans="1:17">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>0165</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>N(AMONA 2024)</t>
+          <t>ASSEEL MONARCH</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>AMONA</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>AUSSIE RULES</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
           <t>New Approach Bloodstock</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
           <t>105000</t>
@@ -13271,56 +13271,56 @@
           <t>LIGHT OF DAWN</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>AN GHALANTA</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
       <c r="N168" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P168" s="0" t="inlineStr">
         <is>
           <t>625000</t>
@@ -13410,81 +13410,81 @@
       </c>
     </row>
     <row r="170" spans="1:17">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>0168</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>2024-01-23</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>N(ANYTHING GOES 2024)</t>
+          <t>LIBERAL LADY</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>ANYTHING GOES</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Tally-Ho Stud</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>P 327</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
           <t>Ollie SANGSTER</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
           <t>85000</t>
@@ -13686,133 +13686,133 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>AVENUE MONTAIGNE</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Station Yard </t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>C 166</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:17">
       <c r="A174" s="0" t="inlineStr">
         <is>
           <t>0172</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>N(BAILEYS BREATHLESS 2024)</t>
+          <t>ARGENTINO MIA</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>BAILEYS BREATHLESS</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>ML Bloodstock</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:17">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
@@ -13892,51 +13892,51 @@
       </c>
     </row>
     <row r="176" spans="1:17">
       <c r="A176" s="0" t="inlineStr">
         <is>
           <t>0174</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>N(BELIEVE'N'SUCCEED 2024)</t>
+          <t>KVARA</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>BELIEVE'N'SUCCEED</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>C 272</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -13999,128 +13999,128 @@
           <t>STARMAN</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>BELLA CAELIA</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t>Paddy TWOMEY</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
           <t>320000</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:17">
       <c r="A178" s="0" t="inlineStr">
         <is>
           <t>0176</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>N(BELLE D'OR 2024)</t>
+          <t>CHURCHILL BOND</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>BELLE D'OR</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
           <t>Paddy TWOMEY pr: Bond Thoroughbred Ltd</t>
@@ -14240,51 +14240,51 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SPEND</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>BORN TO SEA</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181" s="0" t="inlineStr">
@@ -14312,51 +14312,51 @@
           <t>METICULOUSLY</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>BRAIDED</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Brown Island Stables</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>B 151</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
           <t>Sackville Donald</t>
@@ -14528,51 +14528,51 @@
       </c>
     </row>
     <row r="184" spans="1:17">
       <c r="A184" s="0" t="inlineStr">
         <is>
           <t>0182</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>N(BUHOOR 2024)</t>
+          <t>MOUJ ALBUHOOR</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>BUHOOR</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Meadowview Stables</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>C 230</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14610,51 +14610,51 @@
       </c>
     </row>
     <row r="185" spans="1:17">
       <c r="A185" s="0" t="inlineStr">
         <is>
           <t>0183</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>N(CANNY 2024)</t>
+          <t>THE CAN CAN MAN</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>JUSTIFY</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>CANNY</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Bastard</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -14722,93 +14722,93 @@
           <t>CAPITAL STRUCTURE</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Lynn Lodge Stud</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>C 292</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
           <t>100000</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:17">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>N(CHICAS AMIGAS 2024)</t>
+          <t>STEEL NATION</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>CHICAS AMIGAS</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>P 318</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -14846,51 +14846,51 @@
       </c>
     </row>
     <row r="188" spans="1:17">
       <c r="A188" s="0" t="inlineStr">
         <is>
           <t>0186</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>2024-01-09</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>N(CHRISSYCROSS 2024)</t>
+          <t>BOUGIE GALS</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>CHRISSYCROSS</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Rockfield Farm</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -15010,51 +15010,51 @@
       </c>
     </row>
     <row r="190" spans="1:17">
       <c r="A190" s="0" t="inlineStr">
         <is>
           <t>0188</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>2024-03-09</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>N(CONCERT HALL 2024)</t>
+          <t>YAJEEDD</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>GIRVIN</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>CONCERT HALL</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Leamore Horses</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>P 319</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>USA</t>
@@ -15435,51 +15435,51 @@
           <t>N(CRITERIA 2024)</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>CRITERIA</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Gaybrook Lodge</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t>B 165</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>Mohammed Bin Hamad Bin Khalifa AL ATTIYAH</t>
@@ -15604,98 +15604,98 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>CRUISE CONTROL</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:17">
       <c r="A198" s="0" t="inlineStr">
         <is>
           <t>0196</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>N(DAIDOO 2024)</t>
+          <t>FENIAN</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>HELLO YOUMZAIN</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>DAIDOO</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>CAJ Stables</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>B 136</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15763,98 +15763,98 @@
           <t>DANCIN INTHESTREET</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
           <t>Godolphin</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
           <t>900000</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:17">
       <c r="A200" s="0" t="inlineStr">
         <is>
           <t>0198</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>DARBLUE FAL</t>
+          <t>DIVINO AMORE</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>BLUE POINT</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>DARIA</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Dentelle</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>C 276</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>FR</t>
@@ -15917,51 +15917,51 @@
           <t>DREAMS IN RED</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>DEXTER BELLE</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Longways Stables</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>AJAYA</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
           <t>300000</t>
@@ -16158,51 +16158,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>EASTER LILY</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
           <t>Justin CASSE</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
           <t>130000</t>
@@ -16210,133 +16210,133 @@
       </c>
     </row>
     <row r="205" spans="1:17">
       <c r="A205" s="0" t="inlineStr">
         <is>
           <t>0203</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>N(ELPHIN 2024)</t>
+          <t>ZANELLA VELASCA</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>ELPHIN</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t>B 160</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
           <t>Sas Meridian International</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
           <t>125000</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:17">
       <c r="A206" s="0" t="inlineStr">
         <is>
           <t>0204</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>N(ESHTIYA 2024)</t>
+          <t>VEGAWAN</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>ESHTIYA</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t>D 024</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16446,133 +16446,133 @@
       </c>
     </row>
     <row r="208" spans="1:17">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>0206</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>2024-04-30</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>N(EVITA PERON 2024)</t>
+          <t>KING JUAN</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>EVITA PERON</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Glending Stables</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>B 173</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
           <t>Oti Racing / Ciaron Maher / De Burgh Equine / Narvick International</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
           <t>180000</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:17">
       <c r="A209" s="0" t="inlineStr">
         <is>
           <t>0207</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>N(EYE SMILING 2024)</t>
+          <t>SMILING NATION</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>SIOUX NATION</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>EYE SMILING</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Powerstown Stud</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -16687,86 +16687,86 @@
       </c>
     </row>
     <row r="211" spans="1:17">
       <c r="A211" s="0" t="inlineStr">
         <is>
           <t>0209</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>N(DAPHINIA 2024)</t>
+          <t>TERMINOLOGY</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>DAPHINIA</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Church Farm Stables</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>P 310</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>KUROSHIO</t>
         </is>
       </c>
       <c r="N211" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
           <t>Blandford Bloodstock</t>
         </is>
       </c>
       <c r="P211" s="0" t="inlineStr">
         <is>
           <t>360000</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:17">
       <c r="A212" s="0" t="inlineStr">
@@ -16799,103 +16799,103 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>JAHAFIL</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>C. F. Bloodstock</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t>C 274</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
           <t>Amo Racing Ltd</t>
         </is>
       </c>
       <c r="P212" s="0" t="inlineStr">
         <is>
           <t>370000</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:17">
       <c r="A213" s="0" t="inlineStr">
         <is>
           <t>0211</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>N(MANAFAA 2024)</t>
+          <t>LAST BUT NOT LEAST</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>VEKOMA</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
           <t>MANAFAA</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Yeomanstown Stud</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t>B 154</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>USA</t>