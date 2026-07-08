--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P407"/>
+  <dimension ref="A1:S481"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Vente d'Eté 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:19">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -127,52 +127,67 @@
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Pleine de</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Date de dernier service</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-02-07</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>N(FIREBIRD SONG 2024)</t>
         </is>
       </c>
@@ -194,52 +209,62 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-05-09</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>N(FRESH MINT 2024)</t>
         </is>
       </c>
@@ -261,52 +286,62 @@
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>SADLER'S WELLS</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>N(HIGH LAKE 2024)</t>
         </is>
       </c>
@@ -328,52 +363,67 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>A 041</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>FRACAS</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>N(KERAVA 2024)</t>
         </is>
       </c>
@@ -395,52 +445,62 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 070</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-03-14</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>N(MUNAASABA 2024)</t>
         </is>
       </c>
@@ -462,52 +522,67 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>A 091</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>ELNADIM</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-05-05</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>N(NAO VICTORIA 2024)</t>
         </is>
       </c>
@@ -521,60 +596,70 @@
           <t>NAO VICTORIA</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>T 024</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>THE GURKHA</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-02-15</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>N(ORNELIA RUEE 2024)</t>
         </is>
       </c>
@@ -583,65 +668,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>ORNELIA RUEE</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>A&amp;N Bloodstock</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>RED WAY</t>
         </is>
       </c>
@@ -663,52 +758,67 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>A 060</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
+          <t>Sas Ecurie Nicolato</t>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>N(ROSE VITA 2024)</t>
         </is>
       </c>
@@ -730,52 +840,67 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>SAGEBURG</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q11" s="0" t="inlineStr">
+        <is>
+          <t>Chantilly Bloodstock Agency</t>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2024-04-25</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>N(SARANDIA 2024)</t>
         </is>
       </c>
@@ -797,52 +922,62 @@
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>B 156</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R12" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-03-06</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>N(SHALYA 2024)</t>
         </is>
       </c>
@@ -864,52 +999,67 @@
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 190</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q13" s="0" t="inlineStr">
+        <is>
+          <t>Stamina Turf, S.L.</t>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-04-28</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>N(SHAUYRA 2024)</t>
         </is>
       </c>
@@ -918,65 +1068,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>SHAUYRA</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>La Frênée</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>A 086</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>SIELLE</t>
         </is>
       </c>
@@ -998,79 +1158,99 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>AMERICAN POST</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R15" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 14</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R16" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>SPRING SPIRIT</t>
         </is>
       </c>
@@ -1092,52 +1272,62 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R17" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>N(SUPERIOR CHARM 2024)</t>
         </is>
       </c>
@@ -1146,65 +1336,75 @@
           <t>SPACE TRAVELLER</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>SUPERIOR CHARM</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>CAJ Stables</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>WW</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R18" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2024-03-16</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>TICIANO</t>
         </is>
       </c>
@@ -1226,52 +1426,67 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q19" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates pr: Ahmed TARIK</t>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>N(WHAT ENDURES 2024)</t>
         </is>
       </c>
@@ -1293,52 +1508,62 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>WAR COMMAND</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R20" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>N(ZARAK STAR 2024)</t>
         </is>
       </c>
@@ -1360,52 +1585,62 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R21" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>N(ABBRONZATISSIMA 2024)</t>
         </is>
       </c>
@@ -1427,186 +1662,226 @@
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>A 066</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R22" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2024-03-24</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>N(AGATHONIA 2024)</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>MASAR</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>AGATHONIA</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>A&amp;N Bloodstock</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t>Hamish Macauley / Sté N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R23" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2024-05-11</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>N(ARMORICAINE 2024)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>SHAMAN</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>ARMORICAINE</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Grangeclare</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / de Burgh / OTI</t>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>N(AWARENESS 2024)</t>
         </is>
       </c>
@@ -1615,65 +1890,75 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>AWARENESS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>D 022</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>DISTORTED HUMOR</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R25" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2024-01-22</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>N(BAILEYS BREATHLESS 2024)</t>
         </is>
       </c>
@@ -1687,60 +1972,70 @@
           <t>BAILEYS BREATHLESS</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>ML Bloodstock</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R26" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2024-05-07</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>N(BIG BUGG?S GIRL 2024)</t>
         </is>
       </c>
@@ -1762,52 +2057,62 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 067</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>STREET SENSE</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R27" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2024-04-22</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>N(BONDING 2024)</t>
         </is>
       </c>
@@ -1816,65 +2121,75 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>BONDING</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>VIOLENCE</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R28" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2024-02-10</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>N(CLASSIC IMAGE 2024)</t>
         </is>
       </c>
@@ -1883,65 +2198,80 @@
           <t>NANDO PARRADO</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>CLASSIC IMAGE</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q29" s="0" t="inlineStr">
+        <is>
+          <t>Stamina Turf, S.L.</t>
+        </is>
+      </c>
+      <c r="R29" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2024-02-28</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>N(CLOUD SURFING 2024)</t>
         </is>
       </c>
@@ -1955,60 +2285,75 @@
           <t>CLOUD SURFING</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>T 025</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q30" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R30" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2024-03-05</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>N(CUTIE PIE 2024)</t>
         </is>
       </c>
@@ -2030,52 +2375,62 @@
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>D 024</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R31" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2024-05-14</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>N(DAIDOO 2024)</t>
         </is>
       </c>
@@ -2097,52 +2452,62 @@
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R32" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>N(DECENCY 2024)</t>
         </is>
       </c>
@@ -2164,24948 +2529,35646 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>A 068</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>CELTIC SWING</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q33" s="0" t="inlineStr">
+        <is>
+          <t>Yoann BONNEFOY</t>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" s="0" t="inlineStr">
         <is>
+          <t>0031a</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-01</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>STEVE MISWAKI</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>PONTENUOVO</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Prévost-Baratte</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t>T 026</t>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>GREEN TUNE</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / de Burgh / OTI</t>
+        </is>
+      </c>
+      <c r="R34" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>0031b</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>PRINCESS OF ITALY</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>SPECTACLE</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Prévost-Baratte</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>T 027</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>DALAKHANI</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q35" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro MARCONI</t>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>0031c</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-18</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>N(VINO D'ORO 2024)</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>ESSENTIAL QUALITY</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>VINO D'ORO</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>A&amp;N Bloodstock</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>A 042</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>MEDAGLIA D'ORO</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>0031d</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>N(SPINACIA 2024)</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>ACCLAMATION</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>SPINACIA</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Lacka House Stables</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>D 019</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t>CHARM SPIRIT</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q37" s="0" t="inlineStr">
+        <is>
+          <t>Paul Harley Bloodstock / Annika Delinder</t>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>0031e</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>N(CITRONELLA 2024)</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>CATURRA</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>CITRONELLA</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>EMW Equine</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>A 017</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>NEW APPROACH</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t>Robert FEZER</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>0031f</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-29</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>N(SILVERY BLUE 2024)</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>SERGEI PROKOFIEV</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>SILVERY BLUE</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>EMW Equine</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>A 018</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>CAN</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>PACO BOY</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>0031g</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-25</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>N(PIETRA DELLA LUNA 2024)</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>TOO DARN HOT</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>PIETRA DELLA LUNA</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>EMW Equine</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>A 019</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>0031h</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-15</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>N(EVER PINK 2024)</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>EVER PINK</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t> Davis Bloodstock</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>T 010</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>ANODIN</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q41" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>0031i</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-03</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>N(GOD ONLY KNOWS 2024)</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>SIOUX NATION</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>GOD ONLY KNOWS</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Gary Bloodstock</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>P 336</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>PACO BOY</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <t>0031j</t>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-15</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>N(TANTSHI 2024)</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>MINZAAL</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>TANTSHI</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Gary Bloodstock</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>P 337</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>0031k</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-24</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>N(ISOTTA 2024)</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>STARSPANGLEDBANNER</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>ISOTTA</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Gary Bloodstock</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>P 338</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>CAMELOT</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>0031l</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-05</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>N(XENON 2024)</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>LOPE Y FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>XENON</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Hyde Park Stud</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>B 176</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>KYLLACHY</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>0031m</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>N(LA VALE 2024)</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>SPACE TRAVELLER</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>LA VALE</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Hyde Park Stud</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>B 177</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>FREEDOM CHILD</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q46" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro MARCONI</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>0031n</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>N(BRYNICA 2024)</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>SPACE TRAVELLER</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>BRYNICA</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Hyde Park Stud</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>B 178</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>DESERT STYLE</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>0031o</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>N(MIDFIELD 2024)</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>LOPE Y FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>MIDFIELD</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Woodlands Lodge</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>A 100</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro MARCONI</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t>0031p</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-25</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>N(ISTORIA 2024)</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>STARSPANGLEDBANNER</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>ISTORIA</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>CAJ Stables</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>A 090</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>CAMELOT</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro MARCONI</t>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t>0031q</t>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>N(TIRITOMBA 2024)</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>SIOUX NATION</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>TIRITOMBA</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Knockanglass Stables</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>B 153</t>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED AND EXCEL</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q50" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="0" t="inlineStr">
+        <is>
+          <t>0031r</t>
+        </is>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-16</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>N(JAAIZAH 2024)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT OF THUNDER</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>JAAIZAH</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Knockanglass Stables</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>B 154</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>DANSILI</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="0" t="inlineStr">
+        <is>
+          <t>0031s</t>
+        </is>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-21</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>2 ans</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>N(ABOVE LIMITS 2024)</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>ABOVE LIMITS</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Sherbourne Lodge Stables</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>A 069</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED AND EXCEL</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>Gavin CROMWELL</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" s="0" t="inlineStr">
+        <is>
+          <t>0031t</t>
+        </is>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>2011-02-26</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>Etalon</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>CHARM SPIRIT</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>L'ENJOLEUSE</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Grand Courgeon</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t>E 002</t>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>MONTJEU</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t>Eoin  SULLIVAN, Agent</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" s="0" t="inlineStr">
+        <is>
+          <t>0031u</t>
+        </is>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>2016-03-05</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>Etalon</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>KING EDWARD</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>KOTKARI</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Busherstown</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t>E 001</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>BALLINGARRY</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t>DPO'DWYER BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
+        <is>
+          <t>195000</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="0" t="inlineStr">
+        <is>
           <t>0032</t>
         </is>
       </c>
-      <c r="B34" s="0" t="inlineStr">
+      <c r="B55" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C34" s="0" t="inlineStr">
+      <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2019-02-28</t>
         </is>
       </c>
-      <c r="D34" s="0" t="inlineStr">
+      <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E34" s="0" t="inlineStr">
+      <c r="E55" s="0" t="inlineStr">
         <is>
           <t>FIRECRACKER</t>
         </is>
       </c>
-      <c r="F34" s="0" t="inlineStr">
+      <c r="F55" s="0" t="inlineStr">
         <is>
           <t>WAR COMMAND</t>
         </is>
       </c>
-      <c r="G34" s="0" t="inlineStr">
+      <c r="G55" s="0" t="inlineStr">
         <is>
           <t>FAMOUS PEARL</t>
         </is>
       </c>
-      <c r="H34" s="0" t="inlineStr">
+      <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Petit Tellier</t>
         </is>
       </c>
-      <c r="I34" s="0" t="inlineStr">
+      <c r="I55" s="0" t="inlineStr">
         <is>
           <t>A 054</t>
         </is>
       </c>
-      <c r="J34" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K34" s="0" t="inlineStr">
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="L34" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M34" s="0" t="inlineStr">
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
         <is>
           <t>WAY OF LIGHT</t>
         </is>
       </c>
-      <c r="N34" s="0" t="inlineStr">
+      <c r="N55" s="0" t="inlineStr">
         <is>
           <t>RIVER TIBER</t>
         </is>
       </c>
-      <c r="O34" s="0" t="inlineStr">
+      <c r="O55" s="0" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="0" t="inlineStr">
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>Omar Mustafa AL HJRSSE</t>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
-      <c r="B35" s="0" t="inlineStr">
+      <c r="B56" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C35" s="0" t="inlineStr">
+      <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2014-04-16</t>
         </is>
       </c>
-      <c r="D35" s="0" t="inlineStr">
+      <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E35" s="0" t="inlineStr">
+      <c r="E56" s="0" t="inlineStr">
         <is>
           <t>SILEEL</t>
         </is>
       </c>
-      <c r="F35" s="0" t="inlineStr">
+      <c r="F56" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-      <c r="G35" s="0" t="inlineStr">
+      <c r="G56" s="0" t="inlineStr">
         <is>
           <t>GILT</t>
         </is>
       </c>
-      <c r="H35" s="0" t="inlineStr">
+      <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Pyrénées</t>
         </is>
       </c>
-      <c r="I35" s="0" t="inlineStr">
+      <c r="I56" s="0" t="inlineStr">
         <is>
           <t>P 338</t>
         </is>
       </c>
-      <c r="J35" s="0" t="inlineStr">
+      <c r="J56" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K35" s="0" t="inlineStr">
+      <c r="K56" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="L35" s="0" t="inlineStr">
+      <c r="L56" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="M35" s="0" t="inlineStr">
+      <c r="M56" s="0" t="inlineStr">
         <is>
           <t>BERNARDINI</t>
         </is>
       </c>
-      <c r="N35" s="0" t="inlineStr">
+      <c r="N56" s="0" t="inlineStr">
         <is>
           <t>WOODED</t>
         </is>
       </c>
-      <c r="O35" s="0" t="inlineStr">
+      <c r="O56" s="0" t="inlineStr">
         <is>
           <t>2026-04-10</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="0" t="inlineStr">
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
-      <c r="B36" s="0" t="inlineStr">
+      <c r="B57" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C36" s="0" t="inlineStr">
+      <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2014-02-27</t>
         </is>
       </c>
-      <c r="D36" s="0" t="inlineStr">
+      <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E36" s="0" t="inlineStr">
+      <c r="E57" s="0" t="inlineStr">
         <is>
           <t>TARTE TROPEZIENNE</t>
         </is>
       </c>
-      <c r="F36" s="0" t="inlineStr">
+      <c r="F57" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-      <c r="G36" s="0" t="inlineStr">
+      <c r="G57" s="0" t="inlineStr">
         <is>
           <t>HIGH HEEL SNEAKERS</t>
         </is>
       </c>
-      <c r="H36" s="0" t="inlineStr">
+      <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
-      <c r="I36" s="0" t="inlineStr">
+      <c r="I57" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
-      <c r="J36" s="0" t="inlineStr">
+      <c r="J57" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="K36" s="0" t="inlineStr">
+      <c r="K57" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="L36" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M36" s="0" t="inlineStr">
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-      <c r="N36" s="0" t="inlineStr">
+      <c r="N57" s="0" t="inlineStr">
         <is>
           <t>METROPOLITAN</t>
         </is>
       </c>
-      <c r="O36" s="0" t="inlineStr">
+      <c r="O57" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="0" t="inlineStr">
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
-      <c r="B37" s="0" t="inlineStr">
+      <c r="B58" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C37" s="0" t="inlineStr">
+      <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2023-02-08</t>
         </is>
       </c>
-      <c r="D37" s="0" t="inlineStr">
+      <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E37" s="0" t="inlineStr">
+      <c r="E58" s="0" t="inlineStr">
         <is>
           <t>CHOCHLOWA</t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
+      <c r="F58" s="0" t="inlineStr">
         <is>
           <t>SOTTSASS</t>
         </is>
       </c>
-      <c r="G37" s="0" t="inlineStr">
+      <c r="G58" s="0" t="inlineStr">
         <is>
           <t>HIGHBORNE</t>
         </is>
       </c>
-      <c r="H37" s="0" t="inlineStr">
+      <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Beaumont</t>
         </is>
       </c>
-      <c r="I37" s="0" t="inlineStr">
+      <c r="I58" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
-      <c r="J37" s="0" t="inlineStr">
+      <c r="J58" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="K37" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M37" s="0" t="inlineStr">
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
         <is>
           <t>ANABAA</t>
         </is>
       </c>
-      <c r="N37" s="0" t="inlineStr">
+      <c r="N58" s="0" t="inlineStr">
         <is>
           <t>SEALIWAY</t>
         </is>
       </c>
-      <c r="O37" s="0" t="inlineStr">
+      <c r="O58" s="0" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="0" t="inlineStr">
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
-      <c r="B38" s="0" t="inlineStr">
+      <c r="B59" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C38" s="0" t="inlineStr">
+      <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2022-04-11</t>
         </is>
       </c>
-      <c r="D38" s="0" t="inlineStr">
+      <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Pouliche</t>
         </is>
       </c>
-      <c r="E38" s="0" t="inlineStr">
+      <c r="E59" s="0" t="inlineStr">
         <is>
           <t>SHIVA FLOWER</t>
         </is>
       </c>
-      <c r="F38" s="0" t="inlineStr">
+      <c r="F59" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-      <c r="G38" s="0" t="inlineStr">
+      <c r="G59" s="0" t="inlineStr">
         <is>
           <t>HOMERIQUE</t>
         </is>
       </c>
-      <c r="H38" s="0" t="inlineStr">
+      <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
-      <c r="I38" s="0" t="inlineStr">
+      <c r="I59" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
-      <c r="J38" s="0" t="inlineStr">
+      <c r="J59" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="K38" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="0" t="inlineStr">
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="M38" s="0" t="inlineStr">
+      <c r="M59" s="0" t="inlineStr">
         <is>
           <t>EXCHANGE RATE</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="0" t="inlineStr">
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
+      <c r="B60" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C39" s="0" t="inlineStr">
+      <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2018-04-09</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
+      <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E39" s="0" t="inlineStr">
+      <c r="E60" s="0" t="inlineStr">
         <is>
           <t>SURIMAR</t>
         </is>
       </c>
-      <c r="F39" s="0" t="inlineStr">
+      <c r="F60" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-      <c r="G39" s="0" t="inlineStr">
+      <c r="G60" s="0" t="inlineStr">
         <is>
           <t>IGHRAA</t>
         </is>
       </c>
-      <c r="H39" s="0" t="inlineStr">
+      <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
-      <c r="I39" s="0" t="inlineStr">
+      <c r="I60" s="0" t="inlineStr">
         <is>
           <t>A 096</t>
         </is>
       </c>
-      <c r="J39" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K39" s="0" t="inlineStr">
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="L39" s="0" t="inlineStr">
+      <c r="L60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="M39" s="0" t="inlineStr">
+      <c r="M60" s="0" t="inlineStr">
         <is>
           <t>TAMAYUZ</t>
         </is>
       </c>
-      <c r="N39" s="0" t="inlineStr">
+      <c r="N60" s="0" t="inlineStr">
         <is>
           <t>BIG ROCK</t>
         </is>
       </c>
-      <c r="O39" s="0" t="inlineStr">
+      <c r="O60" s="0" t="inlineStr">
         <is>
           <t>2026-02-14</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="0" t="inlineStr">
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t>MAB Agency</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
-      <c r="B40" s="0" t="inlineStr">
+      <c r="B61" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C40" s="0" t="inlineStr">
+      <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2017-01-17</t>
         </is>
       </c>
-      <c r="D40" s="0" t="inlineStr">
+      <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E40" s="0" t="inlineStr">
+      <c r="E61" s="0" t="inlineStr">
         <is>
           <t>AVENIR ROSE</t>
         </is>
       </c>
-      <c r="F40" s="0" t="inlineStr">
+      <c r="F61" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-      <c r="G40" s="0" t="inlineStr">
+      <c r="G61" s="0" t="inlineStr">
         <is>
           <t>JAVA JAZZ</t>
         </is>
       </c>
-      <c r="H40" s="0" t="inlineStr">
+      <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Logis</t>
         </is>
       </c>
-      <c r="I40" s="0" t="inlineStr">
+      <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
-      <c r="J40" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K40" s="0" t="inlineStr">
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="L40" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M40" s="0" t="inlineStr">
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
         <is>
           <t>SINGSPIEL</t>
         </is>
       </c>
-      <c r="N40" s="0" t="inlineStr">
+      <c r="N61" s="0" t="inlineStr">
         <is>
           <t>TEXAS</t>
         </is>
       </c>
-      <c r="O40" s="0" t="inlineStr">
+      <c r="O61" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="0" t="inlineStr">
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
-      <c r="B41" s="0" t="inlineStr">
+      <c r="B62" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C41" s="0" t="inlineStr">
+      <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2022-03-16</t>
         </is>
       </c>
-      <c r="D41" s="0" t="inlineStr">
+      <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E41" s="0" t="inlineStr">
+      <c r="E62" s="0" t="inlineStr">
         <is>
           <t>LANAMAYA</t>
         </is>
       </c>
-      <c r="F41" s="0" t="inlineStr">
+      <c r="F62" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
-      <c r="G41" s="0" t="inlineStr">
+      <c r="G62" s="0" t="inlineStr">
         <is>
           <t>KYRA</t>
         </is>
       </c>
-      <c r="H41" s="0" t="inlineStr">
+      <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Gouffern</t>
         </is>
       </c>
-      <c r="I41" s="0" t="inlineStr">
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>D 028</t>
+        </is>
+      </c>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t>MASTERCRAFTSMAN</t>
+        </is>
+      </c>
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t>MUHAARAR</t>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="0" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>2019-03-12</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>LA MANDOLA</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>MANDURO</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>LA BOHEME</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Petit Tellier</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>A 055</t>
+        </is>
+      </c>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>SWI</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t>BROTHER'S VALCOUR</t>
+        </is>
+      </c>
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t>SEALIWAY</t>
+        </is>
+      </c>
+      <c r="O63" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="0" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-04</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>LA SANTA MONICA</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>SPACE BLUES</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>LA SADIRA</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Ombreville</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>B 180</t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t>CACIQUE</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" s="0" t="inlineStr">
+        <is>
+          <t>0042</t>
+        </is>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>2018-04-18</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>INTIME DREAM</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>DARIYAN</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>LETTRE INTIME</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Pierrepont</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>A 100</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t>VADENI</t>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="0" t="inlineStr">
+        <is>
+          <t>0043</t>
+        </is>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-19</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>LOUBARANE</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>BARASTRAIGHT</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t>LOULANE</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t>Hoguenet</t>
+        </is>
+      </c>
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t>A 047</t>
+        </is>
+      </c>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K66" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t>COMMANDS</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q66" s="0" t="inlineStr">
+        <is>
+          <t>Davide SATALIA</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="0" t="inlineStr">
+        <is>
+          <t>0044</t>
+        </is>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-23</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>MAYYATELLO</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>MAYYADAH</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Fergand</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t>A 065</t>
+        </is>
+      </c>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t>TEXAS</t>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" s="0" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-14</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>LU MARIAN</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>MOGGINS</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>La Motteraye Consignment</t>
+        </is>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t>D 025</t>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT OF THUNDER</t>
+        </is>
+      </c>
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t>THUNDER MOON</t>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="0" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>2014-03-29</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>CRY BABY</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>POWER</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>MONTELEONE</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Hotellerie</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t>A 083</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t>MONTJEU</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>Retiré</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="0" t="inlineStr">
+        <is>
+          <t>0047</t>
+        </is>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>2013-03-27</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>MISSITA</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>BLUE BRESIL</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>MOSSITA</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>Vallée</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t>C 165</t>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t>TIP MOSS</t>
+        </is>
+      </c>
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="O70" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" s="0" t="inlineStr">
+        <is>
+          <t>0048</t>
+        </is>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-21</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>NALINA</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>ULTRA</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>NAVICELLA</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>Forlonge</t>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t>A 088</t>
+        </is>
+      </c>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t>BEAT HOLLOW</t>
+        </is>
+      </c>
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t>POMELLATO</t>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>Retiré</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" s="0" t="inlineStr">
+        <is>
+          <t>0049</t>
+        </is>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>2018-02-27</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>COPPER KITTEN</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>BOBBY'S KITTEN</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT HAVEN</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>Haie Neuve</t>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t>C 198</t>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT SHIFT</t>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t>EBRO RIVER</t>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE pr: Omar Mustafa AL HJRSSE</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="0" t="inlineStr">
+        <is>
+          <t>0050</t>
+        </is>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-31</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>ORMANDA</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>OLLIE OLGA</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t>A 030</t>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K73" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t>STORMY ATLANTIC</t>
+        </is>
+      </c>
+      <c r="N73" s="0" t="inlineStr">
+        <is>
+          <t>BELBEK</t>
+        </is>
+      </c>
+      <c r="O73" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R73" s="0" t="inlineStr">
+        <is>
+          <t>4500</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="0" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-04</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>PROVENCE</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>VICTOR LUDORUM</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>PHOCEENE</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>Beaumont</t>
+        </is>
+      </c>
+      <c r="I74" s="0" t="inlineStr">
+        <is>
+          <t>P 335</t>
+        </is>
+      </c>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K74" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t>OLYMPIC GLORY</t>
+        </is>
+      </c>
+      <c r="N74" s="0" t="inlineStr">
+        <is>
+          <t>SEALIWAY</t>
+        </is>
+      </c>
+      <c r="O74" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R74" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="0" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-09</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>PRIVATE STORY</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>PRIVATE SUCCESS</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Hotellerie</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t>A 084</t>
+        </is>
+      </c>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="N75" s="0" t="inlineStr">
+        <is>
+          <t>RIVER TIBER</t>
+        </is>
+      </c>
+      <c r="O75" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q75" s="0" t="inlineStr">
+        <is>
+          <t>Michel OHANESSIAN</t>
+        </is>
+      </c>
+      <c r="R75" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="0" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>2019-03-16</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>ROYAL MOON</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>ROBINIA DIRECTA</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Taillis</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t>C 256</t>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t>LAW SOCIETY</t>
+        </is>
+      </c>
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t>CARLTON DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="0" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>2017-04-17</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>DUBLIN ROCKER</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>NO NAY NEVER</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>ROCKING</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Etreham</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t>C 253</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>METROPOLITAN</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t>Browne Brothers Bloodstock</t>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-04</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>TESORA</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>SCAT DADDY</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>ROMANCE IS ROMAN</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t>A 097</t>
+        </is>
+      </c>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K78" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t>IN EXCESS</t>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>BIG ROCK</t>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-16</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>PINKY CEN</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>MASTERCRAFTSMAN</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>ROSAY</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>A 098</t>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t>RAVEN'S PASS</t>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>BIG ROCK</t>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-15</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="0" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>2019-03-28</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>MISSROSEY</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>ROSEY DE MEGEVE</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t>A 099</t>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t>EFISIO</t>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>ACE IMPACT</t>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="0" t="inlineStr">
+        <is>
+          <t>0058</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 58</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="0" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>2020-02-29</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>SAANEN</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>SELENIA</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>Etreham</t>
+        </is>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t>C 254</t>
+        </is>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K82" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t>NOT A SINGLE DOUBT</t>
+        </is>
+      </c>
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t>ONESTO</t>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>Pascale MENARD</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="0" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-06</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>BANOU</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>BLUE POINT</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>SHANDREDEE</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t>A 031</t>
+        </is>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t>ZEBEDEE</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>Tamas BOKORI</t>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>0061</t>
+        </is>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-25</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>NO NAY NAUGHTY</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>NO NAY NEVER</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>SHARAARAH</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>Beaumont</t>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t>P 336</t>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>SEALIWAY</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>2014-01-01</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>INFANTA ISABELLA</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>SHEMISSA</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>C 250</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t>FAIRY KING</t>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>RIVER TIBER</t>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t>Eoin  SULLIVAN, Agent</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>0063</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 63</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="0" t="inlineStr">
+        <is>
+          <t>0064</t>
+        </is>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-19</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>SUNGOLD</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>POMELLATO</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>SOLANA</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>Forlonge</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t>A 089</t>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>SHIROCCO</t>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>ZASKAR</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>Retiré</t>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>0065</t>
+        </is>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-17</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>LASCA DE THAIX</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>TUNIS</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>TALCA DE THAIX</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>George &amp; Zetterholm</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t>B 148</t>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t>POL</t>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>DARK MOONDANCER</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q88" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R88" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>0066</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>2017-04-12</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>CAMBRIA</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>SPEIGHTSTOWN</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>TEEN PAULINE</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>C 249</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>TAPIT</t>
+        </is>
+      </c>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>BIG ROCK</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q89" s="0" t="inlineStr">
+        <is>
+          <t>Eoin  SULLIVAN, Agent</t>
+        </is>
+      </c>
+      <c r="R89" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>0067</t>
+        </is>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>WALTRUN</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>WALKURE</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>C 199</t>
+        </is>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t>NATHANIEL</t>
+        </is>
+      </c>
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>JIGME</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R90" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>0068</t>
+        </is>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>2013-03-01</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>MA PETITE FOLIE</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>COCKNEY REBEL</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>WESTERN EYES</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Petit Tellier</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t>A 056</t>
+        </is>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t>ROCK OF GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>SEALIWAY</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R91" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>0069</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>ALIMA</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>ALASH ORDA</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>A 032</t>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>0070</t>
+        </is>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>2015-04-05</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>SACRED PATH</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>ALL'S FORGOTTEN</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t>A 033</t>
+        </is>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t>DARSHAAN</t>
+        </is>
+      </c>
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t>CHARYN</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q93" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R93" s="0" t="inlineStr">
+        <is>
+          <t>23000</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>0071</t>
+        </is>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>2013-05-11</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>CROARA</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED AND EXCEL</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>ALLEVIATE</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>B 145</t>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>INDIAN RIDGE</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R94" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <t>0072</t>
+        </is>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-25</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>ALSOU</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>ALLUCINATION</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>A 034</t>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q95" s="0" t="inlineStr">
+        <is>
+          <t>First Consulting</t>
+        </is>
+      </c>
+      <c r="R95" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>0073</t>
+        </is>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>2021-04-30</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>LAZONE MOME</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>AMAZONE MOME</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Montaigu</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t>B 114</t>
+        </is>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t>HONOLULU</t>
+        </is>
+      </c>
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t>NIETZSCHE HAS</t>
+        </is>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R96" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" s="0" t="inlineStr">
+        <is>
+          <t>0074</t>
+        </is>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>2012-03-21</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>ARACACHA</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>TEOFILO</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>ANJELLA</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Haie Neuve</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t>C 197</t>
+        </is>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>MONSUN</t>
+        </is>
+      </c>
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t>MOTAMARRIS</t>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R97" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>2013-04-29</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>ROBANNE</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>PACO BOY</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>ARCTIC SONG</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Etreham</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t>C 255</t>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>CHARNWOOD FOREST</t>
+        </is>
+      </c>
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>ONESTO</t>
+        </is>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R98" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-11</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>AUSSIE TEMPER CEN</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>BRIDALED TEMPER</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t>A 101</t>
+        </is>
+      </c>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t>WAR FRONT</t>
+        </is>
+      </c>
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t>BIG ROCK</t>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R99" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" s="0" t="inlineStr">
+        <is>
+          <t>0077</t>
+        </is>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>2013-02-28</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>BARLEYSUGAR</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>KYLLACHY</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>CASTER SUGAR</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t>A 102</t>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t>COZZENE</t>
+        </is>
+      </c>
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t>WHISTLEJACKET</t>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-15</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q100" s="0" t="inlineStr">
+        <is>
+          <t>Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="R100" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
+      <c r="A101" s="0" t="inlineStr">
+        <is>
+          <t>0078</t>
+        </is>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-04</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>DANUBE</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>DANIYKA</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>La Motteraye Consignment</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t>D 026</t>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t>DARK ANGEL</t>
+        </is>
+      </c>
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t>VICTOR LUDORUM</t>
+        </is>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q101" s="0" t="inlineStr">
+        <is>
+          <t>First Consulting</t>
+        </is>
+      </c>
+      <c r="R101" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>0079</t>
+        </is>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-20</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>ARIZONA CENTURION</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>PHOENIX OF SPAIN</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>DARING DANCER</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t>A 103</t>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t>EMPIRE MAKER</t>
+        </is>
+      </c>
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t>BIG ROCK</t>
+        </is>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q102" s="0" t="inlineStr">
+        <is>
+          <t>Christian VALLEE</t>
+        </is>
+      </c>
+      <c r="R102" s="0" t="inlineStr">
+        <is>
+          <t>3500</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-25</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>RAOULE</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>HOLY ROMAN EMPEROR</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>DIABLESSE</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Beaumont</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t>P 337</t>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t>HIGH CHAPARRAL</t>
+        </is>
+      </c>
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R103" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>0081</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>2017-04-03</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>JESSAMINE</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>DIAVOLA</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Saint Maur</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t>B 142</t>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t>DUKE OF MARMALADE</t>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R104" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>0082</t>
+        </is>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-13</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>PRINCESSE SAPHIR</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>PRINCE GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>EMERAUDE FLOWER</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Aumônerie</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t>A 080</t>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t>CANFORD CLIFFS</t>
+        </is>
+      </c>
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q105" s="0" t="inlineStr">
+        <is>
+          <t>SAS Ecurie Gribomont</t>
+        </is>
+      </c>
+      <c r="R105" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <t>0083</t>
+        </is>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-27</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>EKIMOUR</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>LAWMAN</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>ENDEAVOR</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Petit Tellier</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t>A 057</t>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t>CAPE CROSS</t>
+        </is>
+      </c>
+      <c r="N106" s="0" t="inlineStr">
+        <is>
+          <t>THE GREY GATSBY</t>
+        </is>
+      </c>
+      <c r="O106" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q106" s="0" t="inlineStr">
+        <is>
+          <t>Janda Bloodstock</t>
+        </is>
+      </c>
+      <c r="R106" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <t>0084</t>
+        </is>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>2017-01-01</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>SPES ENERGICALL</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>ENERGICA</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Seror</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t>C 259</t>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA BLUE</t>
+        </is>
+      </c>
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R107" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>0085</t>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-23</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>EURASIA</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>EVERLOVING</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t>A 035</t>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t>MYBOYCHARLIE</t>
+        </is>
+      </c>
+      <c r="N108" s="0" t="inlineStr">
+        <is>
+          <t>MISHRIFF</t>
+        </is>
+      </c>
+      <c r="O108" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q108" s="0" t="inlineStr">
+        <is>
+          <t>Karine PERREAU</t>
+        </is>
+      </c>
+      <c r="R108" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <t>0085a</t>
+        </is>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-14</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>FRAYA MAS</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>FRONT CONTENDER</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Hotellerie</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t>A 085</t>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t>TEOFILO</t>
+        </is>
+      </c>
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q109" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="R109" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>0085b</t>
+        </is>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-18</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>FOURTH CRUSADE</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>TEMIDA</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>Capucines</t>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t>A 044</t>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t>ORATORIO</t>
+        </is>
+      </c>
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q110" s="0" t="inlineStr">
+        <is>
+          <t>Mikel DELZANGLES</t>
+        </is>
+      </c>
+      <c r="R110" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <t>0085c</t>
+        </is>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>2021-04-26</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>HIGHBOURNEDYNAMITE</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>WALK IN THE PARK</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>SHANON DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Montaigu</t>
+        </is>
+      </c>
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t>B 118</t>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K111" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R111" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>0085d</t>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-22</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>POLTRONOVA</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>SOTTSASS</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>FEEL GLORIOUS</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Capucines</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t>A 045</t>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t>BATED BREATH</t>
+        </is>
+      </c>
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q112" s="0" t="inlineStr">
+        <is>
+          <t>Scea Rossignol</t>
+        </is>
+      </c>
+      <c r="R112" s="0" t="inlineStr">
+        <is>
+          <t>3500</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <t>0085e</t>
+        </is>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-15</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>URSULY</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>OLYMPIC GLORY</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>SHAHAH</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Cadran</t>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t>C 181</t>
+        </is>
+      </c>
+      <c r="J113" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K113" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M113" s="0" t="inlineStr">
+        <is>
+          <t>MOTIVATOR</t>
+        </is>
+      </c>
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q113" s="0" t="inlineStr">
+        <is>
+          <t>Chantilly Bloodstock Agency</t>
+        </is>
+      </c>
+      <c r="R113" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <t>0085f</t>
+        </is>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-14</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>ESSENCE</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>STREET FEEL</t>
+        </is>
+      </c>
+      <c r="H114" s="0" t="inlineStr">
+        <is>
+          <t>Bourgeauville</t>
+        </is>
+      </c>
+      <c r="I114" s="0" t="inlineStr">
+        <is>
+          <t>D 024</t>
+        </is>
+      </c>
+      <c r="J114" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K114" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M114" s="0" t="inlineStr">
+        <is>
+          <t>STREET SENSE</t>
+        </is>
+      </c>
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q114" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R114" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>0085g</t>
+        </is>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-10</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>REASONING</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>JUSTIFY</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>SLADINA</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>Ombreville</t>
+        </is>
+      </c>
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t>B 179</t>
+        </is>
+      </c>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K115" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t>NATHANIEL</t>
+        </is>
+      </c>
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q115" s="0" t="inlineStr">
+        <is>
+          <t>Moez MILADI</t>
+        </is>
+      </c>
+      <c r="R115" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>0086</t>
+        </is>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>BANNER OF HEAVEN</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>FABIOLA</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t>C 294</t>
+        </is>
+      </c>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K116" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t>MEDICEAN</t>
+        </is>
+      </c>
+      <c r="P116" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R116" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <t>0087</t>
+        </is>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-24</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>FARBUCK</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>FAR BURG</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>Montaigu</t>
+        </is>
+      </c>
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t>B 115</t>
+        </is>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K117" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t>SAGEBURG</t>
+        </is>
+      </c>
+      <c r="P117" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q117" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R117" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>0088</t>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-02</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>OKALEO</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>CLOVIS DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>FARA SUN</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t>A 074</t>
+        </is>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K118" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t>ZAMBEZI SUN</t>
+        </is>
+      </c>
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q118" s="0" t="inlineStr">
+        <is>
+          <t>Nigel J. HAWKE</t>
+        </is>
+      </c>
+      <c r="R118" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>0089</t>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>LYAM</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>FARNIENTE</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I119" s="0" t="inlineStr">
+        <is>
+          <t>B 119</t>
+        </is>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K119" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="P119" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q119" s="0" t="inlineStr">
+        <is>
+          <t>Lucinda V RUSSELL / Paul MC IVOR</t>
+        </is>
+      </c>
+      <c r="R119" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <t>0090</t>
+        </is>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-14</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>OKSO</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>IVANHOWE</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>FLECTRA</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t>P 320</t>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="P120" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R120" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <t>0091</t>
+        </is>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-15</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>CASTELOUP</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>CASTLE DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>FOL' ALLEGRIA</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t>C 200</t>
+        </is>
+      </c>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t>GIANT'S CAUSEWAY</t>
+        </is>
+      </c>
+      <c r="P121" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q121" s="0" t="inlineStr">
+        <is>
+          <t>Sasu Henry Bloodstock</t>
+        </is>
+      </c>
+      <c r="R121" s="0" t="inlineStr">
+        <is>
+          <t>36000</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <t>0092</t>
+        </is>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-22</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>ORIGINAL FIRE</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>IN SWOOP</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>FOR YOUR LOVE</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t>C 293</t>
+        </is>
+      </c>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="P122" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R122" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <t>0093</t>
+        </is>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>ORAGE D'AINAY</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>FOUDRE D'AINAY</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t>C 248</t>
+        </is>
+      </c>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K123" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L123" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P123" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q123" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R123" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <t>0094</t>
+        </is>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>OK GARY</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>GARY DU CHENET</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>GALIPE</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t>C 292</t>
+        </is>
+      </c>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K124" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L124" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t>MY RISK</t>
+        </is>
+      </c>
+      <c r="P124" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q124" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R124" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <t>0095</t>
+        </is>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-11</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>ORIGINAL DREAM</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>DOHA DREAM</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>GAMALINE</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t>C 201</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K125" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L125" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M125" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P125" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R125" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>0096</t>
+        </is>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-19</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>ON THE RUN</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>GAVROCHEKA</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t>C 291</t>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K126" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M126" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="P126" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q126" s="0" t="inlineStr">
+        <is>
+          <t>French Racing Bloodstock</t>
+        </is>
+      </c>
+      <c r="R126" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <t>0097</t>
+        </is>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>CUREGHEM UNAKITE</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>GLOIREZ</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t>C 243</t>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K127" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L127" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t>SAUMAREZ</t>
+        </is>
+      </c>
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q127" s="0" t="inlineStr">
+        <is>
+          <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R127" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>0098</t>
+        </is>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>OCEAN GOLD</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>CRYSTAL OCEAN</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>GRADEE</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Beaufay</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t>C 168</t>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K128" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L128" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t>NETWORK</t>
+        </is>
+      </c>
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R128" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <t>0099</t>
+        </is>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-03</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>OLYMPE DECIERGUES</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>GRANDE MARQUE</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Duval</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t>A 063</t>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R129" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <t>0100</t>
+        </is>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-03</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>IMPLICITE</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>PARADISO</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>GREEN HOPE</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t>C 242</t>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R130" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <t>0101</t>
+        </is>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>OSTIL</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>HACHE NOIR</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t>P 321</t>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t>SADDLER MAKER</t>
+        </is>
+      </c>
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q131" s="0" t="inlineStr">
+        <is>
+          <t>Peter Nolan Bloodstock</t>
+        </is>
+      </c>
+      <c r="R131" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <t>0102</t>
+        </is>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-16</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>N(HASHTAG TOPMODEL 2024)</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>DOHA DREAM</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>HASHTAG TOPMODEL</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t>Saint Maur</t>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t>B 143</t>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K132" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q132" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R132" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <t>0103</t>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-10</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>OUBLIEE</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>CHANDUCOQ</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>HATEYA</t>
+        </is>
+      </c>
+      <c r="H133" s="0" t="inlineStr">
+        <is>
+          <t>Barbottière</t>
+        </is>
+      </c>
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t>T 002</t>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K133" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M133" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R133" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <t>0104</t>
+        </is>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>ON THE ROAD</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>GRIS DE GRIS</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>HERES JASMINE</t>
+        </is>
+      </c>
+      <c r="H134" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I134" s="0" t="inlineStr">
+        <is>
+          <t>C 290</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K134" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M134" s="0" t="inlineStr">
+        <is>
+          <t>VOILADENUO</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R134" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <t>0105</t>
+        </is>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-24</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>OLISTIQUE</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>TECHNICIAN</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>HIRMA</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t>C 289</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K135" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M135" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q135" s="0" t="inlineStr">
+        <is>
+          <t>Nigel J. HAWKE</t>
+        </is>
+      </c>
+      <c r="R135" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <t>0106</t>
+        </is>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>OTAKET</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>HOLLEE</t>
+        </is>
+      </c>
+      <c r="H136" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I136" s="0" t="inlineStr">
+        <is>
+          <t>P 322</t>
+        </is>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K136" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L136" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M136" s="0" t="inlineStr">
+        <is>
+          <t>FUISSE</t>
+        </is>
+      </c>
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R136" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <t>0107</t>
+        </is>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-05</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>HOROSCOPE HAS</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>NA HAS</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>HORABORA HAS</t>
+        </is>
+      </c>
+      <c r="H137" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I137" s="0" t="inlineStr">
+        <is>
+          <t>B 123</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K137" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L137" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M137" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q137" s="0" t="inlineStr">
+        <is>
+          <t>FTB Bloodstock</t>
+        </is>
+      </c>
+      <c r="R137" s="0" t="inlineStr">
+        <is>
+          <t>68000</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <t>0108</t>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-09</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>OGUST SECRET</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>HOULE SECRETE</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t>C 264</t>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t>RAIL LINK</t>
+        </is>
+      </c>
+      <c r="P138" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q138" s="0" t="inlineStr">
+        <is>
+          <t>Lucinda V RUSSELL / Paul MC IVOR</t>
+        </is>
+      </c>
+      <c r="R138" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <t>0109</t>
+        </is>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-14</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>N(I SHOULD CARE 2024)</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>I SHOULD CARE</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Sablonnets</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t>P 331</t>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K139" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t>LOUP SOLITAIRE</t>
+        </is>
+      </c>
+      <c r="P139" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q139" s="0" t="inlineStr">
+        <is>
+          <t>Margaret O'TOOLE</t>
+        </is>
+      </c>
+      <c r="R139" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <t>0110</t>
+        </is>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>OPEN DU CHENET</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>IBIZA DU CHENET</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t>C 288</t>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K140" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t>MANDURO</t>
+        </is>
+      </c>
+      <c r="P140" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q140" s="0" t="inlineStr">
+        <is>
+          <t>BG Racing Service</t>
+        </is>
+      </c>
+      <c r="R140" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <t>0111</t>
+        </is>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-04</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>HERMES DU MESNIL</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE DINA</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t>C 202</t>
+        </is>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K141" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="P141" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R141" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" s="0" t="inlineStr">
+        <is>
+          <t>0112</t>
+        </is>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-18</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>RAYO VALLECANO</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>IREVOLTAR HAS</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t>C 287</t>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K142" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t>SAGAMIX</t>
+        </is>
+      </c>
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R142" s="0" t="inlineStr">
+        <is>
+          <t>48000</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <t>0113</t>
+        </is>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-27</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>IRONIXE</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>MARE AUSTRALIS</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>ISARNIXE</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t>C 241</t>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t>BANYUMANIK</t>
+        </is>
+      </c>
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q143" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Sophie PACAULT</t>
+        </is>
+      </c>
+      <c r="R143" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <t>0114</t>
+        </is>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-25</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>OLAGARY</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>GARY DU CHENET</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>JAVA BEACH</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t>C 286</t>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t>NOM DE D'LA</t>
+        </is>
+      </c>
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q144" s="0" t="inlineStr">
+        <is>
+          <t>Alan O'KEEFFE</t>
+        </is>
+      </c>
+      <c r="R144" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <t>0115</t>
+        </is>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-23</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>LIFT</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>LATROBE</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>JEELO</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t>C 203</t>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>BALKO</t>
+        </is>
+      </c>
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q145" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock Services / Haras d'Etreham</t>
+        </is>
+      </c>
+      <c r="R145" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <t>0116</t>
+        </is>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-16</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>BELLEMINE</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>BEAUMEC DE HOUELLE</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>JESSAMINE</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Saint Maur</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t>B 144</t>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="P146" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q146" s="0" t="inlineStr">
+        <is>
+          <t>Bertrand COMPIGNIE</t>
+        </is>
+      </c>
+      <c r="R146" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>ON THE RISE</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>JUDITH D'ESTRUVAL</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t>P 323</t>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t>MONTMARTRE</t>
+        </is>
+      </c>
+      <c r="P147" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q147" s="0" t="inlineStr">
+        <is>
+          <t>Armel LECLERC</t>
+        </is>
+      </c>
+      <c r="R147" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>0118</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 118</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P148" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R148" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>0119</t>
+        </is>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-12</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>O'SULLIVAN</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>MARE AUSTRALIS</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>JULLOU</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Mesnils</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t>B 150</t>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="P149" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R149" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" s="0" t="inlineStr">
+        <is>
+          <t>0120</t>
+        </is>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-07</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>N(KADIKA 2024)</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>BATHYRHON</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>KADIKA</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t>C 204</t>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P150" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q150" s="0" t="inlineStr">
+        <is>
+          <t>NBB Racing / Ecurie BENAROUSSI</t>
+        </is>
+      </c>
+      <c r="R150" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>0121</t>
+        </is>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-14</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>KONGKING HAS</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>KOLINA HAS</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t>B 124</t>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L151" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M151" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P151" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q151" s="0" t="inlineStr">
+        <is>
+          <t>Spincourt Bloodstock</t>
+        </is>
+      </c>
+      <c r="R151" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" s="0" t="inlineStr">
+        <is>
+          <t>0122</t>
+        </is>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-17</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>KOLIATH UNAKITE</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>KOTKINE</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t>C 240</t>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t>MONTMARTRE</t>
+        </is>
+      </c>
+      <c r="P152" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q152" s="0" t="inlineStr">
+        <is>
+          <t>Valentine Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="R152" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>0123</t>
+        </is>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>OWANCE BOY</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>IVANHOWE</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>L'AUMANCE GIRL</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t>C 265</t>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M153" s="0" t="inlineStr">
+        <is>
+          <t>ASTARABAD</t>
+        </is>
+      </c>
+      <c r="P153" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R153" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
+          <t>0124</t>
+        </is>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>LE LOIR</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>LA VIVE PARENCE</t>
+        </is>
+      </c>
+      <c r="H154" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I154" s="0" t="inlineStr">
+        <is>
+          <t>B 125</t>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K154" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L154" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M154" s="0" t="inlineStr">
+        <is>
+          <t>KALDOUNEVEES</t>
+        </is>
+      </c>
+      <c r="P154" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q154" s="0" t="inlineStr">
+        <is>
+          <t>Margaret O'TOOLE</t>
+        </is>
+      </c>
+      <c r="R154" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" s="0" t="inlineStr">
+        <is>
+          <t>0125</t>
+        </is>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>VICTOR DU MESNIL</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>LADIES VISION</t>
+        </is>
+      </c>
+      <c r="H155" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I155" s="0" t="inlineStr">
+        <is>
+          <t>B 126</t>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K155" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L155" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M155" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P155" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q155" s="0" t="inlineStr">
+        <is>
+          <t>CAEAU BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R155" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" s="0" t="inlineStr">
+        <is>
+          <t>0126</t>
+        </is>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-07</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>ROYAL MINT</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>LADY ARDILAUN</t>
+        </is>
+      </c>
+      <c r="H156" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I156" s="0" t="inlineStr">
+        <is>
+          <t>B 127</t>
+        </is>
+      </c>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K156" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L156" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M156" s="0" t="inlineStr">
+        <is>
+          <t>SOLDIER OF FORTUNE</t>
+        </is>
+      </c>
+      <c r="P156" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q156" s="0" t="inlineStr">
+        <is>
+          <t>Ecurie Madame Patrick Papot</t>
+        </is>
+      </c>
+      <c r="R156" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" s="0" t="inlineStr">
+        <is>
+          <t>0127</t>
+        </is>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-07</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>LORD OF THE RING</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>LADY MARTALINE</t>
+        </is>
+      </c>
+      <c r="H157" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I157" s="0" t="inlineStr">
+        <is>
+          <t>B 128</t>
+        </is>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K157" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L157" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M157" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P157" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R157" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" s="0" t="inlineStr">
+        <is>
+          <t>0128</t>
+        </is>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-23</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>N(LAST CAST 2024)</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>PARADISO</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>LAST CAST</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t>A 075</t>
+        </is>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t>MARJU</t>
+        </is>
+      </c>
+      <c r="P158" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q158" s="0" t="inlineStr">
+        <is>
+          <t>Hill House Stud</t>
+        </is>
+      </c>
+      <c r="R158" s="0" t="inlineStr">
+        <is>
+          <t>21000</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" s="0" t="inlineStr">
+        <is>
+          <t>0129</t>
+        </is>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-07</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>N(LAST EDITION 2024)</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>BEAUMEC DE HOUELLE</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>LAST EDITION</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I159" s="0" t="inlineStr">
+        <is>
+          <t>A 076</t>
+        </is>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K159" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L159" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M159" s="0" t="inlineStr">
+        <is>
+          <t>KENDARGENT</t>
+        </is>
+      </c>
+      <c r="P159" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R159" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
+      <c r="A160" s="0" t="inlineStr">
+        <is>
+          <t>0130</t>
+        </is>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-05</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>N(LEAH HANNAH 2024)</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>LEAH HANNAH</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>La Motteraye Consignment</t>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t>D 027</t>
+        </is>
+      </c>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M160" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P160" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q160" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H. Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="R160" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
+      <c r="A161" s="0" t="inlineStr">
+        <is>
+          <t>0131</t>
+        </is>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-09</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>N(LINESTAR 2024)</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>LINESTAR</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I161" s="0" t="inlineStr">
+        <is>
+          <t>B 129</t>
+        </is>
+      </c>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K161" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L161" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M161" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P161" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q161" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R161" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
+      <c r="A162" s="0" t="inlineStr">
+        <is>
+          <t>0132</t>
+        </is>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-20</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>LILI DE VASSY</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>TUNIS</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>LOUNOAS</t>
+        </is>
+      </c>
+      <c r="H162" s="0" t="inlineStr">
+        <is>
+          <t>Vassy</t>
+        </is>
+      </c>
+      <c r="I162" s="0" t="inlineStr">
+        <is>
+          <t>C 163</t>
+        </is>
+      </c>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K162" s="0" t="inlineStr">
+        <is>
+          <t>POL</t>
+        </is>
+      </c>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M162" s="0" t="inlineStr">
+        <is>
+          <t>LIMNOS</t>
+        </is>
+      </c>
+      <c r="P162" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q162" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R162" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:19">
+      <c r="A163" s="0" t="inlineStr">
+        <is>
+          <t>0133</t>
+        </is>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-02</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>N(MADONNA DU BERLAIS 2024)</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <t>MADONNA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="H163" s="0" t="inlineStr">
+        <is>
+          <t>Buff</t>
+        </is>
+      </c>
+      <c r="I163" s="0" t="inlineStr">
+        <is>
+          <t>B 161</t>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K163" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L163" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M163" s="0" t="inlineStr">
+        <is>
+          <t>TREMPOLINO</t>
+        </is>
+      </c>
+      <c r="P163" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q163" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R163" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
+      <c r="A164" s="0" t="inlineStr">
+        <is>
+          <t>0134</t>
+        </is>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-23</t>
+        </is>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>COEUR DU MESNIL</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>MAGNIFICAT</t>
+        </is>
+      </c>
+      <c r="H164" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I164" s="0" t="inlineStr">
+        <is>
+          <t>C 205</t>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K164" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M164" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P164" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R164" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
+      <c r="A165" s="0" t="inlineStr">
+        <is>
+          <t>0135</t>
+        </is>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-23</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>N(MAIA ROYALE 2024)</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <t>MAIA ROYALE</t>
+        </is>
+      </c>
+      <c r="H165" s="0" t="inlineStr">
+        <is>
+          <t>Clairefontaine</t>
+        </is>
+      </c>
+      <c r="I165" s="0" t="inlineStr">
+        <is>
+          <t>P 303</t>
+        </is>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K165" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L165" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M165" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P165" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q165" s="0" t="inlineStr">
+        <is>
+          <t>Davide SATALIA</t>
+        </is>
+      </c>
+      <c r="R165" s="0" t="inlineStr">
+        <is>
+          <t>21000</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
+      <c r="A166" s="0" t="inlineStr">
+        <is>
+          <t>0136</t>
+        </is>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-07</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>DANSELLA</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>BANDE</t>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <t>MANOUKA</t>
+        </is>
+      </c>
+      <c r="H166" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I166" s="0" t="inlineStr">
+        <is>
+          <t>A 077</t>
+        </is>
+      </c>
+      <c r="J166" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K166" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L166" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M166" s="0" t="inlineStr">
+        <is>
+          <t>SINNDAR</t>
+        </is>
+      </c>
+      <c r="P166" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q166" s="0" t="inlineStr">
+        <is>
+          <t>DPO'DWYER BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R166" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
+      <c r="A167" s="0" t="inlineStr">
+        <is>
+          <t>0137</t>
+        </is>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-26</t>
+        </is>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>MINLIGHT</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>HUNTER'S LIGHT</t>
+        </is>
+      </c>
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <t>MILANESCA</t>
+        </is>
+      </c>
+      <c r="H167" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I167" s="0" t="inlineStr">
+        <is>
+          <t>C 206</t>
+        </is>
+      </c>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K167" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L167" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M167" s="0" t="inlineStr">
+        <is>
+          <t>MARESCA SORRENTO</t>
+        </is>
+      </c>
+      <c r="P167" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R167" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
+      <c r="A168" s="0" t="inlineStr">
+        <is>
+          <t>0138</t>
+        </is>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-10</t>
+        </is>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>ENALTAR</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>AFFAIRE SOLITAIRE</t>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <t>MISS BRALTAR</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t>La Mollière</t>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t>C 232</t>
+        </is>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K168" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L168" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M168" s="0" t="inlineStr">
+        <is>
+          <t>PRINCE GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="P168" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q168" s="0" t="inlineStr">
+        <is>
+          <t>Régis SCHMIDLIN</t>
+        </is>
+      </c>
+      <c r="R168" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:19">
+      <c r="A169" s="0" t="inlineStr">
+        <is>
+          <t>0139</t>
+        </is>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>N(MISS MAIA 2024)</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>MISS MAIA</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>Clairefontaine</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t>P 304</t>
+        </is>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L169" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M169" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P169" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q169" s="0" t="inlineStr">
+        <is>
+          <t>Bleahen Bros</t>
+        </is>
+      </c>
+      <c r="R169" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:19">
+      <c r="A170" s="0" t="inlineStr">
+        <is>
+          <t>0140</t>
+        </is>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-15</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>OPIUM DU BANCO</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>MISS RAIL LINK</t>
+        </is>
+      </c>
+      <c r="H170" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I170" s="0" t="inlineStr">
+        <is>
+          <t>C 207</t>
+        </is>
+      </c>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K170" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M170" s="0" t="inlineStr">
+        <is>
+          <t>RAIL LINK</t>
+        </is>
+      </c>
+      <c r="P170" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q170" s="0" t="inlineStr">
+        <is>
+          <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R170" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" s="0" t="inlineStr">
+        <is>
+          <t>0141</t>
+        </is>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-02</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>RISKYU</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>MISS YU</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Précolette</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t>C 170</t>
+        </is>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="P171" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R171" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:19">
+      <c r="A172" s="0" t="inlineStr">
+        <is>
+          <t>0142</t>
+        </is>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-30</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>SOLDAM</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>MONADAME</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Haie Neuve</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t>C 196</t>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P172" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q172" s="0" t="inlineStr">
+        <is>
+          <t>Moanmore Stables Ltd</t>
+        </is>
+      </c>
+      <c r="R172" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:19">
+      <c r="A173" s="0" t="inlineStr">
+        <is>
+          <t>0143</t>
+        </is>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>HULK DE CERISY</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>MONTROTY</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Aumônerie</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t>A 081</t>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="P173" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q173" s="0" t="inlineStr">
+        <is>
+          <t>TJ Bloodstock</t>
+        </is>
+      </c>
+      <c r="R173" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:19">
+      <c r="A174" s="0" t="inlineStr">
+        <is>
+          <t>0144</t>
+        </is>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-31</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>MOONRAKER</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>MOONLIGHT SYMPHONY</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t>C 239</t>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="P174" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q174" s="0" t="inlineStr">
+        <is>
+          <t>Paragon Bloodstock</t>
+        </is>
+      </c>
+      <c r="R174" s="0" t="inlineStr">
+        <is>
+          <t>67000</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:19">
+      <c r="A175" s="0" t="inlineStr">
+        <is>
+          <t>0145</t>
+        </is>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-17</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>SEGURANT</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>CLOVIS DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATENE</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t>P 324</t>
+        </is>
+      </c>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P175" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q175" s="0" t="inlineStr">
+        <is>
+          <t>Church Farm Stables</t>
+        </is>
+      </c>
+      <c r="R175" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:19">
+      <c r="A176" s="0" t="inlineStr">
+        <is>
+          <t>0146</t>
+        </is>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-08</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>NELO HAS</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF STARS</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>NELI HAS</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t>B 130</t>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P176" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q176" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R176" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:19">
+      <c r="A177" s="0" t="inlineStr">
+        <is>
+          <t>0147</t>
+        </is>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>KAP DIVIN</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>NILE DIVINE</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t>C 247</t>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P177" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R177" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" s="0" t="inlineStr">
+        <is>
+          <t>0148</t>
+        </is>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-31</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>SAINTETE THEYSS</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>NOUGATISSIME</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t>C 238</t>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="P178" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q178" s="0" t="inlineStr">
+        <is>
+          <t>OF Bloodstock</t>
+        </is>
+      </c>
+      <c r="R178" s="0" t="inlineStr">
+        <is>
+          <t>48000</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
+      <c r="A179" s="0" t="inlineStr">
+        <is>
+          <t>0149</t>
+        </is>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-18</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>N(NUANCES DE GREY 2024)</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>NUANCES DE GREY</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t>B 146</t>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P179" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q179" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R179" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
+      <c r="A180" s="0" t="inlineStr">
+        <is>
+          <t>0150</t>
+        </is>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-25</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>DEVILS SONATA</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>ORDINARY LOVE</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t>C 285</t>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t>VISION D'ETAT</t>
+        </is>
+      </c>
+      <c r="P180" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q180" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R180" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
+      <c r="A181" s="0" t="inlineStr">
+        <is>
+          <t>0151</t>
+        </is>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>N(OUT OF RISK 2024)</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>OUT OF RISK</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Montaigu</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t>B 116</t>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P181" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q181" s="0" t="inlineStr">
+        <is>
+          <t>Nat Barnett Bloodstock</t>
+        </is>
+      </c>
+      <c r="R181" s="0" t="inlineStr">
+        <is>
+          <t>240000</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
+      <c r="A182" s="0" t="inlineStr">
+        <is>
+          <t>0152</t>
+        </is>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-14</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>PEINTURE DE VASSY</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>PEACE CITY</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Vassy</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t>C 164</t>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t>ELUSIVE CITY</t>
+        </is>
+      </c>
+      <c r="P182" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R182" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" s="0" t="inlineStr">
+        <is>
+          <t>0153</t>
+        </is>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>ON VEUT DU SOLEIL</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>IVANHOWE</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>PLACE AU SOLEIL</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t>C 266</t>
+        </is>
+      </c>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t>TREMPOLINO</t>
+        </is>
+      </c>
+      <c r="P183" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q183" s="0" t="inlineStr">
+        <is>
+          <t>NBB Racing / N. Vergne</t>
+        </is>
+      </c>
+      <c r="R183" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
+      <c r="A184" s="0" t="inlineStr">
+        <is>
+          <t>0154</t>
+        </is>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-08</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>OSCAR DU CHENET</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>TECHNICIAN</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>POLYFLEUR</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t>C 284</t>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P184" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q184" s="0" t="inlineStr">
+        <is>
+          <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R184" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" s="0" t="inlineStr">
+        <is>
+          <t>0155</t>
+        </is>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-23</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>N(POPOVA 2024)</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>BUCK'S BOUM</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>POPOVA</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t>C 208</t>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>KAHYASI</t>
+        </is>
+      </c>
+      <c r="P185" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R185" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" s="0" t="inlineStr">
+        <is>
+          <t>0156</t>
+        </is>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-07</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>OUSBAK</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>QAPE NOIR</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t>P 325</t>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t>SUBOTICA</t>
+        </is>
+      </c>
+      <c r="P186" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R186" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" s="0" t="inlineStr">
+        <is>
+          <t>0157</t>
+        </is>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-01</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>QUART DES ANGES</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>QUART D'ETOILE</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t>B 131</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P187" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q187" s="0" t="inlineStr">
+        <is>
+          <t>SAS Broadhurst Agency</t>
+        </is>
+      </c>
+      <c r="R187" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" s="0" t="inlineStr">
+        <is>
+          <t>0158</t>
+        </is>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>QUICK PARADISE</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>PARADISO</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>QUICK TALINE</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t>C 267</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P188" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q188" s="0" t="inlineStr">
+        <is>
+          <t>Nat Barnett Bloodstock / Hugo MERIENNE</t>
+        </is>
+      </c>
+      <c r="R188" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" s="0" t="inlineStr">
+        <is>
+          <t>0159</t>
+        </is>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-19</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>N(RAFFLES HOPE 2024)</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>RAFFLES HOPE</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t>C 209</t>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P189" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q189" s="0" t="inlineStr">
+        <is>
+          <t>Nat BARNETT / Hugo MERIENNE</t>
+        </is>
+      </c>
+      <c r="R189" s="0" t="inlineStr">
+        <is>
+          <t>48000</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" s="0" t="inlineStr">
+        <is>
+          <t>0160</t>
+        </is>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-24</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>FAIRFAX</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>READY KAP</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t>C 283</t>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P190" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q190" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R190" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" s="0" t="inlineStr">
+        <is>
+          <t>0161</t>
+        </is>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-16</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>ONE KLASS</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>IVANHOWE</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>REINE DE TREVE</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Olivate</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t>C 263</t>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t>MALINAS</t>
+        </is>
+      </c>
+      <c r="P191" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q191" s="0" t="inlineStr">
+        <is>
+          <t>DC Bloodstock</t>
+        </is>
+      </c>
+      <c r="R191" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" s="0" t="inlineStr">
+        <is>
+          <t>0162</t>
+        </is>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-18</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>REINE MARGOT</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>REINE PIEUSE</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t>B 132</t>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P192" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q192" s="0" t="inlineStr">
+        <is>
+          <t>Busherstown</t>
+        </is>
+      </c>
+      <c r="R192" s="0" t="inlineStr">
+        <is>
+          <t>57000</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" s="0" t="inlineStr">
+        <is>
+          <t>0163</t>
+        </is>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-12</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>ORCHIDEE SAUVAGE</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>RIEN DE PLUS</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t>P 326</t>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t>VIDEO ROCK</t>
+        </is>
+      </c>
+      <c r="P193" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R193" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" s="0" t="inlineStr">
+        <is>
+          <t>0164</t>
+        </is>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-10</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>ROBICHON HAS</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>ROLL ON HAS</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t>B 133</t>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t>POLICY MAKER</t>
+        </is>
+      </c>
+      <c r="P194" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R194" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" s="0" t="inlineStr">
+        <is>
+          <t>0165</t>
+        </is>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-27</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>UNIC DEL MYRE</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>ROSANE</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t>C 246</t>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>SHEYRANN</t>
+        </is>
+      </c>
+      <c r="P195" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R195" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" s="0" t="inlineStr">
+        <is>
+          <t>0166</t>
+        </is>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-15</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>OURAGAN DES BORDES</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>PRINCE GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>ROYALE DES BORDES</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t> Clifton Farm</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t>A 071</t>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>LAVIRCO</t>
+        </is>
+      </c>
+      <c r="P196" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q196" s="0" t="inlineStr">
+        <is>
+          <t>Hamish MACAULEY / N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R196" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:19">
+      <c r="A197" s="0" t="inlineStr">
+        <is>
+          <t>0167</t>
+        </is>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-26</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>N(SACREE FAME 2024)</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>NATHANIEL</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>SACREE FAME</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Haie Neuve</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t>C 195</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t>FAME AND GLORY</t>
+        </is>
+      </c>
+      <c r="P197" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q197" s="0" t="inlineStr">
+        <is>
+          <t>SAS Broadhurst Agency</t>
+        </is>
+      </c>
+      <c r="R197" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" s="0" t="inlineStr">
+        <is>
+          <t>0168</t>
+        </is>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>SECOND STREET</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>SAGADOUNE</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t>C 282</t>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t>SAGACITY</t>
+        </is>
+      </c>
+      <c r="P198" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q198" s="0" t="inlineStr">
+        <is>
+          <t>SAS Broadhurst Agency</t>
+        </is>
+      </c>
+      <c r="R198" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" s="0" t="inlineStr">
+        <is>
+          <t>0169</t>
+        </is>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>N(SAINTAMARIN 2024)</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>SAINTAMARIN</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Sablonnets</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>P 332</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P199" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q199" s="0" t="inlineStr">
+        <is>
+          <t>Tom MALONE</t>
+        </is>
+      </c>
+      <c r="R199" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" s="0" t="inlineStr">
+        <is>
+          <t>0170</t>
+        </is>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-06</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>N(SAINTE MERVEILLE 2024)</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>SAINTE MERVEILLE</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Gravelle</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>A 064</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P200" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q200" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE</t>
+        </is>
+      </c>
+      <c r="R200" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" s="0" t="inlineStr">
+        <is>
+          <t>0171</t>
+        </is>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-13</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>OSCAR DU MESNIL</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>SCARLETT DU MESNIL</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t>C 210</t>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P201" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q201" s="0" t="inlineStr">
+        <is>
+          <t>NBB Racing / Ecurie Benaroussi</t>
+        </is>
+      </c>
+      <c r="R201" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" s="0" t="inlineStr">
+        <is>
+          <t>0172</t>
+        </is>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-10</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>ORCAGNA</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>SCULTURE</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Cougny</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t>A 061</t>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t>SHAANMER</t>
+        </is>
+      </c>
+      <c r="P202" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q202" s="0" t="inlineStr">
+        <is>
+          <t>Emmanuel CLAYEUX</t>
+        </is>
+      </c>
+      <c r="R202" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" s="0" t="inlineStr">
+        <is>
+          <t>0173</t>
+        </is>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>KING D'ARC</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>KING EDWARD</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE FUTURE</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Rouges Terres</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t>T 022</t>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P203" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q203" s="0" t="inlineStr">
+        <is>
+          <t>Fethard Bloodstock</t>
+        </is>
+      </c>
+      <c r="R203" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:19">
+      <c r="A204" s="0" t="inlineStr">
+        <is>
+          <t>0174</t>
+        </is>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>N(SHARIFA 2024)</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>JUKEBOX JURY</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>SHARIFA</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t>C 211</t>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>KING'S THEATRE</t>
+        </is>
+      </c>
+      <c r="P204" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q204" s="0" t="inlineStr">
+        <is>
+          <t>DPO'DWYER BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R204" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:19">
+      <c r="A205" s="0" t="inlineStr">
+        <is>
+          <t>0175</t>
+        </is>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-20</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>SILVERWING</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>SILVER BELL</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>C 281</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>SILVER CROSS</t>
+        </is>
+      </c>
+      <c r="P205" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R205" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:19">
+      <c r="A206" s="0" t="inlineStr">
+        <is>
+          <t>0176</t>
+        </is>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>OPERATION COBRA</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>BATHYRHON</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>SIMILARESISOLDOFA</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Mesnils</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t>B 151</t>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P206" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q206" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R206" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:19">
+      <c r="A207" s="0" t="inlineStr">
+        <is>
+          <t>0177</t>
+        </is>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-25</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>JULIE DU BRIZAIS</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>SINOPSY</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t>P 327</t>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>SINNDAR</t>
+        </is>
+      </c>
+      <c r="P207" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q207" s="0" t="inlineStr">
+        <is>
+          <t>Moanmore Stables Ltd</t>
+        </is>
+      </c>
+      <c r="R207" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:19">
+      <c r="A208" s="0" t="inlineStr">
+        <is>
+          <t>0178</t>
+        </is>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-05</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>OUT OF BOUNDS</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>MARE AUSTRALIS</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>SIRANI</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t>C 280</t>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P208" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R208" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:19">
+      <c r="A209" s="0" t="inlineStr">
+        <is>
+          <t>0179</t>
+        </is>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>SOVEREIGN GLORY</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>SOVEREIGN LADY</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t>C 212</t>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P209" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q209" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE</t>
+        </is>
+      </c>
+      <c r="R209" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:19">
+      <c r="A210" s="0" t="inlineStr">
+        <is>
+          <t>0180</t>
+        </is>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-08</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>N(STATUAIRE 2024)</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>STATUAIRE</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t>B 134</t>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P210" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q210" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R210" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:19">
+      <c r="A211" s="0" t="inlineStr">
+        <is>
+          <t>0181</t>
+        </is>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-17</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>NEPHILIM</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>STYLINE</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Vallée</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t>C 166</t>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P211" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q211" s="0" t="inlineStr">
+        <is>
+          <t>Valentine Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="R211" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:19">
+      <c r="A212" s="0" t="inlineStr">
+        <is>
+          <t>0182</t>
+        </is>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-03</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>STAR EXPRESS</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>SURPRESSA</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Bourg</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t>T 020</t>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t>TAKE RISKS</t>
+        </is>
+      </c>
+      <c r="P212" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R212" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:19">
+      <c r="A213" s="0" t="inlineStr">
+        <is>
+          <t>0183</t>
+        </is>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-22</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>ONE MORE DANCE</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>BEAUMEC DE HOUELLE</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>SWEET DANCE</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Clairefontaine</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t>P 305</t>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>KINGSALSA</t>
+        </is>
+      </c>
+      <c r="P213" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q213" s="0" t="inlineStr">
+        <is>
+          <t>François DEBARNOT</t>
+        </is>
+      </c>
+      <c r="R213" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:19">
+      <c r="A214" s="0" t="inlineStr">
+        <is>
+          <t>0184</t>
+        </is>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-25</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>FLOORFILLA DAVIS</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>TAMTAM DAVIS</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t>C 213</t>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t>ASTARABAD</t>
+        </is>
+      </c>
+      <c r="P214" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q214" s="0" t="inlineStr">
+        <is>
+          <t>Creighmore Stables Ltd</t>
+        </is>
+      </c>
+      <c r="R214" s="0" t="inlineStr">
+        <is>
+          <t>33000</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:19">
+      <c r="A215" s="0" t="inlineStr">
+        <is>
+          <t>0185</t>
+        </is>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-04</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>OKSYTANIE</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>JEU ST ELOI</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>TESKALINE</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t>C 268</t>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P215" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q215" s="0" t="inlineStr">
+        <is>
+          <t>BG Racing Service</t>
+        </is>
+      </c>
+      <c r="R215" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:19">
+      <c r="A216" s="0" t="inlineStr">
+        <is>
+          <t>0186</t>
+        </is>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-25</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>N(TINCIA 2024)</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>CHOEUR DU NORD</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>TINCIA</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Grandcamp</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t>C 224</t>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>TIN HORSE</t>
+        </is>
+      </c>
+      <c r="P216" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R216" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" s="0" t="inlineStr">
+        <is>
+          <t>0187</t>
+        </is>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-01</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>ORFEA</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>VALOISE</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t>C 279</t>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>GENTLEWAVE</t>
+        </is>
+      </c>
+      <c r="P217" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q217" s="0" t="inlineStr">
+        <is>
+          <t>George MULLINS</t>
+        </is>
+      </c>
+      <c r="R217" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:19">
+      <c r="A218" s="0" t="inlineStr">
+        <is>
+          <t>0188</t>
+        </is>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-02</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>SIRE LADYBUG</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>BATHYRHON</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>VENUS DU PUY NOIR</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t>P 328</t>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P218" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q218" s="0" t="inlineStr">
+        <is>
+          <t>Drumlin Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="R218" s="0" t="inlineStr">
+        <is>
+          <t>48000</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" s="0" t="inlineStr">
+        <is>
+          <t>0188a</t>
+        </is>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-28</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>N(VERSION OFFICIELLE 2024)</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>VERSION OFFICIELLE</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Haspel</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
         <is>
           <t>T 021</t>
         </is>
       </c>
-      <c r="J41" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K41" s="0" t="inlineStr">
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t>AIR CHIEF MARSHAL</t>
+        </is>
+      </c>
+      <c r="P219" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R219" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:19">
+      <c r="A220" s="0" t="inlineStr">
+        <is>
+          <t>0188b</t>
+        </is>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>ONE LOVE KARWIN</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>SEDUCTION</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t>C 206</t>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t>EVASIVE</t>
+        </is>
+      </c>
+      <c r="P220" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q220" s="0" t="inlineStr">
+        <is>
+          <t>SARL D'entrainement f.m cottin</t>
+        </is>
+      </c>
+      <c r="R220" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:19">
+      <c r="A221" s="0" t="inlineStr">
+        <is>
+          <t>0188c</t>
+        </is>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>OLGA DE BEAUREGARD</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>POUR MOI</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>LUCIFER POSH GIRL</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t>B 147</t>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="L41" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B42" s="0" t="inlineStr">
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t>ANGE GABRIEL</t>
+        </is>
+      </c>
+      <c r="P221" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R221" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" s="0" t="inlineStr">
+        <is>
+          <t>0188d</t>
+        </is>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C42" s="0" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I42" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-19</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t>Store 3 ans</t>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>NOLWENN DU BREUIL</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>SILVERWAVE</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>PEARL DE LA ROQUE</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Breuil</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t>P 334</t>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>VILLEZ</t>
+        </is>
+      </c>
+      <c r="P222" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R222" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" s="0" t="inlineStr">
+        <is>
+          <t>0189</t>
+        </is>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-26</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>OPALINE PIERJI</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>VICTORIA'S STAR</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t>C 237</t>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P223" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R223" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" s="0" t="inlineStr">
+        <is>
+          <t>0190</t>
+        </is>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>KALON RIVER</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>CLOVIS DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>VILLE VALIO</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t>P 329</t>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P224" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q224" s="0" t="inlineStr">
+        <is>
+          <t>Davide SATALIA</t>
+        </is>
+      </c>
+      <c r="R224" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" s="0" t="inlineStr">
+        <is>
+          <t>0191</t>
+        </is>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-12</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>N(WEST COAST 2024)</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>WEST COAST</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Clairefontaine</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t>P 306</t>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P225" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R225" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:19">
+      <c r="A226" s="0" t="inlineStr">
+        <is>
+          <t>0192</t>
+        </is>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-28</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>WINHAS</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>WINKLAS</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Kammerholtz</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t>C 260</t>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>LAURO</t>
+        </is>
+      </c>
+      <c r="P226" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R226" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:19">
+      <c r="A227" s="0" t="inlineStr">
+        <is>
+          <t>0193</t>
+        </is>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-05</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>OTTAWA KARWIN</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>TELECASTER</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>ZAIDA</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t>C 214</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="P227" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q227" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock / Harry Fowler</t>
+        </is>
+      </c>
+      <c r="R227" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:19">
+      <c r="A228" s="0" t="inlineStr">
+        <is>
+          <t>0194</t>
+        </is>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-04</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>N(ZELDAME 2024)</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>ZELDAME</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Buff</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>B 162</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P228" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q228" s="0" t="inlineStr">
+        <is>
+          <t>Tally Ho Stud</t>
+        </is>
+      </c>
+      <c r="R228" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:19">
+      <c r="A229" s="0" t="inlineStr">
+        <is>
+          <t>0195</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 195</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P229" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R229" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:19">
+      <c r="A230" s="0" t="inlineStr">
+        <is>
+          <t>0196</t>
+        </is>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>MAIN ROYAL</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>MARE AUSTRALIS</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>ALZASCA</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t>C 278</t>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>GRAPE TREE ROAD</t>
+        </is>
+      </c>
+      <c r="P230" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R230" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:19">
+      <c r="A231" s="0" t="inlineStr">
+        <is>
+          <t>0197</t>
+        </is>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-11</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>ANAMARVEL</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>ANADAME</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t>C 215</t>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P231" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q231" s="0" t="inlineStr">
+        <is>
+          <t>Margaret O'TOOLE</t>
+        </is>
+      </c>
+      <c r="R231" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:19">
+      <c r="A232" s="0" t="inlineStr">
+        <is>
+          <t>0198</t>
+        </is>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>N(ANNIE MC 2024)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>ANNIE MC</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t>C 216</t>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>MAHLER</t>
+        </is>
+      </c>
+      <c r="P232" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q232" s="0" t="inlineStr">
+        <is>
+          <t>Margaret O'TOOLE</t>
+        </is>
+      </c>
+      <c r="R232" s="0" t="inlineStr">
+        <is>
+          <t>205000</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:19">
+      <c r="A233" s="0" t="inlineStr">
+        <is>
+          <t>0199</t>
+        </is>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>SAFEWAY</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>MAGIC DREAM</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>ASHALANDA</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t>C 217</t>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>LINAMIX</t>
+        </is>
+      </c>
+      <c r="P233" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R233" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:19">
+      <c r="A234" s="0" t="inlineStr">
+        <is>
+          <t>0200</t>
+        </is>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-15</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>ODIN DELF</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>FLINTSHIRE</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>BACK TO BRESIL</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Trois Rivières</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t>C 230</t>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P234" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q234" s="0" t="inlineStr">
+        <is>
+          <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
+        </is>
+      </c>
+      <c r="R234" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:19">
+      <c r="A235" s="0" t="inlineStr">
+        <is>
+          <t>0201</t>
+        </is>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-25</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>GIGA BOOMER</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>BUCK'S BOUM</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>BALDER PHENIX</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t>B 135</t>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>PRESENTING</t>
+        </is>
+      </c>
+      <c r="P235" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q235" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R235" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:19">
+      <c r="A236" s="0" t="inlineStr">
+        <is>
+          <t>0202</t>
+        </is>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-09</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>ROSE POUDRE</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>BELLA RUGOSA</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t>C 218</t>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P236" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R236" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:19">
+      <c r="A237" s="0" t="inlineStr">
+        <is>
+          <t>0203</t>
+        </is>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-29</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>OLD BOY DE CUIGNY</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>THE GREY GATSBY</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>BLESSED LUCK</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t>B 136</t>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>ROCK OF GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="P237" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q237" s="0" t="inlineStr">
+        <is>
+          <t>Chester WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R237" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:19">
+      <c r="A238" s="0" t="inlineStr">
+        <is>
+          <t>0204</t>
+        </is>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-13</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>VIKING PIEL</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>THE GREY GATSBY</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>BLUE ARROW</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>La Frênée</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t>A 087</t>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>BLUE BRESIL</t>
+        </is>
+      </c>
+      <c r="P238" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q238" s="0" t="inlineStr">
+        <is>
+          <t>Eric LECOIFFIER / Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="R238" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:19">
+      <c r="A239" s="0" t="inlineStr">
+        <is>
+          <t>0205</t>
+        </is>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-12</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>ENSHRINED</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>SANTIAGO</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>BURGER</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>C 277</t>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P239" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q239" s="0" t="inlineStr">
+        <is>
+          <t>Thomond O'MARA</t>
+        </is>
+      </c>
+      <c r="R239" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:19">
+      <c r="A240" s="0" t="inlineStr">
+        <is>
+          <t>0206</t>
+        </is>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-14</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>OEUVRE D'ART BLOU</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>VOILADENUO</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>CALLIE TUEUSE</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>B 137</t>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>IRISH WELLS</t>
+        </is>
+      </c>
+      <c r="P240" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q240" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R240" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:19">
+      <c r="A241" s="0" t="inlineStr">
+        <is>
+          <t>0207</t>
+        </is>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-10</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>CRUXIOL</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>CAPUCINE IS BLUE</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t>B 138</t>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P241" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q241" s="0" t="inlineStr">
+        <is>
+          <t>Dan ASTBURY / Church Farm Stables</t>
+        </is>
+      </c>
+      <c r="R241" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:19">
+      <c r="A242" s="0" t="inlineStr">
+        <is>
+          <t>0208</t>
+        </is>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-30</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>CELTIC CHIEF</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>TELECASTER</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>CELTIC AIR</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t>B 139</t>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>KALDOUNEVEES</t>
+        </is>
+      </c>
+      <c r="P242" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q242" s="0" t="inlineStr">
+        <is>
+          <t>Nat Barnett Bloodstock</t>
+        </is>
+      </c>
+      <c r="R242" s="0" t="inlineStr">
+        <is>
+          <t>165000</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:19">
+      <c r="A243" s="0" t="inlineStr">
+        <is>
+          <t>0209</t>
+        </is>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-24</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>NATAL HAS</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>CHATA JOANA HAS</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t>B 140</t>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>DREAM WELL</t>
+        </is>
+      </c>
+      <c r="P243" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q243" s="0" t="inlineStr">
+        <is>
+          <t>George MULLINS</t>
+        </is>
+      </c>
+      <c r="R243" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:19">
+      <c r="A244" s="0" t="inlineStr">
+        <is>
+          <t>0210</t>
+        </is>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-10</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>BLAST FURNACE</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>MAGIC DREAM</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>CHEROKEE HILL</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t>C 275</t>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P244" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R244" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:19">
+      <c r="A245" s="0" t="inlineStr">
+        <is>
+          <t>0211</t>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-31</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>OCARINA DU CHENET</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>MAGIC DREAM</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>CHLOE TRIOMPHE</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t>C 274</t>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>CIMA DE TRIOMPHE</t>
+        </is>
+      </c>
+      <c r="P245" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q245" s="0" t="inlineStr">
+        <is>
+          <t>Nigel J. HAWKE</t>
+        </is>
+      </c>
+      <c r="R245" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:19">
+      <c r="A246" s="0" t="inlineStr">
+        <is>
+          <t>0212</t>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-21</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>JEUXSANSFRONTIERES</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>JEU ST ELOI</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>COCO GAELICK</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>C 273</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="P246" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q246" s="0" t="inlineStr">
+        <is>
+          <t>Jane WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R246" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:19">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
+          <t>0213</t>
+        </is>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-03</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>OMOISE</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>COMECA</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t>C 245</t>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>SMADOUN</t>
+        </is>
+      </c>
+      <c r="P247" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q247" s="0" t="inlineStr">
+        <is>
+          <t>CAEAU BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R247" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:19">
+      <c r="A248" s="0" t="inlineStr">
+        <is>
+          <t>0214</t>
+        </is>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-10</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>LAIZVOIREE</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>CHOEUR DU NORD</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>CURLY BASC</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>La Mollière</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t>C 233</t>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P248" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q248" s="0" t="inlineStr">
+        <is>
+          <t>Chester WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R248" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:19">
+      <c r="A249" s="0" t="inlineStr">
+        <is>
+          <t>0215</t>
+        </is>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>ORENBAR</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>DAHLIA D'ARTHEL</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t>P 330</t>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t>NETWORK</t>
+        </is>
+      </c>
+      <c r="P249" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q249" s="0" t="inlineStr">
+        <is>
+          <t>Brook lodge farm</t>
+        </is>
+      </c>
+      <c r="R249" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" s="0" t="inlineStr">
+        <is>
+          <t>0216</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 216</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P250" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R250" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:19">
+      <c r="A251" s="0" t="inlineStr">
+        <is>
+          <t>0217</t>
+        </is>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-20</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>OH LA BELLE VIE</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>DANSE ROYALE</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Cougny</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>A 062</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t>APSIS</t>
+        </is>
+      </c>
+      <c r="P251" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q251" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R251" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:19">
+      <c r="A252" s="0" t="inlineStr">
+        <is>
+          <t>0218</t>
+        </is>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-31</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>SERIOUS MOONLIGHT</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>SPANISH MOON</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>DARESCA DES OBEAUX</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t>C 272</t>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>MARESCA SORRENTO</t>
+        </is>
+      </c>
+      <c r="P252" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R252" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:19">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <t>0219</t>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-11</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>MARTWOOMAN</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>HEADMAN</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>DARTALINE</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>C 219</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P253" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q253" s="0" t="inlineStr">
+        <is>
+          <t>Lucinda V RUSSELL / Paul MC IVOR</t>
+        </is>
+      </c>
+      <c r="R253" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <t>0220</t>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-15</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>MAYAKOBA VALLEY</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>TRIPLE THREAT</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>DASHING ROSE</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>C 220</t>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t>VARESE</t>
+        </is>
+      </c>
+      <c r="P254" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q254" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R254" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:19">
+      <c r="A255" s="0" t="inlineStr">
+        <is>
+          <t>0221</t>
+        </is>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-01</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>OLD UP SIVOLA</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>JEU ST ELOI</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>DE CE PAS SIVOLA</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t>A 078</t>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t>ASSESSOR</t>
+        </is>
+      </c>
+      <c r="P255" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q255" s="0" t="inlineStr">
+        <is>
+          <t>Warren GREATREX</t>
+        </is>
+      </c>
+      <c r="R255" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:19">
+      <c r="A256" s="0" t="inlineStr">
+        <is>
+          <t>0222</t>
+        </is>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-27</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>N(DEAUVILLE SHOWER 2024)</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>CHURCHILL</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>DEAUVILLE SHOWER</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Montaigu</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t>B 117</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t>HIGH CHAPARRAL</t>
+        </is>
+      </c>
+      <c r="P256" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q256" s="0" t="inlineStr">
+        <is>
+          <t>Pegasus Farms Ltd</t>
+        </is>
+      </c>
+      <c r="R256" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:19">
+      <c r="A257" s="0" t="inlineStr">
+        <is>
+          <t>0223</t>
+        </is>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-18</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>N(DERCIA 2024)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>DERCIA</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Grandcamp</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>C 225</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t>RAVEN'S PASS</t>
+        </is>
+      </c>
+      <c r="P257" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q257" s="0" t="inlineStr">
+        <is>
+          <t>Baroda Stud</t>
+        </is>
+      </c>
+      <c r="R257" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:19">
+      <c r="A258" s="0" t="inlineStr">
+        <is>
+          <t>0224</t>
+        </is>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-15</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>SALOME DU BRIZAIS</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>DIANE DU BRIZAIS</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>P 300</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>TREMPOLINO</t>
+        </is>
+      </c>
+      <c r="P258" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R258" s="0" t="inlineStr">
+        <is>
+          <t>49000</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:19">
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <t>0225</t>
+        </is>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-03</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>OZIJET</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>PRINCE GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>DOLMINA</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t>P 301</t>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>VOIX DU NORD</t>
+        </is>
+      </c>
+      <c r="P259" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q259" s="0" t="inlineStr">
+        <is>
+          <t>Giada MENATO</t>
+        </is>
+      </c>
+      <c r="R259" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:19">
+      <c r="A260" s="0" t="inlineStr">
+        <is>
+          <t>0226</t>
+        </is>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-27</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>PEGHEMEN</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>DORA DU DESERT</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>La Mollière</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t>C 234</t>
+        </is>
+      </c>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P260" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q260" s="0" t="inlineStr">
+        <is>
+          <t>SD Racing</t>
+        </is>
+      </c>
+      <c r="R260" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:19">
+      <c r="A261" s="0" t="inlineStr">
+        <is>
+          <t>0227</t>
+        </is>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-07</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>OMAHA DELF</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>EASY BALL</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Trois Rivières</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t>C 231</t>
+        </is>
+      </c>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t>SAINT DES SAINTS</t>
+        </is>
+      </c>
+      <c r="P261" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q261" s="0" t="inlineStr">
+        <is>
+          <t>French Racing Bloodstock</t>
+        </is>
+      </c>
+      <c r="R261" s="0" t="inlineStr">
+        <is>
+          <t>21000</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:19">
+      <c r="A262" s="0" t="inlineStr">
+        <is>
+          <t>0228</t>
+        </is>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-12</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>KARA STAR</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>KARAKTAR</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>EAUX FORTES</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Granges</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t>A 079</t>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t>WALK IN THE PARK</t>
+        </is>
+      </c>
+      <c r="P262" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q262" s="0" t="inlineStr">
+        <is>
+          <t>Adam Bloodstock / Gavin Cromwell</t>
+        </is>
+      </c>
+      <c r="R262" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:19">
+      <c r="A263" s="0" t="inlineStr">
+        <is>
+          <t>0229</t>
+        </is>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-05</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>N(ECCENTRIC LADY 2024)</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>SILVERWAVE</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>ECCENTRIC LADY</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Vallée</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>C 167</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P263" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q263" s="0" t="inlineStr">
+        <is>
+          <t>Jérémy DA SILVA</t>
+        </is>
+      </c>
+      <c r="R263" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:19">
+      <c r="A264" s="0" t="inlineStr">
+        <is>
+          <t>0230</t>
+        </is>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-03</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>OCEAN DU CHENET</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>ELEGANTE DU CHENET</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Loges</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t>C 271</t>
+        </is>
+      </c>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P264" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R264" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:19">
+      <c r="A265" s="0" t="inlineStr">
+        <is>
+          <t>0231</t>
+        </is>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-20</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>THE BALLET GIRL</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>TELECASTER</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>EN CADEAU</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Saint Voir</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t>C 269</t>
+        </is>
+      </c>
+      <c r="J265" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t>COASTAL PATH</t>
+        </is>
+      </c>
+      <c r="P265" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q265" s="0" t="inlineStr">
+        <is>
+          <t>Armand LEFEUVRE</t>
+        </is>
+      </c>
+      <c r="R265" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:19">
+      <c r="A266" s="0" t="inlineStr">
+        <is>
+          <t>0232</t>
+        </is>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-16</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>ON STAGE</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>CHOEUR DU NORD</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>EOLINE</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t>C 221</t>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t>VISION D'ETAT</t>
+        </is>
+      </c>
+      <c r="P266" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q266" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R266" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" spans="1:19">
+      <c r="A267" s="0" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-06</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>RANELAGH</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>ERMENGARDE</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>B 141</t>
+        </is>
+      </c>
+      <c r="J267" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t>MASTERSTROKE</t>
+        </is>
+      </c>
+      <c r="P267" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q267" s="0" t="inlineStr">
+        <is>
+          <t>CAEAU BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R267" s="0" t="inlineStr">
+        <is>
+          <t>61000</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" s="0" t="inlineStr">
+        <is>
+          <t>0234</t>
+        </is>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-21</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>OHE SEVILLANE</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>IVANHOWE</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>ESCALE A SEVILLE</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Pierres Follets</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>P 302</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t>RACINGER</t>
+        </is>
+      </c>
+      <c r="P268" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q268" s="0" t="inlineStr">
+        <is>
+          <t>Radek MAN</t>
+        </is>
+      </c>
+      <c r="R268" s="0" t="inlineStr">
+        <is>
+          <t>3500</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" s="0" t="inlineStr">
+        <is>
+          <t>0235</t>
+        </is>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-23</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>OTTAWA CHANCE</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>TUNIS</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>ESCORT'CHANCE</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Fairway Consignment</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t>C 244</t>
+        </is>
+      </c>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t>POL</t>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t>MARTALINE</t>
+        </is>
+      </c>
+      <c r="P269" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q269" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock / O'Neill Racing</t>
+        </is>
+      </c>
+      <c r="R269" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" spans="1:19">
+      <c r="A270" s="0" t="inlineStr">
+        <is>
+          <t>0236</t>
+        </is>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-17</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>EN APPARTE</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>MONTMARTRE</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>ESPIONNE</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>C 236</t>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t>GEORGE VANCOUVER</t>
+        </is>
+      </c>
+      <c r="P270" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q270" s="0" t="inlineStr">
+        <is>
+          <t>Lucinda V RUSSELL / Paul MC IVOR</t>
+        </is>
+      </c>
+      <c r="R270" s="0" t="inlineStr">
+        <is>
+          <t>36000</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:19">
+      <c r="A271" s="0" t="inlineStr">
+        <is>
+          <t>0237</t>
+        </is>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-06</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>WITHOUT NEWS</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>WITH REASON</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Artu</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t>A 036</t>
+        </is>
+      </c>
+      <c r="J271" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="P271" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q271" s="0" t="inlineStr">
+        <is>
+          <t>HRM</t>
+        </is>
+      </c>
+      <c r="R271" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:19">
+      <c r="A272" s="0" t="inlineStr">
+        <is>
+          <t>0238</t>
+        </is>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>2020-02-01</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>AL ALAALI</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>SHOWCASING</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>FRESH AIR</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Caullery</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>A 074</t>
+        </is>
+      </c>
+      <c r="J272" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t>MONTJEU</t>
+        </is>
+      </c>
+      <c r="P272" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R272" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:19">
+      <c r="A273" s="0" t="inlineStr">
+        <is>
+          <t>0239</t>
+        </is>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-11</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>MUST BE CRACKERS</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>CRACKSMAN</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>BLESSED TO EMPRESS</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>T 003</t>
+        </is>
+      </c>
+      <c r="J273" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t>HOLY ROMAN EMPEROR</t>
+        </is>
+      </c>
+      <c r="P273" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R273" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:19">
+      <c r="A274" s="0" t="inlineStr">
+        <is>
+          <t>0240</t>
+        </is>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-16</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>FRA ANGELICO</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>TORONADO</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>CALDERA</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t>Guillemin</t>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t>B 154</t>
+        </is>
+      </c>
+      <c r="J274" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P274" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R274" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:19">
+      <c r="A275" s="0" t="inlineStr">
+        <is>
+          <t>0241</t>
+        </is>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-21</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>TCHI TCHA</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>NATT MUSIK</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>Cordelles</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t>C 235</t>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t>KENDOR</t>
+        </is>
+      </c>
+      <c r="P275" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q275" s="0" t="inlineStr">
+        <is>
+          <t> VENN / BEACCO Bloodstock</t>
+        </is>
+      </c>
+      <c r="R275" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:19">
+      <c r="A276" s="0" t="inlineStr">
+        <is>
+          <t>0242</t>
+        </is>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>IGHARKA</t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>TORONADO</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>VELOCITE</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t>P 313</t>
+        </is>
+      </c>
+      <c r="J276" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P276" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q276" s="0" t="inlineStr">
+        <is>
+          <t>John HAMMOND</t>
+        </is>
+      </c>
+      <c r="R276" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:19">
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <t>0243</t>
+        </is>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-02</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>SCARLET VALENTINE</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>FUNNY VALENTINE</t>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t>C 191</t>
+        </is>
+      </c>
+      <c r="J277" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t>EVASIVE</t>
+        </is>
+      </c>
+      <c r="P277" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R277" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:19">
+      <c r="A278" s="0" t="inlineStr">
+        <is>
+          <t>0244</t>
+        </is>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-01</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>APPLEBLOSSOMWHITE</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>SOLDIER'S CALL</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>ESMAGGIE</t>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t>T 004</t>
+        </is>
+      </c>
+      <c r="J278" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P278" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R278" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:19">
+      <c r="A279" s="0" t="inlineStr">
+        <is>
+          <t>0245</t>
+        </is>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-26</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>MARLENA'S PRINCE</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>ZAIN TIME</t>
+        </is>
+      </c>
+      <c r="H279" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t>C 169</t>
+        </is>
+      </c>
+      <c r="J279" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L279" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t>PIVOTAL</t>
+        </is>
+      </c>
+      <c r="P279" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q279" s="0" t="inlineStr">
+        <is>
+          <t>TJ Bloodstock</t>
+        </is>
+      </c>
+      <c r="R279" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" s="0" t="inlineStr">
+        <is>
+          <t>0246</t>
+        </is>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
+        <is>
+          <t>PLAY THE GAME</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF STARS</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>WILSIDE</t>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
+        <is>
+          <t>Speicher</t>
+        </is>
+      </c>
+      <c r="I280" s="0" t="inlineStr">
+        <is>
+          <t>B 125</t>
+        </is>
+      </c>
+      <c r="J280" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L280" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t>VERGLAS</t>
+        </is>
+      </c>
+      <c r="P280" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R280" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:19">
+      <c r="A281" s="0" t="inlineStr">
+        <is>
+          <t>0247</t>
+        </is>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-23</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>FRANCIGENA</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>ARDAD</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>MISS SIENNA</t>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I281" s="0" t="inlineStr">
+        <is>
+          <t>C 225</t>
+        </is>
+      </c>
+      <c r="J281" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K281" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L281" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M281" s="0" t="inlineStr">
+        <is>
+          <t>EQUIANO</t>
+        </is>
+      </c>
+      <c r="P281" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q281" s="0" t="inlineStr">
+        <is>
+          <t>HRM</t>
+        </is>
+      </c>
+      <c r="R281" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:19">
+      <c r="A282" s="0" t="inlineStr">
+        <is>
+          <t>0248</t>
+        </is>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-14</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>LEKER</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>LIGERA</t>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I282" s="0" t="inlineStr">
+        <is>
+          <t>A 021</t>
+        </is>
+      </c>
+      <c r="J282" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K282" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L282" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M282" s="0" t="inlineStr">
+        <is>
+          <t>SHOWCASING</t>
+        </is>
+      </c>
+      <c r="P282" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q282" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Damien Artu Earl</t>
+        </is>
+      </c>
+      <c r="R282" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" s="0" t="inlineStr">
+        <is>
+          <t>0249</t>
+        </is>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-15</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>JANGIR</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>TOUMAR</t>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I283" s="0" t="inlineStr">
+        <is>
+          <t>A 022</t>
+        </is>
+      </c>
+      <c r="J283" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K283" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L283" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M283" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P283" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R283" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" s="0" t="inlineStr">
+        <is>
+          <t>0250</t>
+        </is>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-08</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
+        <is>
+          <t>MELANIES JOY</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>TIME TEST</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>HEADING NORTH</t>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
+        <is>
+          <t>Caullery</t>
+        </is>
+      </c>
+      <c r="I284" s="0" t="inlineStr">
+        <is>
+          <t>A 075</t>
+        </is>
+      </c>
+      <c r="J284" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K284" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L284" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M284" s="0" t="inlineStr">
+        <is>
+          <t>TEOFILO</t>
+        </is>
+      </c>
+      <c r="P284" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R284" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" s="0" t="inlineStr">
+        <is>
+          <t>0251</t>
+        </is>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-29</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>TAJMALY</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>TAJ MAHAL</t>
+        </is>
+      </c>
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <t>MAOLA</t>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
+        <is>
+          <t>Gadbin</t>
+        </is>
+      </c>
+      <c r="I285" s="0" t="inlineStr">
+        <is>
+          <t>T 010</t>
+        </is>
+      </c>
+      <c r="J285" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K285" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L285" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M285" s="0" t="inlineStr">
+        <is>
+          <t>COCKNEY REBEL</t>
+        </is>
+      </c>
+      <c r="P285" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R285" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:19">
+      <c r="A286" s="0" t="inlineStr">
+        <is>
+          <t>0252</t>
+        </is>
+      </c>
+      <c r="B286" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C286" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-12</t>
+        </is>
+      </c>
+      <c r="D286" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E286" s="0" t="inlineStr">
+        <is>
+          <t>POETESSA</t>
+        </is>
+      </c>
+      <c r="F286" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="G286" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE GOLD</t>
+        </is>
+      </c>
+      <c r="H286" s="0" t="inlineStr">
+        <is>
+          <t>Windermere Stud</t>
+        </is>
+      </c>
+      <c r="I286" s="0" t="inlineStr">
+        <is>
+          <t>C 199</t>
+        </is>
+      </c>
+      <c r="J286" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K286" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L286" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M286" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORN</t>
+        </is>
+      </c>
+      <c r="P286" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R286" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:19">
+      <c r="A287" s="0" t="inlineStr">
+        <is>
+          <t>0253</t>
+        </is>
+      </c>
+      <c r="B287" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C287" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-16</t>
+        </is>
+      </c>
+      <c r="D287" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E287" s="0" t="inlineStr">
+        <is>
+          <t>PASSIONE</t>
+        </is>
+      </c>
+      <c r="F287" s="0" t="inlineStr">
+        <is>
+          <t>AL WUKAIR</t>
+        </is>
+      </c>
+      <c r="G287" s="0" t="inlineStr">
+        <is>
+          <t>PANORAMICA</t>
+        </is>
+      </c>
+      <c r="H287" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I287" s="0" t="inlineStr">
+        <is>
+          <t>A 047</t>
+        </is>
+      </c>
+      <c r="J287" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K287" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L287" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M287" s="0" t="inlineStr">
+        <is>
+          <t>RAIL LINK</t>
+        </is>
+      </c>
+      <c r="P287" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q287" s="0" t="inlineStr">
+        <is>
+          <t>Miroslav RULEC</t>
+        </is>
+      </c>
+      <c r="R287" s="0" t="inlineStr">
+        <is>
+          <t>3500</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:19">
+      <c r="A288" s="0" t="inlineStr">
+        <is>
+          <t>0254</t>
+        </is>
+      </c>
+      <c r="B288" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C288" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="D288" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E288" s="0" t="inlineStr">
+        <is>
+          <t>MY GIRL MOLLY</t>
+        </is>
+      </c>
+      <c r="F288" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="G288" s="0" t="inlineStr">
+        <is>
+          <t>AWESOME GAL</t>
+        </is>
+      </c>
+      <c r="H288" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I288" s="0" t="inlineStr">
+        <is>
+          <t>B 163</t>
+        </is>
+      </c>
+      <c r="J288" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K288" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L288" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M288" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P288" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R288" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:19">
+      <c r="A289" s="0" t="inlineStr">
+        <is>
+          <t>0255</t>
+        </is>
+      </c>
+      <c r="B289" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C289" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="D289" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E289" s="0" t="inlineStr">
+        <is>
+          <t>RAQAT</t>
+        </is>
+      </c>
+      <c r="F289" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G289" s="0" t="inlineStr">
+        <is>
+          <t>RASIMA</t>
+        </is>
+      </c>
+      <c r="H289" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I289" s="0" t="inlineStr">
+        <is>
+          <t>A 023</t>
+        </is>
+      </c>
+      <c r="J289" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K289" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L289" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M289" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P289" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R289" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:19">
+      <c r="A290" s="0" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="B290" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-09</t>
+        </is>
+      </c>
+      <c r="D290" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E290" s="0" t="inlineStr">
+        <is>
+          <t>RASAK</t>
+        </is>
+      </c>
+      <c r="F290" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G290" s="0" t="inlineStr">
+        <is>
+          <t>RAUSHAN</t>
+        </is>
+      </c>
+      <c r="H290" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I290" s="0" t="inlineStr">
+        <is>
+          <t>A 024</t>
+        </is>
+      </c>
+      <c r="J290" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K290" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L290" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M290" s="0" t="inlineStr">
+        <is>
+          <t>DALAKHANI</t>
+        </is>
+      </c>
+      <c r="P290" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q290" s="0" t="inlineStr">
+        <is>
+          <t>Radek MAN</t>
+        </is>
+      </c>
+      <c r="R290" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:19">
+      <c r="A291" s="0" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="B291" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C291" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-23</t>
+        </is>
+      </c>
+      <c r="D291" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E291" s="0" t="inlineStr">
+        <is>
+          <t>FAROUKH</t>
+        </is>
+      </c>
+      <c r="F291" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G291" s="0" t="inlineStr">
+        <is>
+          <t>ELRAAZY</t>
+        </is>
+      </c>
+      <c r="H291" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I291" s="0" t="inlineStr">
+        <is>
+          <t>A 025</t>
+        </is>
+      </c>
+      <c r="J291" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K291" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L291" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M291" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P291" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R291" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:19">
+      <c r="A292" s="0" t="inlineStr">
+        <is>
+          <t>0258</t>
+        </is>
+      </c>
+      <c r="B292" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C292" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-08</t>
+        </is>
+      </c>
+      <c r="D292" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E292" s="0" t="inlineStr">
+        <is>
+          <t>PHANTOM FLAME</t>
+        </is>
+      </c>
+      <c r="F292" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="G292" s="0" t="inlineStr">
+        <is>
+          <t>KHALEESY</t>
+        </is>
+      </c>
+      <c r="H292" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I292" s="0" t="inlineStr">
+        <is>
+          <t>B 164</t>
+        </is>
+      </c>
+      <c r="J292" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K292" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L292" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M292" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P292" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R292" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:19">
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <t>0259</t>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E293" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 259</t>
+        </is>
+      </c>
+      <c r="H293" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I293" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P293" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R293" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:19">
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="B294" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C294" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-15</t>
+        </is>
+      </c>
+      <c r="D294" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E294" s="0" t="inlineStr">
+        <is>
+          <t>HELLO ZAIN</t>
+        </is>
+      </c>
+      <c r="F294" s="0" t="inlineStr">
+        <is>
+          <t>HELLO YOUMZAIN</t>
+        </is>
+      </c>
+      <c r="G294" s="0" t="inlineStr">
+        <is>
+          <t>LEAH HANNAH</t>
+        </is>
+      </c>
+      <c r="H294" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I294" s="0" t="inlineStr">
+        <is>
+          <t>T 005</t>
+        </is>
+      </c>
+      <c r="J294" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K294" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L294" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M294" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P294" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R294" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:19">
+      <c r="A295" s="0" t="inlineStr">
+        <is>
+          <t>0261</t>
+        </is>
+      </c>
+      <c r="B295" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C295" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-25</t>
+        </is>
+      </c>
+      <c r="D295" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E295" s="0" t="inlineStr">
+        <is>
+          <t>REVE POLAIRE</t>
+        </is>
+      </c>
+      <c r="F295" s="0" t="inlineStr">
+        <is>
+          <t>VICTOR LUDORUM</t>
+        </is>
+      </c>
+      <c r="G295" s="0" t="inlineStr">
+        <is>
+          <t>NUIT POLAIRE</t>
+        </is>
+      </c>
+      <c r="H295" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I295" s="0" t="inlineStr">
+        <is>
+          <t>B 166</t>
+        </is>
+      </c>
+      <c r="J295" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K295" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L295" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M295" s="0" t="inlineStr">
+        <is>
+          <t>KHELEYF</t>
+        </is>
+      </c>
+      <c r="P295" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q295" s="0" t="inlineStr">
+        <is>
+          <t>Charley ROSSI</t>
+        </is>
+      </c>
+      <c r="R295" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" spans="1:19">
+      <c r="A296" s="0" t="inlineStr">
+        <is>
+          <t>0262</t>
+        </is>
+      </c>
+      <c r="B296" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C296" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-22</t>
+        </is>
+      </c>
+      <c r="D296" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E296" s="0" t="inlineStr">
+        <is>
+          <t>QUEMOONA</t>
+        </is>
+      </c>
+      <c r="F296" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G296" s="0" t="inlineStr">
+        <is>
+          <t>QUESTABELLA</t>
+        </is>
+      </c>
+      <c r="H296" s="0" t="inlineStr">
+        <is>
+          <t>Steinberg</t>
+        </is>
+      </c>
+      <c r="I296" s="0" t="inlineStr">
+        <is>
+          <t>B 123</t>
+        </is>
+      </c>
+      <c r="J296" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K296" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L296" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M296" s="0" t="inlineStr">
+        <is>
+          <t>ROCK OF GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="P296" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R296" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:19">
+      <c r="A297" s="0" t="inlineStr">
+        <is>
+          <t>0263</t>
+        </is>
+      </c>
+      <c r="B297" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-01</t>
+        </is>
+      </c>
+      <c r="D297" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E297" s="0" t="inlineStr">
+        <is>
+          <t>BOKEI</t>
+        </is>
+      </c>
+      <c r="F297" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G297" s="0" t="inlineStr">
+        <is>
+          <t>BOLSHINA</t>
+        </is>
+      </c>
+      <c r="H297" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I297" s="0" t="inlineStr">
+        <is>
+          <t>A 026</t>
+        </is>
+      </c>
+      <c r="J297" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K297" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L297" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M297" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P297" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q297" s="0" t="inlineStr">
+        <is>
+          <t>Nat BARNETT / Nick ALEXANDER</t>
+        </is>
+      </c>
+      <c r="R297" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:19">
+      <c r="A298" s="0" t="inlineStr">
+        <is>
+          <t>0264</t>
+        </is>
+      </c>
+      <c r="B298" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C298" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-22</t>
+        </is>
+      </c>
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
+        <is>
+          <t>AKBASH</t>
+        </is>
+      </c>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <t>DREAM AHEAD</t>
+        </is>
+      </c>
+      <c r="G298" s="0" t="inlineStr">
+        <is>
+          <t>LUZIA</t>
+        </is>
+      </c>
+      <c r="H298" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I298" s="0" t="inlineStr">
+        <is>
+          <t>A 027</t>
+        </is>
+      </c>
+      <c r="J298" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K298" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L298" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M298" s="0" t="inlineStr">
+        <is>
+          <t>CAPE CROSS</t>
+        </is>
+      </c>
+      <c r="P298" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q298" s="0" t="inlineStr">
+        <is>
+          <t>Marco BOZZI</t>
+        </is>
+      </c>
+      <c r="R298" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:19">
+      <c r="A299" s="0" t="inlineStr">
+        <is>
+          <t>0265</t>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-11</t>
+        </is>
+      </c>
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIAN ROMANCE</t>
+        </is>
+      </c>
+      <c r="F299" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="G299" s="0" t="inlineStr">
+        <is>
+          <t>PRIVATE ROMANCE</t>
+        </is>
+      </c>
+      <c r="H299" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I299" s="0" t="inlineStr">
+        <is>
+          <t>P 314</t>
+        </is>
+      </c>
+      <c r="J299" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K299" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L299" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M299" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="P299" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R299" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:19">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <t>0266</t>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C300" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-26</t>
+        </is>
+      </c>
+      <c r="D300" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E300" s="0" t="inlineStr">
+        <is>
+          <t>LADY AGATA</t>
+        </is>
+      </c>
+      <c r="F300" s="0" t="inlineStr">
+        <is>
+          <t>SAXON WARRIOR</t>
+        </is>
+      </c>
+      <c r="G300" s="0" t="inlineStr">
+        <is>
+          <t>COSMIC CANNONBALL</t>
+        </is>
+      </c>
+      <c r="H300" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I300" s="0" t="inlineStr">
+        <is>
+          <t>C 170</t>
+        </is>
+      </c>
+      <c r="J300" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K300" s="0" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="L300" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M300" s="0" t="inlineStr">
+        <is>
+          <t>HOLY ROMAN EMPEROR</t>
+        </is>
+      </c>
+      <c r="P300" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q300" s="0" t="inlineStr">
+        <is>
+          <t>Janda Bloodstock</t>
+        </is>
+      </c>
+      <c r="R300" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:19">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C301" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-12</t>
+        </is>
+      </c>
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E301" s="0" t="inlineStr">
+        <is>
+          <t>HOLD MY DREAMS</t>
+        </is>
+      </c>
+      <c r="F301" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="G301" s="0" t="inlineStr">
+        <is>
+          <t>HEALING DREAM</t>
+        </is>
+      </c>
+      <c r="H301" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I301" s="0" t="inlineStr">
+        <is>
+          <t>A 048</t>
+        </is>
+      </c>
+      <c r="J301" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K301" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L301" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M301" s="0" t="inlineStr">
+        <is>
+          <t>MONTJEU</t>
+        </is>
+      </c>
+      <c r="P301" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q301" s="0" t="inlineStr">
+        <is>
+          <t>Horse Racing Advisory</t>
+        </is>
+      </c>
+      <c r="R301" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:19">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <t>0268</t>
+        </is>
+      </c>
+      <c r="C302" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E302" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 268</t>
+        </is>
+      </c>
+      <c r="H302" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I302" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P302" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R302" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:19">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <t>0269</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-27</t>
+        </is>
+      </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
+        <is>
+          <t>RACING GREEN</t>
+        </is>
+      </c>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <t>ROMANISED</t>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <t>TASEEL</t>
+        </is>
+      </c>
+      <c r="H303" s="0" t="inlineStr">
+        <is>
+          <t>Botti</t>
+        </is>
+      </c>
+      <c r="I303" s="0" t="inlineStr">
+        <is>
+          <t>A 039</t>
+        </is>
+      </c>
+      <c r="J303" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K303" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L303" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M303" s="0" t="inlineStr">
+        <is>
+          <t>DANZIG</t>
+        </is>
+      </c>
+      <c r="P303" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q303" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R303" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:19">
+      <c r="A304" s="0" t="inlineStr">
+        <is>
+          <t>0270</t>
+        </is>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-31</t>
+        </is>
+      </c>
+      <c r="D304" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E304" s="0" t="inlineStr">
+        <is>
+          <t>AQUA MIRABILIS</t>
+        </is>
+      </c>
+      <c r="F304" s="0" t="inlineStr">
+        <is>
+          <t>CHURCHILL</t>
+        </is>
+      </c>
+      <c r="G304" s="0" t="inlineStr">
+        <is>
+          <t>ALZUBRA</t>
+        </is>
+      </c>
+      <c r="H304" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I304" s="0" t="inlineStr">
+        <is>
+          <t>P 316</t>
+        </is>
+      </c>
+      <c r="J304" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K304" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L304" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M304" s="0" t="inlineStr">
+        <is>
+          <t>DANSILI</t>
+        </is>
+      </c>
+      <c r="P304" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R304" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:19">
+      <c r="A305" s="0" t="inlineStr">
+        <is>
+          <t>0271</t>
+        </is>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C305" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-15</t>
+        </is>
+      </c>
+      <c r="D305" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E305" s="0" t="inlineStr">
+        <is>
+          <t>LA COULONCHE</t>
+        </is>
+      </c>
+      <c r="F305" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G305" s="0" t="inlineStr">
+        <is>
+          <t>LA COCHERE</t>
+        </is>
+      </c>
+      <c r="H305" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I305" s="0" t="inlineStr">
+        <is>
+          <t>C 192</t>
+        </is>
+      </c>
+      <c r="J305" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K305" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L305" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M305" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="P305" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R305" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:19">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>0272</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C306" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-17</t>
+        </is>
+      </c>
+      <c r="D306" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E306" s="0" t="inlineStr">
+        <is>
+          <t>BALTIC JUBILEE</t>
+        </is>
+      </c>
+      <c r="F306" s="0" t="inlineStr">
+        <is>
+          <t>SOTTSASS</t>
+        </is>
+      </c>
+      <c r="G306" s="0" t="inlineStr">
+        <is>
+          <t>BALTIC DUCHESS</t>
+        </is>
+      </c>
+      <c r="H306" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I306" s="0" t="inlineStr">
+        <is>
+          <t>P 317</t>
+        </is>
+      </c>
+      <c r="J306" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K306" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L306" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M306" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P306" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q306" s="0" t="inlineStr">
+        <is>
+          <t>Tony BOUQUET</t>
+        </is>
+      </c>
+      <c r="R306" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:19">
+      <c r="A307" s="0" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-21</t>
+        </is>
+      </c>
+      <c r="D307" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E307" s="0" t="inlineStr">
+        <is>
+          <t>HIGH NOTE</t>
+        </is>
+      </c>
+      <c r="F307" s="0" t="inlineStr">
+        <is>
+          <t>NO NAY NEVER</t>
+        </is>
+      </c>
+      <c r="G307" s="0" t="inlineStr">
+        <is>
+          <t>HIGH QUALITY</t>
+        </is>
+      </c>
+      <c r="H307" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I307" s="0" t="inlineStr">
+        <is>
+          <t>D 002</t>
+        </is>
+      </c>
+      <c r="J307" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K307" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L307" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M307" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="P307" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R307" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:19">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
+          <t>0274</t>
+        </is>
+      </c>
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C308" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E308" s="0" t="inlineStr">
+        <is>
+          <t>WESTMINSTER LOVE</t>
+        </is>
+      </c>
+      <c r="F308" s="0" t="inlineStr">
+        <is>
+          <t>AREION</t>
+        </is>
+      </c>
+      <c r="G308" s="0" t="inlineStr">
+        <is>
+          <t>RED DYNAMITE</t>
+        </is>
+      </c>
+      <c r="H308" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I308" s="0" t="inlineStr">
+        <is>
+          <t>C 193</t>
+        </is>
+      </c>
+      <c r="J308" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K308" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L308" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M308" s="0" t="inlineStr">
+        <is>
+          <t>MEDICEAN</t>
+        </is>
+      </c>
+      <c r="P308" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q308" s="0" t="inlineStr">
+        <is>
+          <t>Sven SCHLEPPI</t>
+        </is>
+      </c>
+      <c r="R308" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:19">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>0275</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C309" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-09</t>
+        </is>
+      </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>ASHIPCALLEDDIGNITY</t>
+        </is>
+      </c>
+      <c r="F309" s="0" t="inlineStr">
+        <is>
+          <t>STUDY OF MAN</t>
+        </is>
+      </c>
+      <c r="G309" s="0" t="inlineStr">
+        <is>
+          <t>ACT NATURALLY</t>
+        </is>
+      </c>
+      <c r="H309" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I309" s="0" t="inlineStr">
+        <is>
+          <t>T 006</t>
+        </is>
+      </c>
+      <c r="J309" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K309" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L309" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M309" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="P309" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q309" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R309" s="0" t="inlineStr">
+        <is>
+          <t>7500</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:19">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>0276</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C310" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-10</t>
+        </is>
+      </c>
+      <c r="D310" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E310" s="0" t="inlineStr">
+        <is>
+          <t>NORTHERN LINE</t>
+        </is>
+      </c>
+      <c r="F310" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G310" s="0" t="inlineStr">
+        <is>
+          <t>SUQUITHO</t>
+        </is>
+      </c>
+      <c r="H310" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I310" s="0" t="inlineStr">
+        <is>
+          <t>B 118</t>
+        </is>
+      </c>
+      <c r="J310" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K310" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L310" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M310" s="0" t="inlineStr">
+        <is>
+          <t>AUTHORIZED</t>
+        </is>
+      </c>
+      <c r="P310" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q310" s="0" t="inlineStr">
+        <is>
+          <t>Cocheese bloodstock</t>
+        </is>
+      </c>
+      <c r="R310" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:19">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>0277</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-12</t>
+        </is>
+      </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E311" s="0" t="inlineStr">
+        <is>
+          <t>CYMOPHANE</t>
+        </is>
+      </c>
+      <c r="F311" s="0" t="inlineStr">
+        <is>
+          <t>NO NAY NEVER</t>
+        </is>
+      </c>
+      <c r="G311" s="0" t="inlineStr">
+        <is>
+          <t>GWENDOLA</t>
+        </is>
+      </c>
+      <c r="H311" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I311" s="0" t="inlineStr">
+        <is>
+          <t>D 003</t>
+        </is>
+      </c>
+      <c r="J311" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K311" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L311" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M311" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="P311" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q311" s="0" t="inlineStr">
+        <is>
+          <t>SAS Breeders Group</t>
+        </is>
+      </c>
+      <c r="R311" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:19">
+      <c r="A312" s="0" t="inlineStr">
+        <is>
+          <t>0278</t>
+        </is>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C312" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-13</t>
+        </is>
+      </c>
+      <c r="D312" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E312" s="0" t="inlineStr">
+        <is>
+          <t>ZERIBA</t>
+        </is>
+      </c>
+      <c r="F312" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G312" s="0" t="inlineStr">
+        <is>
+          <t>BYBURG</t>
+        </is>
+      </c>
+      <c r="H312" s="0" t="inlineStr">
+        <is>
+          <t>Decouz</t>
+        </is>
+      </c>
+      <c r="I312" s="0" t="inlineStr">
+        <is>
+          <t>C 182</t>
+        </is>
+      </c>
+      <c r="J312" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K312" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L312" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M312" s="0" t="inlineStr">
+        <is>
+          <t>SAGEBURG</t>
+        </is>
+      </c>
+      <c r="P312" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R312" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:19">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>0279</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C313" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-13</t>
+        </is>
+      </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E313" s="0" t="inlineStr">
+        <is>
+          <t>LAUNAY</t>
+        </is>
+      </c>
+      <c r="F313" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="G313" s="0" t="inlineStr">
+        <is>
+          <t>LADY ANA</t>
+        </is>
+      </c>
+      <c r="H313" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I313" s="0" t="inlineStr">
+        <is>
+          <t>C 194</t>
+        </is>
+      </c>
+      <c r="J313" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K313" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L313" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M313" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA</t>
+        </is>
+      </c>
+      <c r="P313" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R313" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:19">
+      <c r="A314" s="0" t="inlineStr">
+        <is>
+          <t>0280</t>
+        </is>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-02</t>
+        </is>
+      </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>AL GHARIYA</t>
+        </is>
+      </c>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G314" s="0" t="inlineStr">
+        <is>
+          <t>AL JASSASIYAH</t>
+        </is>
+      </c>
+      <c r="H314" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I314" s="0" t="inlineStr">
+        <is>
+          <t>A 013</t>
+        </is>
+      </c>
+      <c r="J314" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K314" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L314" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M314" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P314" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q314" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock / Ian Williams</t>
+        </is>
+      </c>
+      <c r="R314" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:19">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C315" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="D315" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E315" s="0" t="inlineStr">
+        <is>
+          <t>JOLIE CITY</t>
+        </is>
+      </c>
+      <c r="F315" s="0" t="inlineStr">
+        <is>
+          <t>CITY LIGHT</t>
+        </is>
+      </c>
+      <c r="G315" s="0" t="inlineStr">
+        <is>
+          <t>DEZBA</t>
+        </is>
+      </c>
+      <c r="H315" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I315" s="0" t="inlineStr">
+        <is>
+          <t>T 007</t>
+        </is>
+      </c>
+      <c r="J315" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K315" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L315" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M315" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="P315" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R315" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" spans="1:19">
+      <c r="A316" s="0" t="inlineStr">
+        <is>
+          <t>0282</t>
+        </is>
+      </c>
+      <c r="B316" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C316" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-17</t>
+        </is>
+      </c>
+      <c r="D316" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E316" s="0" t="inlineStr">
+        <is>
+          <t>MOOREA</t>
+        </is>
+      </c>
+      <c r="F316" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G316" s="0" t="inlineStr">
+        <is>
+          <t>SAMPAQUITA</t>
+        </is>
+      </c>
+      <c r="H316" s="0" t="inlineStr">
+        <is>
+          <t>Bietolini</t>
+        </is>
+      </c>
+      <c r="I316" s="0" t="inlineStr">
+        <is>
+          <t>A 038</t>
+        </is>
+      </c>
+      <c r="J316" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K316" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L316" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M316" s="0" t="inlineStr">
+        <is>
+          <t>POET'S VOICE</t>
+        </is>
+      </c>
+      <c r="P316" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R316" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" spans="1:19">
+      <c r="A317" s="0" t="inlineStr">
+        <is>
+          <t>0283</t>
+        </is>
+      </c>
+      <c r="B317" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C317" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-15</t>
+        </is>
+      </c>
+      <c r="D317" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E317" s="0" t="inlineStr">
+        <is>
+          <t>NEVADOS</t>
+        </is>
+      </c>
+      <c r="F317" s="0" t="inlineStr">
+        <is>
+          <t>THE GREY GATSBY</t>
+        </is>
+      </c>
+      <c r="G317" s="0" t="inlineStr">
+        <is>
+          <t>SOTISE</t>
+        </is>
+      </c>
+      <c r="H317" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I317" s="0" t="inlineStr">
+        <is>
+          <t>C 171</t>
+        </is>
+      </c>
+      <c r="J317" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K317" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L317" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M317" s="0" t="inlineStr">
+        <is>
+          <t>SHAMARDAL</t>
+        </is>
+      </c>
+      <c r="P317" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R317" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" spans="1:19">
+      <c r="A318" s="0" t="inlineStr">
+        <is>
+          <t>0284</t>
+        </is>
+      </c>
+      <c r="B318" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C318" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-10</t>
+        </is>
+      </c>
+      <c r="D318" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E318" s="0" t="inlineStr">
+        <is>
+          <t>BALLYCOTTON BAY</t>
+        </is>
+      </c>
+      <c r="F318" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G318" s="0" t="inlineStr">
+        <is>
+          <t>COTTONMOUTH</t>
+        </is>
+      </c>
+      <c r="H318" s="0" t="inlineStr">
+        <is>
+          <t>Gadbin</t>
+        </is>
+      </c>
+      <c r="I318" s="0" t="inlineStr">
+        <is>
+          <t>T 011</t>
+        </is>
+      </c>
+      <c r="J318" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K318" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L318" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M318" s="0" t="inlineStr">
+        <is>
+          <t>NOVERRE</t>
+        </is>
+      </c>
+      <c r="P318" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q318" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R318" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" spans="1:19">
+      <c r="A319" s="0" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="B319" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C319" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="D319" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E319" s="0" t="inlineStr">
+        <is>
+          <t>WESTMINSTER BOBCAT</t>
+        </is>
+      </c>
+      <c r="F319" s="0" t="inlineStr">
+        <is>
+          <t>HOLY ROMAN EMPEROR</t>
+        </is>
+      </c>
+      <c r="G319" s="0" t="inlineStr">
+        <is>
+          <t>BIT OF BANTER</t>
+        </is>
+      </c>
+      <c r="H319" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I319" s="0" t="inlineStr">
+        <is>
+          <t>C 172</t>
+        </is>
+      </c>
+      <c r="J319" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K319" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L319" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M319" s="0" t="inlineStr">
+        <is>
+          <t>BIG BAD BOB</t>
+        </is>
+      </c>
+      <c r="P319" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R319" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" spans="1:19">
+      <c r="A320" s="0" t="inlineStr">
+        <is>
+          <t>0286</t>
+        </is>
+      </c>
+      <c r="B320" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C320" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="D320" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E320" s="0" t="inlineStr">
+        <is>
+          <t>BLUEEYES</t>
+        </is>
+      </c>
+      <c r="F320" s="0" t="inlineStr">
+        <is>
+          <t>OLYMPIC GLORY</t>
+        </is>
+      </c>
+      <c r="G320" s="0" t="inlineStr">
+        <is>
+          <t>BIJOU A TOI</t>
+        </is>
+      </c>
+      <c r="H320" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I320" s="0" t="inlineStr">
+        <is>
+          <t>A 049</t>
+        </is>
+      </c>
+      <c r="J320" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K320" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L320" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M320" s="0" t="inlineStr">
+        <is>
+          <t>RIP VAN WINKLE</t>
+        </is>
+      </c>
+      <c r="P320" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q320" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R320" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" spans="1:19">
+      <c r="A321" s="0" t="inlineStr">
+        <is>
+          <t>0287</t>
+        </is>
+      </c>
+      <c r="B321" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C321" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-31</t>
+        </is>
+      </c>
+      <c r="D321" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E321" s="0" t="inlineStr">
+        <is>
+          <t>LIGHTNING BONNIE</t>
+        </is>
+      </c>
+      <c r="F321" s="0" t="inlineStr">
+        <is>
+          <t>LOPE Y FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="G321" s="0" t="inlineStr">
+        <is>
+          <t>SUMMER'S LEASE</t>
+        </is>
+      </c>
+      <c r="H321" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I321" s="0" t="inlineStr">
+        <is>
+          <t>T 008</t>
+        </is>
+      </c>
+      <c r="J321" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K321" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L321" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M321" s="0" t="inlineStr">
+        <is>
+          <t>PIVOTAL</t>
+        </is>
+      </c>
+      <c r="P321" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R321" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" spans="1:19">
+      <c r="A322" s="0" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="B322" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C322" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-11</t>
+        </is>
+      </c>
+      <c r="D322" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E322" s="0" t="inlineStr">
+        <is>
+          <t>RANIYA</t>
+        </is>
+      </c>
+      <c r="F322" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G322" s="0" t="inlineStr">
+        <is>
+          <t>RASTAMA</t>
+        </is>
+      </c>
+      <c r="H322" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I322" s="0" t="inlineStr">
+        <is>
+          <t>A 028</t>
+        </is>
+      </c>
+      <c r="J322" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K322" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L322" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M322" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="P322" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q322" s="0" t="inlineStr">
+        <is>
+          <t>Witold MIEDZIANOWSKI</t>
+        </is>
+      </c>
+      <c r="R322" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" spans="1:19">
+      <c r="A323" s="0" t="inlineStr">
+        <is>
+          <t>0289</t>
+        </is>
+      </c>
+      <c r="B323" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C323" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-29</t>
+        </is>
+      </c>
+      <c r="D323" s="0" t="inlineStr">
+        <is>
+          <t>Pouliche</t>
+        </is>
+      </c>
+      <c r="E323" s="0" t="inlineStr">
+        <is>
+          <t>KENYANE</t>
+        </is>
+      </c>
+      <c r="F323" s="0" t="inlineStr">
+        <is>
+          <t>WOODED</t>
+        </is>
+      </c>
+      <c r="G323" s="0" t="inlineStr">
+        <is>
+          <t>KERASONA</t>
+        </is>
+      </c>
+      <c r="H323" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I323" s="0" t="inlineStr">
+        <is>
+          <t>A 014</t>
+        </is>
+      </c>
+      <c r="J323" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K323" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L323" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M323" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="P323" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R323" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" spans="1:19">
+      <c r="A324" s="0" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="B324" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C324" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-03</t>
+        </is>
+      </c>
+      <c r="D324" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E324" s="0" t="inlineStr">
+        <is>
+          <t>TOSCANE</t>
+        </is>
+      </c>
+      <c r="F324" s="0" t="inlineStr">
+        <is>
+          <t>PALACE PIER</t>
+        </is>
+      </c>
+      <c r="G324" s="0" t="inlineStr">
+        <is>
+          <t>TUREA</t>
+        </is>
+      </c>
+      <c r="H324" s="0" t="inlineStr">
+        <is>
+          <t>Ferland</t>
+        </is>
+      </c>
+      <c r="I324" s="0" t="inlineStr">
+        <is>
+          <t>B 152</t>
+        </is>
+      </c>
+      <c r="J324" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K324" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L324" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M324" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P324" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q324" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R324" s="0" t="inlineStr">
+        <is>
+          <t>3500</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:19">
+      <c r="A325" s="0" t="inlineStr">
+        <is>
+          <t>0291</t>
+        </is>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C325" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-29</t>
+        </is>
+      </c>
+      <c r="D325" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E325" s="0" t="inlineStr">
+        <is>
+          <t>WIE WUNDERBAR</t>
+        </is>
+      </c>
+      <c r="F325" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G325" s="0" t="inlineStr">
+        <is>
+          <t>WONDERFUL FILLY</t>
+        </is>
+      </c>
+      <c r="H325" s="0" t="inlineStr">
+        <is>
+          <t>Steinberg</t>
+        </is>
+      </c>
+      <c r="I325" s="0" t="inlineStr">
+        <is>
+          <t>B 124</t>
+        </is>
+      </c>
+      <c r="J325" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K325" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L325" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M325" s="0" t="inlineStr">
+        <is>
+          <t>LOMITAS</t>
+        </is>
+      </c>
+      <c r="P325" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q325" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R325" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:19">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C326" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-08</t>
+        </is>
+      </c>
+      <c r="D326" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E326" s="0" t="inlineStr">
+        <is>
+          <t>WESTMINSTER PILOT</t>
+        </is>
+      </c>
+      <c r="F326" s="0" t="inlineStr">
+        <is>
+          <t>CRACKSMAN</t>
+        </is>
+      </c>
+      <c r="G326" s="0" t="inlineStr">
+        <is>
+          <t>COSMOGYRAL</t>
+        </is>
+      </c>
+      <c r="H326" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I326" s="0" t="inlineStr">
+        <is>
+          <t>C 173</t>
+        </is>
+      </c>
+      <c r="J326" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K326" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L326" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M326" s="0" t="inlineStr">
+        <is>
+          <t>CAMELOT</t>
+        </is>
+      </c>
+      <c r="P326" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q326" s="0" t="inlineStr">
+        <is>
+          <t>Nigel J. HAWKE</t>
+        </is>
+      </c>
+      <c r="R326" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:19">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C327" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-15</t>
+        </is>
+      </c>
+      <c r="D327" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E327" s="0" t="inlineStr">
+        <is>
+          <t>GENJI</t>
+        </is>
+      </c>
+      <c r="F327" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G327" s="0" t="inlineStr">
+        <is>
+          <t>MOONY</t>
+        </is>
+      </c>
+      <c r="H327" s="0" t="inlineStr">
+        <is>
+          <t>Head V.</t>
+        </is>
+      </c>
+      <c r="I327" s="0" t="inlineStr">
+        <is>
+          <t>T 014</t>
+        </is>
+      </c>
+      <c r="J327" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K327" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L327" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M327" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P327" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R327" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:19">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>0294</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-11</t>
+        </is>
+      </c>
+      <c r="D328" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E328" s="0" t="inlineStr">
+        <is>
+          <t>LONDONPOLO</t>
+        </is>
+      </c>
+      <c r="F328" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G328" s="0" t="inlineStr">
+        <is>
+          <t>LADY PENKO</t>
+        </is>
+      </c>
+      <c r="H328" s="0" t="inlineStr">
+        <is>
+          <t>Bresson</t>
+        </is>
+      </c>
+      <c r="I328" s="0" t="inlineStr">
+        <is>
+          <t>A 062</t>
+        </is>
+      </c>
+      <c r="J328" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K328" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L328" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M328" s="0" t="inlineStr">
+        <is>
+          <t>ARCHIPENKO</t>
+        </is>
+      </c>
+      <c r="P328" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q328" s="0" t="inlineStr">
+        <is>
+          <t>Gavin HERNON</t>
+        </is>
+      </c>
+      <c r="R328" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" spans="1:19">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>0295</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C329" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-23</t>
+        </is>
+      </c>
+      <c r="D329" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E329" s="0" t="inlineStr">
+        <is>
+          <t>PATRIARCHE</t>
+        </is>
+      </c>
+      <c r="F329" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G329" s="0" t="inlineStr">
+        <is>
+          <t>AME BLEUE</t>
+        </is>
+      </c>
+      <c r="H329" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I329" s="0" t="inlineStr">
+        <is>
+          <t>D 004</t>
+        </is>
+      </c>
+      <c r="J329" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K329" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L329" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M329" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P329" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q329" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R329" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" spans="1:19">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>0296</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-01</t>
+        </is>
+      </c>
+      <c r="D330" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E330" s="0" t="inlineStr">
+        <is>
+          <t>RODRIGUE</t>
+        </is>
+      </c>
+      <c r="F330" s="0" t="inlineStr">
+        <is>
+          <t>DARK ANGEL</t>
+        </is>
+      </c>
+      <c r="G330" s="0" t="inlineStr">
+        <is>
+          <t>MIZZ MONEY</t>
+        </is>
+      </c>
+      <c r="H330" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I330" s="0" t="inlineStr">
+        <is>
+          <t>D 005</t>
+        </is>
+      </c>
+      <c r="J330" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K330" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L330" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M330" s="0" t="inlineStr">
+        <is>
+          <t>MIZZEN MAST</t>
+        </is>
+      </c>
+      <c r="P330" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q330" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R330" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" spans="1:19">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>0297</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C331" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-14</t>
+        </is>
+      </c>
+      <c r="D331" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E331" s="0" t="inlineStr">
+        <is>
+          <t>MARYCHA</t>
+        </is>
+      </c>
+      <c r="F331" s="0" t="inlineStr">
+        <is>
+          <t>MORANDI</t>
+        </is>
+      </c>
+      <c r="G331" s="0" t="inlineStr">
+        <is>
+          <t>MARIE SHAMS</t>
+        </is>
+      </c>
+      <c r="H331" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I331" s="0" t="inlineStr">
+        <is>
+          <t>C 174</t>
+        </is>
+      </c>
+      <c r="J331" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K331" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L331" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M331" s="0" t="inlineStr">
+        <is>
+          <t>GENTLEWAVE</t>
+        </is>
+      </c>
+      <c r="P331" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q331" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Davy Bonilla</t>
+        </is>
+      </c>
+      <c r="R331" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:19">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-07</t>
+        </is>
+      </c>
+      <c r="D332" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E332" s="0" t="inlineStr">
+        <is>
+          <t>TERFAAS DESERT</t>
+        </is>
+      </c>
+      <c r="F332" s="0" t="inlineStr">
+        <is>
+          <t>JUSTIFY</t>
+        </is>
+      </c>
+      <c r="G332" s="0" t="inlineStr">
+        <is>
+          <t>COURT RETURN</t>
+        </is>
+      </c>
+      <c r="H332" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I332" s="0" t="inlineStr">
+        <is>
+          <t>B 167</t>
+        </is>
+      </c>
+      <c r="J332" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K332" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L332" s="0" t="inlineStr">
+        <is>
+          <t>CAN</t>
+        </is>
+      </c>
+      <c r="M332" s="0" t="inlineStr">
+        <is>
+          <t>COURT VISION</t>
+        </is>
+      </c>
+      <c r="P332" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q332" s="0" t="inlineStr">
+        <is>
+          <t>SARL Imperial Bloodstock</t>
+        </is>
+      </c>
+      <c r="R332" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" spans="1:19">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C333" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-05</t>
+        </is>
+      </c>
+      <c r="D333" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E333" s="0" t="inlineStr">
+        <is>
+          <t>LE BON DOCTEUR</t>
+        </is>
+      </c>
+      <c r="F333" s="0" t="inlineStr">
+        <is>
+          <t>DANDY MAN</t>
+        </is>
+      </c>
+      <c r="G333" s="0" t="inlineStr">
+        <is>
+          <t>STEEP ASCENT</t>
+        </is>
+      </c>
+      <c r="H333" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I333" s="0" t="inlineStr">
+        <is>
+          <t>T 009</t>
+        </is>
+      </c>
+      <c r="J333" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K333" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L333" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M333" s="0" t="inlineStr">
+        <is>
+          <t>SHOWCASING</t>
+        </is>
+      </c>
+      <c r="P333" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q333" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R333" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" spans="1:19">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>0300</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C334" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-07</t>
+        </is>
+      </c>
+      <c r="D334" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E334" s="0" t="inlineStr">
+        <is>
+          <t>EMPTY STREET</t>
+        </is>
+      </c>
+      <c r="F334" s="0" t="inlineStr">
+        <is>
+          <t>ULYSSES</t>
+        </is>
+      </c>
+      <c r="G334" s="0" t="inlineStr">
+        <is>
+          <t>VERANDAH</t>
+        </is>
+      </c>
+      <c r="H334" s="0" t="inlineStr">
+        <is>
+          <t>Rohaut</t>
+        </is>
+      </c>
+      <c r="I334" s="0" t="inlineStr">
+        <is>
+          <t>C 189</t>
+        </is>
+      </c>
+      <c r="J334" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K334" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L334" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M334" s="0" t="inlineStr">
+        <is>
+          <t>MEDICEAN</t>
+        </is>
+      </c>
+      <c r="P334" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q334" s="0" t="inlineStr">
+        <is>
+          <t>Spm horse racing</t>
+        </is>
+      </c>
+      <c r="R334" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" spans="1:19">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C335" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-14</t>
+        </is>
+      </c>
+      <c r="D335" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E335" s="0" t="inlineStr">
+        <is>
+          <t>ORINOCO</t>
+        </is>
+      </c>
+      <c r="F335" s="0" t="inlineStr">
+        <is>
+          <t>NANDO PARRADO</t>
+        </is>
+      </c>
+      <c r="G335" s="0" t="inlineStr">
+        <is>
+          <t>OYKEL</t>
+        </is>
+      </c>
+      <c r="H335" s="0" t="inlineStr">
+        <is>
+          <t>Donworth</t>
+        </is>
+      </c>
+      <c r="I335" s="0" t="inlineStr">
+        <is>
+          <t>A 084</t>
+        </is>
+      </c>
+      <c r="J335" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K335" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L335" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M335" s="0" t="inlineStr">
+        <is>
+          <t>KENDARGENT</t>
+        </is>
+      </c>
+      <c r="P335" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R335" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" spans="1:19">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>0302</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-29</t>
+        </is>
+      </c>
+      <c r="D336" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E336" s="0" t="inlineStr">
+        <is>
+          <t>BATHYSSEUR</t>
+        </is>
+      </c>
+      <c r="F336" s="0" t="inlineStr">
+        <is>
+          <t>BATHYRHON</t>
+        </is>
+      </c>
+      <c r="G336" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATENE</t>
+        </is>
+      </c>
+      <c r="H336" s="0" t="inlineStr">
+        <is>
+          <t>Luka</t>
+        </is>
+      </c>
+      <c r="I336" s="0" t="inlineStr">
+        <is>
+          <t>A 088</t>
+        </is>
+      </c>
+      <c r="J336" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K336" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L336" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M336" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P336" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q336" s="0" t="inlineStr">
+        <is>
+          <t>Lucinda V RUSSELL / MC IVOR / PRITCHARD-WEBB</t>
+        </is>
+      </c>
+      <c r="R336" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" spans="1:19">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-14</t>
+        </is>
+      </c>
+      <c r="D337" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E337" s="0" t="inlineStr">
+        <is>
+          <t>PALMYRA</t>
+        </is>
+      </c>
+      <c r="F337" s="0" t="inlineStr">
+        <is>
+          <t>JUSTIFY</t>
+        </is>
+      </c>
+      <c r="G337" s="0" t="inlineStr">
+        <is>
+          <t>SLADINA</t>
+        </is>
+      </c>
+      <c r="H337" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I337" s="0" t="inlineStr">
+        <is>
+          <t>A 016</t>
+        </is>
+      </c>
+      <c r="J337" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K337" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L337" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M337" s="0" t="inlineStr">
+        <is>
+          <t>NATHANIEL</t>
+        </is>
+      </c>
+      <c r="P337" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q337" s="0" t="inlineStr">
+        <is>
+          <t>SAS Le Marais pr: Jbs Invest</t>
+        </is>
+      </c>
+      <c r="R337" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" spans="1:19">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="C338" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E338" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 304</t>
+        </is>
+      </c>
+      <c r="H338" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I338" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P338" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R338" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" spans="1:19">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>0305</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C339" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-04</t>
+        </is>
+      </c>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>VAN DER ROHE</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>VANZARA</t>
+        </is>
+      </c>
+      <c r="H339" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I339" s="0" t="inlineStr">
+        <is>
+          <t>C 226</t>
+        </is>
+      </c>
+      <c r="J339" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K339" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L339" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M339" s="0" t="inlineStr">
+        <is>
+          <t>REDOUTE'S CHOICE</t>
+        </is>
+      </c>
+      <c r="P339" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R339" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" spans="1:19">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C340" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-16</t>
+        </is>
+      </c>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>OISEAU REBELLE</t>
+        </is>
+      </c>
+      <c r="F340" s="0" t="inlineStr">
+        <is>
+          <t>PALACE PIER</t>
+        </is>
+      </c>
+      <c r="G340" s="0" t="inlineStr">
+        <is>
+          <t>ZEVA</t>
+        </is>
+      </c>
+      <c r="H340" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I340" s="0" t="inlineStr">
+        <is>
+          <t>B 168</t>
+        </is>
+      </c>
+      <c r="J340" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K340" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L340" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M340" s="0" t="inlineStr">
+        <is>
+          <t>ZAMINDAR</t>
+        </is>
+      </c>
+      <c r="P340" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R340" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" spans="1:19">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C341" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-21</t>
+        </is>
+      </c>
+      <c r="D341" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E341" s="0" t="inlineStr">
+        <is>
+          <t>LADY FRANCA ROSA</t>
+        </is>
+      </c>
+      <c r="F341" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF STARS</t>
+        </is>
+      </c>
+      <c r="G341" s="0" t="inlineStr">
+        <is>
+          <t>PARTYDAY</t>
+        </is>
+      </c>
+      <c r="H341" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I341" s="0" t="inlineStr">
+        <is>
+          <t>C 175</t>
+        </is>
+      </c>
+      <c r="J341" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K341" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L341" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M341" s="0" t="inlineStr">
+        <is>
+          <t>FOOTSTEPSINTHESAND</t>
+        </is>
+      </c>
+      <c r="P341" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R341" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" spans="1:19">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>0308</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-05</t>
+        </is>
+      </c>
+      <c r="D342" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E342" s="0" t="inlineStr">
+        <is>
+          <t>SILVER JEWEL</t>
+        </is>
+      </c>
+      <c r="F342" s="0" t="inlineStr">
+        <is>
+          <t>MAGNA GRECIA</t>
+        </is>
+      </c>
+      <c r="G342" s="0" t="inlineStr">
+        <is>
+          <t>SILVER PIVOTAL</t>
+        </is>
+      </c>
+      <c r="H342" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I342" s="0" t="inlineStr">
+        <is>
+          <t>A 050</t>
+        </is>
+      </c>
+      <c r="J342" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K342" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L342" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M342" s="0" t="inlineStr">
+        <is>
+          <t>PIVOTAL</t>
+        </is>
+      </c>
+      <c r="P342" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q342" s="0" t="inlineStr">
+        <is>
+          <t>Sven SCHLEPPI</t>
+        </is>
+      </c>
+      <c r="R342" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" spans="1:19">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>0309</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C343" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-07</t>
+        </is>
+      </c>
+      <c r="D343" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E343" s="0" t="inlineStr">
+        <is>
+          <t>MOHAVE DESERT</t>
+        </is>
+      </c>
+      <c r="F343" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="G343" s="0" t="inlineStr">
+        <is>
+          <t>TOINETTE</t>
+        </is>
+      </c>
+      <c r="H343" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I343" s="0" t="inlineStr">
+        <is>
+          <t>C 227</t>
+        </is>
+      </c>
+      <c r="J343" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K343" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L343" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M343" s="0" t="inlineStr">
+        <is>
+          <t>SCAT DADDY</t>
+        </is>
+      </c>
+      <c r="P343" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q343" s="0" t="inlineStr">
+        <is>
+          <t>Ivan FURTADO</t>
+        </is>
+      </c>
+      <c r="R343" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" spans="1:19">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>0310</t>
+        </is>
+      </c>
+      <c r="C344" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E344" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 310</t>
+        </is>
+      </c>
+      <c r="H344" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I344" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P344" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R344" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" spans="1:19">
+      <c r="A345" s="0" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C345" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-14</t>
+        </is>
+      </c>
+      <c r="D345" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E345" s="0" t="inlineStr">
+        <is>
+          <t>BEVERLY WILSHIRE</t>
+        </is>
+      </c>
+      <c r="F345" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G345" s="0" t="inlineStr">
+        <is>
+          <t>PRECIEUSE</t>
+        </is>
+      </c>
+      <c r="H345" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I345" s="0" t="inlineStr">
+        <is>
+          <t>C 228</t>
+        </is>
+      </c>
+      <c r="J345" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K345" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L345" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M345" s="0" t="inlineStr">
+        <is>
+          <t>TAMAYUZ</t>
+        </is>
+      </c>
+      <c r="P345" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q345" s="0" t="inlineStr">
+        <is>
+          <t>Ventura Bloodstock</t>
+        </is>
+      </c>
+      <c r="R345" s="0" t="inlineStr">
+        <is>
+          <t>8500</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" spans="1:19">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>0312</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C346" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-17</t>
+        </is>
+      </c>
+      <c r="D346" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E346" s="0" t="inlineStr">
+        <is>
+          <t>RIPLEY</t>
+        </is>
+      </c>
+      <c r="F346" s="0" t="inlineStr">
+        <is>
+          <t>SHOWCASING</t>
+        </is>
+      </c>
+      <c r="G346" s="0" t="inlineStr">
+        <is>
+          <t>TEMPEL</t>
+        </is>
+      </c>
+      <c r="H346" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I346" s="0" t="inlineStr">
+        <is>
+          <t>D 006</t>
+        </is>
+      </c>
+      <c r="J346" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K346" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L346" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M346" s="0" t="inlineStr">
+        <is>
+          <t>DEEP IMPACT</t>
+        </is>
+      </c>
+      <c r="P346" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q346" s="0" t="inlineStr">
+        <is>
+          <t>Patrick MONFORT</t>
+        </is>
+      </c>
+      <c r="R346" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" spans="1:19">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>0313</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C347" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-02</t>
+        </is>
+      </c>
+      <c r="D347" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E347" s="0" t="inlineStr">
+        <is>
+          <t>SORELINO</t>
+        </is>
+      </c>
+      <c r="F347" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="G347" s="0" t="inlineStr">
+        <is>
+          <t>SHADOW</t>
+        </is>
+      </c>
+      <c r="H347" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I347" s="0" t="inlineStr">
+        <is>
+          <t>D 007</t>
+        </is>
+      </c>
+      <c r="J347" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K347" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L347" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M347" s="0" t="inlineStr">
+        <is>
+          <t>ANODIN</t>
+        </is>
+      </c>
+      <c r="P347" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q347" s="0" t="inlineStr">
+        <is>
+          <t>Yvonne VOLLMER</t>
+        </is>
+      </c>
+      <c r="R347" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" spans="1:19">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>0314</t>
+        </is>
+      </c>
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E348" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 314</t>
+        </is>
+      </c>
+      <c r="H348" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I348" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P348" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R348" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" spans="1:19">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-15</t>
+        </is>
+      </c>
+      <c r="D349" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E349" s="0" t="inlineStr">
+        <is>
+          <t>NADIR</t>
+        </is>
+      </c>
+      <c r="F349" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G349" s="0" t="inlineStr">
+        <is>
+          <t>NAUSHA</t>
+        </is>
+      </c>
+      <c r="H349" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I349" s="0" t="inlineStr">
+        <is>
+          <t>A 029</t>
+        </is>
+      </c>
+      <c r="J349" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K349" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L349" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M349" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="P349" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q349" s="0" t="inlineStr">
+        <is>
+          <t>Etreham's Horses</t>
+        </is>
+      </c>
+      <c r="R349" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" spans="1:19">
+      <c r="A350" s="0" t="inlineStr">
+        <is>
+          <t>0316</t>
+        </is>
+      </c>
+      <c r="B350" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C350" s="0" t="inlineStr">
+        <is>
+          <t>2021-02-03</t>
+        </is>
+      </c>
+      <c r="D350" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E350" s="0" t="inlineStr">
+        <is>
+          <t>MEAUTIS</t>
+        </is>
+      </c>
+      <c r="F350" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G350" s="0" t="inlineStr">
+        <is>
+          <t>MEDICAL KISS</t>
+        </is>
+      </c>
+      <c r="H350" s="0" t="inlineStr">
+        <is>
+          <t>Botti</t>
+        </is>
+      </c>
+      <c r="I350" s="0" t="inlineStr">
+        <is>
+          <t>A 040</t>
+        </is>
+      </c>
+      <c r="J350" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K350" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L350" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M350" s="0" t="inlineStr">
+        <is>
+          <t>MEDICEAN</t>
+        </is>
+      </c>
+      <c r="P350" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q350" s="0" t="inlineStr">
+        <is>
+          <t>Tom MALONE / Value Racing</t>
+        </is>
+      </c>
+      <c r="R350" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" spans="1:19">
+      <c r="A351" s="0" t="inlineStr">
+        <is>
+          <t>0317</t>
+        </is>
+      </c>
+      <c r="B351" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C351" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-09</t>
+        </is>
+      </c>
+      <c r="D351" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E351" s="0" t="inlineStr">
+        <is>
+          <t>SYDNEY SUNSET</t>
+        </is>
+      </c>
+      <c r="F351" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G351" s="0" t="inlineStr">
+        <is>
+          <t>NOVA STEP</t>
+        </is>
+      </c>
+      <c r="H351" s="0" t="inlineStr">
+        <is>
+          <t>Head V.</t>
+        </is>
+      </c>
+      <c r="I351" s="0" t="inlineStr">
+        <is>
+          <t>T 015</t>
+        </is>
+      </c>
+      <c r="J351" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K351" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L351" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M351" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P351" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R351" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="352" spans="1:19">
+      <c r="A352" s="0" t="inlineStr">
+        <is>
+          <t>0318</t>
+        </is>
+      </c>
+      <c r="B352" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C352" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-08</t>
+        </is>
+      </c>
+      <c r="D352" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E352" s="0" t="inlineStr">
+        <is>
+          <t>NATORSPEED ESSEF</t>
+        </is>
+      </c>
+      <c r="F352" s="0" t="inlineStr">
+        <is>
+          <t>MOTIVATOR</t>
+        </is>
+      </c>
+      <c r="G352" s="0" t="inlineStr">
+        <is>
+          <t>SPEED OF ANABAA</t>
+        </is>
+      </c>
+      <c r="H352" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I352" s="0" t="inlineStr">
+        <is>
+          <t>C 176</t>
+        </is>
+      </c>
+      <c r="J352" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K352" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L352" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M352" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA</t>
+        </is>
+      </c>
+      <c r="P352" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R352" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" spans="1:19">
+      <c r="A353" s="0" t="inlineStr">
+        <is>
+          <t>0319</t>
+        </is>
+      </c>
+      <c r="B353" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C353" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-18</t>
+        </is>
+      </c>
+      <c r="D353" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E353" s="0" t="inlineStr">
+        <is>
+          <t>AVALON</t>
+        </is>
+      </c>
+      <c r="F353" s="0" t="inlineStr">
+        <is>
+          <t>CAMELOT</t>
+        </is>
+      </c>
+      <c r="G353" s="0" t="inlineStr">
+        <is>
+          <t>QUEEN'S JEWEL</t>
+        </is>
+      </c>
+      <c r="H353" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I353" s="0" t="inlineStr">
+        <is>
+          <t>D 008</t>
+        </is>
+      </c>
+      <c r="J353" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K353" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L353" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M353" s="0" t="inlineStr">
+        <is>
+          <t>PIVOTAL</t>
+        </is>
+      </c>
+      <c r="P353" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R353" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" spans="1:19">
+      <c r="A354" s="0" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="B354" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C354" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-14</t>
+        </is>
+      </c>
+      <c r="D354" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E354" s="0" t="inlineStr">
+        <is>
+          <t>RODCHENKO</t>
+        </is>
+      </c>
+      <c r="F354" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G354" s="0" t="inlineStr">
+        <is>
+          <t>OUBLIETTE</t>
+        </is>
+      </c>
+      <c r="H354" s="0" t="inlineStr">
+        <is>
+          <t>Donworth</t>
+        </is>
+      </c>
+      <c r="I354" s="0" t="inlineStr">
+        <is>
+          <t>A 085</t>
+        </is>
+      </c>
+      <c r="J354" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K354" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L354" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M354" s="0" t="inlineStr">
+        <is>
+          <t>LAWMAN</t>
+        </is>
+      </c>
+      <c r="P354" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R354" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" spans="1:19">
+      <c r="A355" s="0" t="inlineStr">
+        <is>
+          <t>0321</t>
+        </is>
+      </c>
+      <c r="B355" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C355" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-19</t>
+        </is>
+      </c>
+      <c r="D355" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E355" s="0" t="inlineStr">
+        <is>
+          <t>TIMES SPIRIT</t>
+        </is>
+      </c>
+      <c r="F355" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="G355" s="0" t="inlineStr">
+        <is>
+          <t>EXCLUSIVE TIMES</t>
+        </is>
+      </c>
+      <c r="H355" s="0" t="inlineStr">
+        <is>
+          <t>Brasme</t>
+        </is>
+      </c>
+      <c r="I355" s="0" t="inlineStr">
+        <is>
+          <t>A 061</t>
+        </is>
+      </c>
+      <c r="J355" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K355" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L355" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M355" s="0" t="inlineStr">
+        <is>
+          <t>THE GURKHA</t>
+        </is>
+      </c>
+      <c r="P355" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R355" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" spans="1:19">
+      <c r="A356" s="0" t="inlineStr">
+        <is>
+          <t>0322</t>
+        </is>
+      </c>
+      <c r="B356" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C356" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-18</t>
+        </is>
+      </c>
+      <c r="D356" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E356" s="0" t="inlineStr">
+        <is>
+          <t>GANODIN</t>
+        </is>
+      </c>
+      <c r="F356" s="0" t="inlineStr">
+        <is>
+          <t>ANODIN</t>
+        </is>
+      </c>
+      <c r="G356" s="0" t="inlineStr">
+        <is>
+          <t>GEORGIA GAME</t>
+        </is>
+      </c>
+      <c r="H356" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I356" s="0" t="inlineStr">
+        <is>
+          <t>C 177</t>
+        </is>
+      </c>
+      <c r="J356" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K356" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L356" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M356" s="0" t="inlineStr">
+        <is>
+          <t>GEORGE VANCOUVER</t>
+        </is>
+      </c>
+      <c r="P356" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q356" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock / Ian Williams</t>
+        </is>
+      </c>
+      <c r="R356" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" spans="1:19">
+      <c r="A357" s="0" t="inlineStr">
+        <is>
+          <t>0323</t>
+        </is>
+      </c>
+      <c r="B357" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C357" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-16</t>
+        </is>
+      </c>
+      <c r="D357" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E357" s="0" t="inlineStr">
+        <is>
+          <t>SPORT WOOD</t>
+        </is>
+      </c>
+      <c r="F357" s="0" t="inlineStr">
+        <is>
+          <t>WOODED</t>
+        </is>
+      </c>
+      <c r="G357" s="0" t="inlineStr">
+        <is>
+          <t>SPORT GAME</t>
+        </is>
+      </c>
+      <c r="H357" s="0" t="inlineStr">
+        <is>
+          <t>Sogorb</t>
+        </is>
+      </c>
+      <c r="I357" s="0" t="inlineStr">
+        <is>
+          <t>C 294</t>
+        </is>
+      </c>
+      <c r="J357" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K357" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L357" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M357" s="0" t="inlineStr">
+        <is>
+          <t>AZAMOUR</t>
+        </is>
+      </c>
+      <c r="P357" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q357" s="0" t="inlineStr">
+        <is>
+          <t>SARL Imperial Bloodstock</t>
+        </is>
+      </c>
+      <c r="R357" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" spans="1:19">
+      <c r="A358" s="0" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="B358" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C358" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-28</t>
+        </is>
+      </c>
+      <c r="D358" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E358" s="0" t="inlineStr">
+        <is>
+          <t>DZIELNY WOJTEK</t>
+        </is>
+      </c>
+      <c r="F358" s="0" t="inlineStr">
+        <is>
+          <t>MOTIVATOR</t>
+        </is>
+      </c>
+      <c r="G358" s="0" t="inlineStr">
+        <is>
+          <t>DIAMOND LYRA</t>
+        </is>
+      </c>
+      <c r="H358" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I358" s="0" t="inlineStr">
+        <is>
+          <t>C 178</t>
+        </is>
+      </c>
+      <c r="J358" s="0" t="inlineStr">
+        <is>
+          <t>POL</t>
+        </is>
+      </c>
+      <c r="K358" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L358" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M358" s="0" t="inlineStr">
+        <is>
+          <t>CHOISIR</t>
+        </is>
+      </c>
+      <c r="P358" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R358" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" spans="1:19">
+      <c r="A359" s="0" t="inlineStr">
+        <is>
+          <t>0325</t>
+        </is>
+      </c>
+      <c r="B359" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C359" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-23</t>
+        </is>
+      </c>
+      <c r="D359" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E359" s="0" t="inlineStr">
+        <is>
+          <t>DANCE DE LUNE</t>
+        </is>
+      </c>
+      <c r="F359" s="0" t="inlineStr">
+        <is>
+          <t>VICTOR LUDORUM</t>
+        </is>
+      </c>
+      <c r="G359" s="0" t="inlineStr">
+        <is>
+          <t>DANCE WITH ANOTHER</t>
+        </is>
+      </c>
+      <c r="H359" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I359" s="0" t="inlineStr">
+        <is>
+          <t>P 318</t>
+        </is>
+      </c>
+      <c r="J359" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K359" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L359" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M359" s="0" t="inlineStr">
+        <is>
+          <t>DANEHILL DANCER</t>
+        </is>
+      </c>
+      <c r="P359" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R359" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" spans="1:19">
+      <c r="A360" s="0" t="inlineStr">
+        <is>
+          <t>0326</t>
+        </is>
+      </c>
+      <c r="B360" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C360" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-03</t>
+        </is>
+      </c>
+      <c r="D360" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E360" s="0" t="inlineStr">
+        <is>
+          <t>INFRAROUGE</t>
+        </is>
+      </c>
+      <c r="F360" s="0" t="inlineStr">
+        <is>
+          <t>PINATUBO</t>
+        </is>
+      </c>
+      <c r="G360" s="0" t="inlineStr">
+        <is>
+          <t>ALL GRACE</t>
+        </is>
+      </c>
+      <c r="H360" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I360" s="0" t="inlineStr">
+        <is>
+          <t>D 009</t>
+        </is>
+      </c>
+      <c r="J360" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K360" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L360" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M360" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="P360" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q360" s="0" t="inlineStr">
+        <is>
+          <t>Alexis ACKER</t>
+        </is>
+      </c>
+      <c r="R360" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" spans="1:19">
+      <c r="A361" s="0" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="B361" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C361" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-27</t>
+        </is>
+      </c>
+      <c r="D361" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E361" s="0" t="inlineStr">
+        <is>
+          <t>TALKA</t>
+        </is>
+      </c>
+      <c r="F361" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G361" s="0" t="inlineStr">
+        <is>
+          <t>TAYGETA</t>
+        </is>
+      </c>
+      <c r="H361" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I361" s="0" t="inlineStr">
+        <is>
+          <t>A 030</t>
+        </is>
+      </c>
+      <c r="J361" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K361" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L361" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M361" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="P361" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q361" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock / TJ Bs / D. McCain</t>
+        </is>
+      </c>
+      <c r="R361" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" spans="1:19">
+      <c r="A362" s="0" t="inlineStr">
+        <is>
+          <t>0328</t>
+        </is>
+      </c>
+      <c r="B362" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C362" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-26</t>
+        </is>
+      </c>
+      <c r="D362" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E362" s="0" t="inlineStr">
+        <is>
+          <t>AMIRLAN</t>
+        </is>
+      </c>
+      <c r="F362" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G362" s="0" t="inlineStr">
+        <is>
+          <t>CREDENZA</t>
+        </is>
+      </c>
+      <c r="H362" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I362" s="0" t="inlineStr">
+        <is>
+          <t>A 031</t>
+        </is>
+      </c>
+      <c r="J362" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K362" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L362" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M362" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P362" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q362" s="0" t="inlineStr">
+        <is>
+          <t>Guillaume  FOURRIER</t>
+        </is>
+      </c>
+      <c r="R362" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" spans="1:19">
+      <c r="A363" s="0" t="inlineStr">
+        <is>
+          <t>0329</t>
+        </is>
+      </c>
+      <c r="B363" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C363" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-16</t>
+        </is>
+      </c>
+      <c r="D363" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E363" s="0" t="inlineStr">
+        <is>
+          <t>JUST INSPIRATION</t>
+        </is>
+      </c>
+      <c r="F363" s="0" t="inlineStr">
+        <is>
+          <t>JUSTIFY</t>
+        </is>
+      </c>
+      <c r="G363" s="0" t="inlineStr">
+        <is>
+          <t>SAN SARIA</t>
+        </is>
+      </c>
+      <c r="H363" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I363" s="0" t="inlineStr">
+        <is>
+          <t>B 169</t>
+        </is>
+      </c>
+      <c r="J363" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K363" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L363" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M363" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="P363" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R363" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" spans="1:19">
+      <c r="A364" s="0" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="B364" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C364" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-13</t>
+        </is>
+      </c>
+      <c r="D364" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E364" s="0" t="inlineStr">
+        <is>
+          <t>MUTANT KING</t>
+        </is>
+      </c>
+      <c r="F364" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="G364" s="0" t="inlineStr">
+        <is>
+          <t>MY SISTER NAT</t>
+        </is>
+      </c>
+      <c r="H364" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I364" s="0" t="inlineStr">
+        <is>
+          <t>B 170</t>
+        </is>
+      </c>
+      <c r="J364" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K364" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L364" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M364" s="0" t="inlineStr">
+        <is>
+          <t>ACCLAMATION</t>
+        </is>
+      </c>
+      <c r="P364" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R364" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" spans="1:19">
+      <c r="A365" s="0" t="inlineStr">
+        <is>
+          <t>0331</t>
+        </is>
+      </c>
+      <c r="B365" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C365" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-07</t>
+        </is>
+      </c>
+      <c r="D365" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E365" s="0" t="inlineStr">
+        <is>
+          <t>KOYA</t>
+        </is>
+      </c>
+      <c r="F365" s="0" t="inlineStr">
+        <is>
+          <t>THE GREY GATSBY</t>
+        </is>
+      </c>
+      <c r="G365" s="0" t="inlineStr">
+        <is>
+          <t>KAMELLATA</t>
+        </is>
+      </c>
+      <c r="H365" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I365" s="0" t="inlineStr">
+        <is>
+          <t>C 179</t>
+        </is>
+      </c>
+      <c r="J365" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K365" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L365" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M365" s="0" t="inlineStr">
+        <is>
+          <t>POMELLATO</t>
+        </is>
+      </c>
+      <c r="P365" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R365" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" spans="1:19">
+      <c r="A366" s="0" t="inlineStr">
+        <is>
+          <t>0332</t>
+        </is>
+      </c>
+      <c r="B366" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C366" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-14</t>
+        </is>
+      </c>
+      <c r="D366" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E366" s="0" t="inlineStr">
+        <is>
+          <t>HORS LIMITES</t>
+        </is>
+      </c>
+      <c r="F366" s="0" t="inlineStr">
+        <is>
+          <t>CHURCHILL</t>
+        </is>
+      </c>
+      <c r="G366" s="0" t="inlineStr">
+        <is>
+          <t>RED LINE ALEXANDER</t>
+        </is>
+      </c>
+      <c r="H366" s="0" t="inlineStr">
+        <is>
+          <t>Soudan</t>
+        </is>
+      </c>
+      <c r="I366" s="0" t="inlineStr">
+        <is>
+          <t>B 126</t>
+        </is>
+      </c>
+      <c r="J366" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K366" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L366" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M366" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P366" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q366" s="0" t="inlineStr">
+        <is>
+          <t>SARL Tina Rau Bloodstock</t>
+        </is>
+      </c>
+      <c r="R366" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" spans="1:19">
+      <c r="A367" s="0" t="inlineStr">
+        <is>
+          <t>0333</t>
+        </is>
+      </c>
+      <c r="B367" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C367" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-16</t>
+        </is>
+      </c>
+      <c r="D367" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E367" s="0" t="inlineStr">
+        <is>
+          <t>GALASSI</t>
+        </is>
+      </c>
+      <c r="F367" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G367" s="0" t="inlineStr">
+        <is>
+          <t>GALIBAWA</t>
+        </is>
+      </c>
+      <c r="H367" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I367" s="0" t="inlineStr">
+        <is>
+          <t>D 010</t>
+        </is>
+      </c>
+      <c r="J367" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K367" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L367" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M367" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P367" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q367" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Yann Barberot</t>
+        </is>
+      </c>
+      <c r="R367" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" spans="1:19">
+      <c r="A368" s="0" t="inlineStr">
+        <is>
+          <t>0334</t>
+        </is>
+      </c>
+      <c r="B368" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C368" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-07</t>
+        </is>
+      </c>
+      <c r="D368" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E368" s="0" t="inlineStr">
+        <is>
+          <t>XTREME</t>
+        </is>
+      </c>
+      <c r="F368" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="G368" s="0" t="inlineStr">
+        <is>
+          <t>ANSILIA</t>
+        </is>
+      </c>
+      <c r="H368" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I368" s="0" t="inlineStr">
+        <is>
+          <t>D 011</t>
+        </is>
+      </c>
+      <c r="J368" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K368" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L368" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M368" s="0" t="inlineStr">
+        <is>
+          <t>DANSILI</t>
+        </is>
+      </c>
+      <c r="P368" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q368" s="0" t="inlineStr">
+        <is>
+          <t>Daniel ALLARD</t>
+        </is>
+      </c>
+      <c r="R368" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" spans="1:19">
+      <c r="A369" s="0" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="B369" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C369" s="0" t="inlineStr">
+        <is>
+          <t>2020-02-05</t>
+        </is>
+      </c>
+      <c r="D369" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E369" s="0" t="inlineStr">
+        <is>
+          <t>KIZMAMBO</t>
+        </is>
+      </c>
+      <c r="F369" s="0" t="inlineStr">
+        <is>
+          <t>ZOUSTAR</t>
+        </is>
+      </c>
+      <c r="G369" s="0" t="inlineStr">
+        <is>
+          <t>WHITE BULLET</t>
+        </is>
+      </c>
+      <c r="H369" s="0" t="inlineStr">
+        <is>
+          <t>Decouz</t>
+        </is>
+      </c>
+      <c r="I369" s="0" t="inlineStr">
+        <is>
+          <t>C 183</t>
+        </is>
+      </c>
+      <c r="J369" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K369" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="L369" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M369" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED AND EXCEL</t>
+        </is>
+      </c>
+      <c r="P369" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q369" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R369" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" spans="1:19">
+      <c r="A370" s="0" t="inlineStr">
+        <is>
+          <t>0336</t>
+        </is>
+      </c>
+      <c r="B370" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C370" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-29</t>
+        </is>
+      </c>
+      <c r="D370" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E370" s="0" t="inlineStr">
+        <is>
+          <t>MASTER QAM</t>
+        </is>
+      </c>
+      <c r="F370" s="0" t="inlineStr">
+        <is>
+          <t>ELARQAM</t>
+        </is>
+      </c>
+      <c r="G370" s="0" t="inlineStr">
+        <is>
+          <t>MOONEE VALLEY</t>
+        </is>
+      </c>
+      <c r="H370" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I370" s="0" t="inlineStr">
+        <is>
+          <t>A 051</t>
+        </is>
+      </c>
+      <c r="J370" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K370" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L370" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M370" s="0" t="inlineStr">
+        <is>
+          <t>AQLAAM</t>
+        </is>
+      </c>
+      <c r="P370" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R370" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" spans="1:19">
+      <c r="A371" s="0" t="inlineStr">
+        <is>
+          <t>0337</t>
+        </is>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-02</t>
+        </is>
+      </c>
+      <c r="D371" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E371" s="0" t="inlineStr">
+        <is>
+          <t>ROCK OF ROSHA</t>
+        </is>
+      </c>
+      <c r="F371" s="0" t="inlineStr">
+        <is>
+          <t>PALACE PIER</t>
+        </is>
+      </c>
+      <c r="G371" s="0" t="inlineStr">
+        <is>
+          <t>BREATH OF JOY</t>
+        </is>
+      </c>
+      <c r="H371" s="0" t="inlineStr">
+        <is>
+          <t>Capucines</t>
+        </is>
+      </c>
+      <c r="I371" s="0" t="inlineStr">
+        <is>
+          <t>A 045</t>
+        </is>
+      </c>
+      <c r="J371" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K371" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L371" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M371" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="P371" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q371" s="0" t="inlineStr">
+        <is>
+          <t>Aymen MILADI / Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="R371" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" spans="1:19">
+      <c r="A372" s="0" t="inlineStr">
+        <is>
+          <t>0338</t>
+        </is>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-05</t>
+        </is>
+      </c>
+      <c r="D372" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E372" s="0" t="inlineStr">
+        <is>
+          <t>OCEANFRONT</t>
+        </is>
+      </c>
+      <c r="F372" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G372" s="0" t="inlineStr">
+        <is>
+          <t>OCEANIQUE</t>
+        </is>
+      </c>
+      <c r="H372" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I372" s="0" t="inlineStr">
+        <is>
+          <t>D 012</t>
+        </is>
+      </c>
+      <c r="J372" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K372" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L372" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M372" s="0" t="inlineStr">
+        <is>
+          <t>FOREST WILDCAT</t>
+        </is>
+      </c>
+      <c r="P372" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q372" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Marie POIRIER</t>
+        </is>
+      </c>
+      <c r="R372" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" spans="1:19">
+      <c r="A373" s="0" t="inlineStr">
+        <is>
+          <t>0339</t>
+        </is>
+      </c>
+      <c r="B373" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C373" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-06</t>
+        </is>
+      </c>
+      <c r="D373" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E373" s="0" t="inlineStr">
+        <is>
+          <t>EXTRAPOL</t>
+        </is>
+      </c>
+      <c r="F373" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="G373" s="0" t="inlineStr">
+        <is>
+          <t>STARIFIQUE</t>
+        </is>
+      </c>
+      <c r="H373" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I373" s="0" t="inlineStr">
+        <is>
+          <t>D 013</t>
+        </is>
+      </c>
+      <c r="J373" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K373" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L373" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M373" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P373" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q373" s="0" t="inlineStr">
+        <is>
+          <t>VENN / BEACCO Bloodstock</t>
+        </is>
+      </c>
+      <c r="R373" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="374" spans="1:19">
+      <c r="A374" s="0" t="inlineStr">
+        <is>
+          <t>0340</t>
+        </is>
+      </c>
+      <c r="C374" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E374" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 340</t>
+        </is>
+      </c>
+      <c r="H374" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I374" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="P374" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R374" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" spans="1:19">
+      <c r="A375" s="0" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="B375" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C375" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-11</t>
+        </is>
+      </c>
+      <c r="D375" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E375" s="0" t="inlineStr">
+        <is>
+          <t>ROSTAK</t>
+        </is>
+      </c>
+      <c r="F375" s="0" t="inlineStr">
+        <is>
+          <t>BLUE POINT</t>
+        </is>
+      </c>
+      <c r="G375" s="0" t="inlineStr">
+        <is>
+          <t>ROSHANARA</t>
+        </is>
+      </c>
+      <c r="H375" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I375" s="0" t="inlineStr">
+        <is>
+          <t>P 307</t>
+        </is>
+      </c>
+      <c r="J375" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K375" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L375" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M375" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P375" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q375" s="0" t="inlineStr">
+        <is>
+          <t>Pegasus Farms Ltd</t>
+        </is>
+      </c>
+      <c r="R375" s="0" t="inlineStr">
+        <is>
+          <t>105000</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" spans="1:19">
+      <c r="A376" s="0" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="B376" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C376" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-23</t>
+        </is>
+      </c>
+      <c r="D376" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E376" s="0" t="inlineStr">
+        <is>
+          <t>SHUMIKHA</t>
+        </is>
+      </c>
+      <c r="F376" s="0" t="inlineStr">
+        <is>
+          <t>BLAME</t>
+        </is>
+      </c>
+      <c r="G376" s="0" t="inlineStr">
+        <is>
+          <t>SHUMAILA</t>
+        </is>
+      </c>
+      <c r="H376" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I376" s="0" t="inlineStr">
+        <is>
+          <t>P 308</t>
+        </is>
+      </c>
+      <c r="J376" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K376" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L376" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M376" s="0" t="inlineStr">
+        <is>
+          <t>AZAMOUR</t>
+        </is>
+      </c>
+      <c r="P376" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q376" s="0" t="inlineStr">
+        <is>
+          <t>SAS Le Marais pr: Jbs Invest</t>
+        </is>
+      </c>
+      <c r="R376" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" spans="1:19">
+      <c r="A377" s="0" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="B377" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C377" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-19</t>
+        </is>
+      </c>
+      <c r="D377" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E377" s="0" t="inlineStr">
+        <is>
+          <t>REVEUR</t>
+        </is>
+      </c>
+      <c r="F377" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="G377" s="0" t="inlineStr">
+        <is>
+          <t>ROMANTIC SONG</t>
+        </is>
+      </c>
+      <c r="H377" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I377" s="0" t="inlineStr">
+        <is>
+          <t>D 014</t>
+        </is>
+      </c>
+      <c r="J377" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K377" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L377" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M377" s="0" t="inlineStr">
+        <is>
+          <t>SHAMARDAL</t>
+        </is>
+      </c>
+      <c r="P377" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q377" s="0" t="inlineStr">
+        <is>
+          <t>Jason Kelly Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R377" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" spans="1:19">
+      <c r="A378" s="0" t="inlineStr">
+        <is>
+          <t>0344</t>
+        </is>
+      </c>
+      <c r="B378" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C378" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-22</t>
+        </is>
+      </c>
+      <c r="D378" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E378" s="0" t="inlineStr">
+        <is>
+          <t>COMMANDER TUNG</t>
+        </is>
+      </c>
+      <c r="F378" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="G378" s="0" t="inlineStr">
+        <is>
+          <t>MULAN</t>
+        </is>
+      </c>
+      <c r="H378" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I378" s="0" t="inlineStr">
+        <is>
+          <t>B 171</t>
+        </is>
+      </c>
+      <c r="J378" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K378" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L378" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M378" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="P378" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R378" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" spans="1:19">
+      <c r="A379" s="0" t="inlineStr">
+        <is>
+          <t>0345</t>
+        </is>
+      </c>
+      <c r="B379" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C379" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-20</t>
+        </is>
+      </c>
+      <c r="D379" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E379" s="0" t="inlineStr">
+        <is>
+          <t>KELCE</t>
+        </is>
+      </c>
+      <c r="F379" s="0" t="inlineStr">
+        <is>
+          <t>ADLERFLUG</t>
+        </is>
+      </c>
+      <c r="G379" s="0" t="inlineStr">
+        <is>
+          <t>RIVER ON THE HILLS</t>
+        </is>
+      </c>
+      <c r="H379" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I379" s="0" t="inlineStr">
+        <is>
+          <t>B 172</t>
+        </is>
+      </c>
+      <c r="J379" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K379" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L379" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M379" s="0" t="inlineStr">
+        <is>
+          <t>SINNDAR</t>
+        </is>
+      </c>
+      <c r="P379" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R379" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" spans="1:19">
+      <c r="A380" s="0" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="B380" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C380" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-11</t>
+        </is>
+      </c>
+      <c r="D380" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E380" s="0" t="inlineStr">
+        <is>
+          <t>WESTMINSTER COYOTE</t>
+        </is>
+      </c>
+      <c r="F380" s="0" t="inlineStr">
+        <is>
+          <t>TAMAYUZ</t>
+        </is>
+      </c>
+      <c r="G380" s="0" t="inlineStr">
+        <is>
+          <t>PRIMROSE GATE</t>
+        </is>
+      </c>
+      <c r="H380" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I380" s="0" t="inlineStr">
+        <is>
+          <t>C 180</t>
+        </is>
+      </c>
+      <c r="J380" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K380" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L380" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M380" s="0" t="inlineStr">
+        <is>
+          <t>VERGLAS</t>
+        </is>
+      </c>
+      <c r="P380" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R380" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" spans="1:19">
+      <c r="A381" s="0" t="inlineStr">
+        <is>
+          <t>0347</t>
+        </is>
+      </c>
+      <c r="B381" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C381" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-21</t>
+        </is>
+      </c>
+      <c r="D381" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E381" s="0" t="inlineStr">
+        <is>
+          <t>BAYRAMOVA</t>
+        </is>
+      </c>
+      <c r="F381" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="G381" s="0" t="inlineStr">
+        <is>
+          <t>BAIYKA</t>
+        </is>
+      </c>
+      <c r="H381" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I381" s="0" t="inlineStr">
+        <is>
+          <t>P 309</t>
+        </is>
+      </c>
+      <c r="J381" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K381" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L381" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M381" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P381" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q381" s="0" t="inlineStr">
+        <is>
+          <t>SARL Crispin de Moubray / Equos Racing</t>
+        </is>
+      </c>
+      <c r="R381" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" spans="1:19">
+      <c r="A382" s="0" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="B382" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C382" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-11</t>
+        </is>
+      </c>
+      <c r="D382" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E382" s="0" t="inlineStr">
+        <is>
+          <t>MEADOW BREEZE</t>
+        </is>
+      </c>
+      <c r="F382" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="G382" s="0" t="inlineStr">
+        <is>
+          <t>COPPA D'ORO</t>
+        </is>
+      </c>
+      <c r="H382" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I382" s="0" t="inlineStr">
+        <is>
+          <t>C 185</t>
+        </is>
+      </c>
+      <c r="J382" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K382" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L382" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M382" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P382" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R382" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" spans="1:19">
+      <c r="A383" s="0" t="inlineStr">
+        <is>
+          <t>0349</t>
+        </is>
+      </c>
+      <c r="B383" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C383" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D383" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E383" s="0" t="inlineStr">
+        <is>
+          <t>YO SOY</t>
+        </is>
+      </c>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="G383" s="0" t="inlineStr">
+        <is>
+          <t>INTELECTUELLE</t>
+        </is>
+      </c>
+      <c r="H383" s="0" t="inlineStr">
+        <is>
+          <t>Channel Consignment</t>
+        </is>
+      </c>
+      <c r="I383" s="0" t="inlineStr">
+        <is>
+          <t>B 119</t>
+        </is>
+      </c>
+      <c r="J383" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K383" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L383" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M383" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="P383" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q383" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock / Paul NICHOLLS</t>
+        </is>
+      </c>
+      <c r="R383" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" spans="1:19">
+      <c r="A384" s="0" t="inlineStr">
+        <is>
+          <t>0350</t>
+        </is>
+      </c>
+      <c r="B384" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C384" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-21</t>
+        </is>
+      </c>
+      <c r="D384" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E384" s="0" t="inlineStr">
+        <is>
+          <t>PHILLY BASSETT</t>
+        </is>
+      </c>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G384" s="0" t="inlineStr">
+        <is>
+          <t>MISS PHILLYJINKS</t>
+        </is>
+      </c>
+      <c r="H384" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I384" s="0" t="inlineStr">
+        <is>
+          <t>A 018</t>
+        </is>
+      </c>
+      <c r="J384" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K384" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L384" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M384" s="0" t="inlineStr">
+        <is>
+          <t>ZOFFANY</t>
+        </is>
+      </c>
+      <c r="P384" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q384" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency / Louis BAUDRON</t>
+        </is>
+      </c>
+      <c r="R384" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" spans="1:19">
+      <c r="A385" s="0" t="inlineStr">
+        <is>
+          <t>0351</t>
+        </is>
+      </c>
+      <c r="B385" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C385" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D385" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E385" s="0" t="inlineStr">
+        <is>
+          <t>CHEERIO</t>
+        </is>
+      </c>
+      <c r="F385" s="0" t="inlineStr">
+        <is>
+          <t>LORD KANALOA</t>
+        </is>
+      </c>
+      <c r="G385" s="0" t="inlineStr">
+        <is>
+          <t>RJWA</t>
+        </is>
+      </c>
+      <c r="H385" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I385" s="0" t="inlineStr">
+        <is>
+          <t>A 019</t>
+        </is>
+      </c>
+      <c r="J385" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K385" s="0" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="L385" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M385" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P385" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q385" s="0" t="inlineStr">
+        <is>
+          <t>Narvick / de Burgh / OTI</t>
+        </is>
+      </c>
+      <c r="R385" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" spans="1:19">
+      <c r="A386" s="0" t="inlineStr">
+        <is>
+          <t>0352</t>
+        </is>
+      </c>
+      <c r="B386" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C386" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-25</t>
+        </is>
+      </c>
+      <c r="D386" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E386" s="0" t="inlineStr">
+        <is>
+          <t>MOONEY VISION</t>
+        </is>
+      </c>
+      <c r="F386" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G386" s="0" t="inlineStr">
+        <is>
+          <t>CHABLIS</t>
+        </is>
+      </c>
+      <c r="H386" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I386" s="0" t="inlineStr">
+        <is>
+          <t>B 173</t>
+        </is>
+      </c>
+      <c r="J386" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K386" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L386" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M386" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P386" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R386" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" spans="1:19">
+      <c r="A387" s="0" t="inlineStr">
+        <is>
+          <t>0353</t>
+        </is>
+      </c>
+      <c r="B387" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C387" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-04</t>
+        </is>
+      </c>
+      <c r="D387" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E387" s="0" t="inlineStr">
+        <is>
+          <t>LEDESMA</t>
+        </is>
+      </c>
+      <c r="F387" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="G387" s="0" t="inlineStr">
+        <is>
+          <t>INCENDIERE</t>
+        </is>
+      </c>
+      <c r="H387" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I387" s="0" t="inlineStr">
+        <is>
+          <t>B 174</t>
+        </is>
+      </c>
+      <c r="J387" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K387" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L387" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M387" s="0" t="inlineStr">
+        <is>
+          <t>ZOFFANY</t>
+        </is>
+      </c>
+      <c r="P387" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R387" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" spans="1:19">
+      <c r="A388" s="0" t="inlineStr">
+        <is>
+          <t>0354</t>
+        </is>
+      </c>
+      <c r="B388" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C388" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-05</t>
+        </is>
+      </c>
+      <c r="D388" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E388" s="0" t="inlineStr">
+        <is>
+          <t>AEDION</t>
+        </is>
+      </c>
+      <c r="F388" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G388" s="0" t="inlineStr">
+        <is>
+          <t>CLOUDY</t>
+        </is>
+      </c>
+      <c r="H388" s="0" t="inlineStr">
+        <is>
+          <t>Head V.</t>
+        </is>
+      </c>
+      <c r="I388" s="0" t="inlineStr">
+        <is>
+          <t>T 019</t>
+        </is>
+      </c>
+      <c r="J388" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K388" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L388" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M388" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P388" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q388" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="R388" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" spans="1:19">
+      <c r="A389" s="0" t="inlineStr">
+        <is>
+          <t>0355</t>
+        </is>
+      </c>
+      <c r="B389" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C389" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-17</t>
+        </is>
+      </c>
+      <c r="D389" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E389" s="0" t="inlineStr">
+        <is>
+          <t>ZARIBIYAN</t>
+        </is>
+      </c>
+      <c r="F389" s="0" t="inlineStr">
+        <is>
+          <t>MEDAGLIA D'ORO</t>
+        </is>
+      </c>
+      <c r="G389" s="0" t="inlineStr">
+        <is>
+          <t>ZARSHANA</t>
+        </is>
+      </c>
+      <c r="H389" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I389" s="0" t="inlineStr">
+        <is>
+          <t>P 310</t>
+        </is>
+      </c>
+      <c r="J389" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K389" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L389" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M389" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="P389" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q389" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock / Ian  WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R389" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" spans="1:19">
+      <c r="A390" s="0" t="inlineStr">
+        <is>
+          <t>0356</t>
+        </is>
+      </c>
+      <c r="B390" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C390" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-08</t>
+        </is>
+      </c>
+      <c r="D390" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E390" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALASIA</t>
+        </is>
+      </c>
+      <c r="F390" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="G390" s="0" t="inlineStr">
+        <is>
+          <t>PAPELAINE</t>
+        </is>
+      </c>
+      <c r="H390" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I390" s="0" t="inlineStr">
+        <is>
+          <t>B 175</t>
+        </is>
+      </c>
+      <c r="J390" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K390" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L390" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M390" s="0" t="inlineStr">
+        <is>
+          <t>EXCELEBRATION</t>
+        </is>
+      </c>
+      <c r="P390" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R390" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" spans="1:19">
+      <c r="A391" s="0" t="inlineStr">
+        <is>
+          <t>0357</t>
+        </is>
+      </c>
+      <c r="B391" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C391" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-15</t>
+        </is>
+      </c>
+      <c r="D391" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E391" s="0" t="inlineStr">
+        <is>
+          <t>VASUMATI</t>
+        </is>
+      </c>
+      <c r="F391" s="0" t="inlineStr">
+        <is>
+          <t>RELIABLE MAN</t>
+        </is>
+      </c>
+      <c r="G391" s="0" t="inlineStr">
+        <is>
+          <t>MANIMA</t>
+        </is>
+      </c>
+      <c r="H391" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I391" s="0" t="inlineStr">
+        <is>
+          <t>C 181</t>
+        </is>
+      </c>
+      <c r="J391" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K391" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L391" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M391" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="P391" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R391" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="392" spans="1:19">
+      <c r="A392" s="0" t="inlineStr">
+        <is>
+          <t>0358</t>
+        </is>
+      </c>
+      <c r="B392" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C392" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-13</t>
+        </is>
+      </c>
+      <c r="D392" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E392" s="0" t="inlineStr">
+        <is>
+          <t>TOP TOWN TELL TALE</t>
+        </is>
+      </c>
+      <c r="F392" s="0" t="inlineStr">
+        <is>
+          <t>RECOLETOS</t>
+        </is>
+      </c>
+      <c r="G392" s="0" t="inlineStr">
+        <is>
+          <t>ATARFE</t>
+        </is>
+      </c>
+      <c r="H392" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I392" s="0" t="inlineStr">
+        <is>
+          <t>C 186</t>
+        </is>
+      </c>
+      <c r="J392" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K392" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L392" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M392" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA</t>
+        </is>
+      </c>
+      <c r="P392" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R392" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" spans="1:19">
+      <c r="A393" s="0" t="inlineStr">
+        <is>
+          <t>0359</t>
+        </is>
+      </c>
+      <c r="B393" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C393" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-22</t>
+        </is>
+      </c>
+      <c r="D393" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E393" s="0" t="inlineStr">
+        <is>
+          <t>SOCIETY PRINCESSE</t>
+        </is>
+      </c>
+      <c r="F393" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G393" s="0" t="inlineStr">
+        <is>
+          <t>SOCIETY LADY</t>
+        </is>
+      </c>
+      <c r="H393" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I393" s="0" t="inlineStr">
+        <is>
+          <t>A 052</t>
+        </is>
+      </c>
+      <c r="J393" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K393" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L393" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M393" s="0" t="inlineStr">
+        <is>
+          <t>ZAFEEN</t>
+        </is>
+      </c>
+      <c r="P393" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q393" s="0" t="inlineStr">
+        <is>
+          <t>Armony TINCHON</t>
+        </is>
+      </c>
+      <c r="R393" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" spans="1:19">
+      <c r="A394" s="0" t="inlineStr">
+        <is>
+          <t>0360</t>
+        </is>
+      </c>
+      <c r="B394" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C394" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-15</t>
+        </is>
+      </c>
+      <c r="D394" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E394" s="0" t="inlineStr">
+        <is>
+          <t>LIZETTE</t>
+        </is>
+      </c>
+      <c r="F394" s="0" t="inlineStr">
+        <is>
+          <t>AMERICAN PHAROAH</t>
+        </is>
+      </c>
+      <c r="G394" s="0" t="inlineStr">
+        <is>
+          <t>ELIZABETHAN</t>
+        </is>
+      </c>
+      <c r="H394" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I394" s="0" t="inlineStr">
+        <is>
+          <t>P 319</t>
+        </is>
+      </c>
+      <c r="J394" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K394" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L394" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M394" s="0" t="inlineStr">
+        <is>
+          <t>WAR FRONT</t>
+        </is>
+      </c>
+      <c r="P394" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q394" s="0" t="inlineStr">
+        <is>
+          <t>SCEA Ecurie Doughty</t>
+        </is>
+      </c>
+      <c r="R394" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="395" spans="1:19">
+      <c r="A395" s="0" t="inlineStr">
+        <is>
+          <t>0361</t>
+        </is>
+      </c>
+      <c r="B395" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C395" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-17</t>
+        </is>
+      </c>
+      <c r="D395" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E395" s="0" t="inlineStr">
+        <is>
+          <t>ADONIDE</t>
+        </is>
+      </c>
+      <c r="F395" s="0" t="inlineStr">
+        <is>
+          <t>BLUE POINT</t>
+        </is>
+      </c>
+      <c r="G395" s="0" t="inlineStr">
+        <is>
+          <t>LANANA</t>
+        </is>
+      </c>
+      <c r="H395" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I395" s="0" t="inlineStr">
+        <is>
+          <t>A 017</t>
+        </is>
+      </c>
+      <c r="J395" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K395" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L395" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M395" s="0" t="inlineStr">
+        <is>
+          <t>SEPOY</t>
+        </is>
+      </c>
+      <c r="P395" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q395" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock / N. Clément</t>
+        </is>
+      </c>
+      <c r="R395" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" spans="1:19">
+      <c r="A396" s="0" t="inlineStr">
+        <is>
+          <t>0362</t>
+        </is>
+      </c>
+      <c r="B396" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C396" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-17</t>
+        </is>
+      </c>
+      <c r="D396" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E396" s="0" t="inlineStr">
+        <is>
+          <t>PALM SPRINGS</t>
+        </is>
+      </c>
+      <c r="F396" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G396" s="0" t="inlineStr">
+        <is>
+          <t>PETITE NOBLESSE</t>
+        </is>
+      </c>
+      <c r="H396" s="0" t="inlineStr">
+        <is>
+          <t>Gadbin</t>
+        </is>
+      </c>
+      <c r="I396" s="0" t="inlineStr">
+        <is>
+          <t>T 012</t>
+        </is>
+      </c>
+      <c r="J396" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K396" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L396" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M396" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P396" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q396" s="0" t="inlineStr">
+        <is>
+          <t>New Approach Bloodstock</t>
+        </is>
+      </c>
+      <c r="R396" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" spans="1:19">
+      <c r="A397" s="0" t="inlineStr">
+        <is>
+          <t>0363</t>
+        </is>
+      </c>
+      <c r="B397" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C397" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-01</t>
+        </is>
+      </c>
+      <c r="D397" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E397" s="0" t="inlineStr">
+        <is>
+          <t>SILENT WARNING</t>
+        </is>
+      </c>
+      <c r="F397" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="G397" s="0" t="inlineStr">
+        <is>
+          <t>ANTHEM ALEXANDER</t>
+        </is>
+      </c>
+      <c r="H397" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I397" s="0" t="inlineStr">
+        <is>
+          <t>B 176</t>
+        </is>
+      </c>
+      <c r="J397" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K397" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L397" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M397" s="0" t="inlineStr">
+        <is>
+          <t>STARSPANGLEDBANNER</t>
+        </is>
+      </c>
+      <c r="P397" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R397" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" spans="1:19">
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>0364</t>
+        </is>
+      </c>
+      <c r="B398" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C398" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-25</t>
+        </is>
+      </c>
+      <c r="D398" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E398" s="0" t="inlineStr">
+        <is>
+          <t>SAUZET</t>
+        </is>
+      </c>
+      <c r="F398" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G398" s="0" t="inlineStr">
+        <is>
+          <t>TODDILEA</t>
+        </is>
+      </c>
+      <c r="H398" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I398" s="0" t="inlineStr">
+        <is>
+          <t>B 177</t>
+        </is>
+      </c>
+      <c r="J398" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K398" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L398" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M398" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P398" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R398" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" spans="1:19">
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>0365</t>
+        </is>
+      </c>
+      <c r="B399" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C399" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-25</t>
+        </is>
+      </c>
+      <c r="D399" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E399" s="0" t="inlineStr">
+        <is>
+          <t>GALA</t>
+        </is>
+      </c>
+      <c r="F399" s="0" t="inlineStr">
+        <is>
+          <t>SOTTSASS</t>
+        </is>
+      </c>
+      <c r="G399" s="0" t="inlineStr">
+        <is>
+          <t>QATARI PERFECTION</t>
+        </is>
+      </c>
+      <c r="H399" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I399" s="0" t="inlineStr">
+        <is>
+          <t>C 187</t>
+        </is>
+      </c>
+      <c r="J399" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K399" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L399" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M399" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P399" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q399" s="0" t="inlineStr">
+        <is>
+          <t>Sas Ecurie Nicolato</t>
+        </is>
+      </c>
+      <c r="R399" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" spans="1:19">
+      <c r="A400" s="0" t="inlineStr">
+        <is>
+          <t>0366</t>
+        </is>
+      </c>
+      <c r="B400" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C400" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-15</t>
+        </is>
+      </c>
+      <c r="D400" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E400" s="0" t="inlineStr">
+        <is>
+          <t>PERFECTDAY</t>
+        </is>
+      </c>
+      <c r="F400" s="0" t="inlineStr">
+        <is>
+          <t>ELARQAM</t>
+        </is>
+      </c>
+      <c r="G400" s="0" t="inlineStr">
+        <is>
+          <t>PANORAMICA</t>
+        </is>
+      </c>
+      <c r="H400" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I400" s="0" t="inlineStr">
+        <is>
+          <t>A 053</t>
+        </is>
+      </c>
+      <c r="J400" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K400" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L400" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M400" s="0" t="inlineStr">
+        <is>
+          <t>RAIL LINK</t>
+        </is>
+      </c>
+      <c r="P400" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q400" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="R400" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="401" spans="1:19">
+      <c r="A401" s="0" t="inlineStr">
+        <is>
+          <t>0367</t>
+        </is>
+      </c>
+      <c r="B401" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C401" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-03</t>
+        </is>
+      </c>
+      <c r="D401" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E401" s="0" t="inlineStr">
+        <is>
+          <t>HOTISSIMO</t>
+        </is>
+      </c>
+      <c r="F401" s="0" t="inlineStr">
+        <is>
+          <t>TOO DARN HOT</t>
+        </is>
+      </c>
+      <c r="G401" s="0" t="inlineStr">
+        <is>
+          <t>SAND RIVER</t>
+        </is>
+      </c>
+      <c r="H401" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I401" s="0" t="inlineStr">
+        <is>
+          <t>D 015</t>
+        </is>
+      </c>
+      <c r="J401" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K401" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L401" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M401" s="0" t="inlineStr">
+        <is>
+          <t>HIGH CHAPARRAL</t>
+        </is>
+      </c>
+      <c r="P401" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q401" s="0" t="inlineStr">
+        <is>
+          <t>Alan O'KEEFFE</t>
+        </is>
+      </c>
+      <c r="R401" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" spans="1:19">
+      <c r="A402" s="0" t="inlineStr">
+        <is>
+          <t>0372</t>
+        </is>
+      </c>
+      <c r="B402" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C402" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-02</t>
+        </is>
+      </c>
+      <c r="D402" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E402" s="0" t="inlineStr">
+        <is>
+          <t>LE ROI RENE</t>
+        </is>
+      </c>
+      <c r="F402" s="0" t="inlineStr">
+        <is>
+          <t>RIBCHESTER</t>
+        </is>
+      </c>
+      <c r="G402" s="0" t="inlineStr">
+        <is>
+          <t>ZYNAH</t>
+        </is>
+      </c>
+      <c r="H402" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I402" s="0" t="inlineStr">
+        <is>
+          <t>C 188</t>
+        </is>
+      </c>
+      <c r="J402" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K402" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L402" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M402" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="P402" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R402" s="0" t="inlineStr">
+        <is>
+          <t>64000</t>
+        </is>
+      </c>
+    </row>
+    <row r="403" spans="1:19">
+      <c r="A403" s="0" t="inlineStr">
+        <is>
+          <t>0373</t>
+        </is>
+      </c>
+      <c r="B403" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C403" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-12</t>
+        </is>
+      </c>
+      <c r="D403" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E403" s="0" t="inlineStr">
+        <is>
+          <t>RAKHIM</t>
+        </is>
+      </c>
+      <c r="F403" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="G403" s="0" t="inlineStr">
+        <is>
+          <t>RASIMA</t>
+        </is>
+      </c>
+      <c r="H403" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I403" s="0" t="inlineStr">
+        <is>
+          <t>A 032</t>
+        </is>
+      </c>
+      <c r="J403" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K403" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L403" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M403" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P403" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q403" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R403" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="404" spans="1:19">
+      <c r="A404" s="0" t="inlineStr">
+        <is>
+          <t>0374</t>
+        </is>
+      </c>
+      <c r="B404" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C404" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-30</t>
+        </is>
+      </c>
+      <c r="D404" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E404" s="0" t="inlineStr">
+        <is>
+          <t>WATCH THE KING</t>
+        </is>
+      </c>
+      <c r="F404" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G404" s="0" t="inlineStr">
+        <is>
+          <t>WATCH ME</t>
+        </is>
+      </c>
+      <c r="H404" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I404" s="0" t="inlineStr">
+        <is>
+          <t>A 054</t>
+        </is>
+      </c>
+      <c r="J404" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K404" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L404" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M404" s="0" t="inlineStr">
+        <is>
+          <t>OLYMPIC GLORY</t>
+        </is>
+      </c>
+      <c r="P404" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q404" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock / Ian WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R404" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" spans="1:19">
+      <c r="A405" s="0" t="inlineStr">
+        <is>
+          <t>0375</t>
+        </is>
+      </c>
+      <c r="B405" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C405" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-14</t>
+        </is>
+      </c>
+      <c r="D405" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E405" s="0" t="inlineStr">
+        <is>
+          <t>DERAWAR</t>
+        </is>
+      </c>
+      <c r="F405" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT OF THUNDER</t>
+        </is>
+      </c>
+      <c r="G405" s="0" t="inlineStr">
+        <is>
+          <t>DEREMAH</t>
+        </is>
+      </c>
+      <c r="H405" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I405" s="0" t="inlineStr">
+        <is>
+          <t>P 311</t>
+        </is>
+      </c>
+      <c r="J405" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K405" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L405" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="M405" s="0" t="inlineStr">
+        <is>
+          <t>MORE THAN READY</t>
+        </is>
+      </c>
+      <c r="P405" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q405" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="R405" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" spans="1:19">
+      <c r="A406" s="0" t="inlineStr">
+        <is>
+          <t>0376</t>
+        </is>
+      </c>
+      <c r="B406" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C406" s="0" t="inlineStr">
+        <is>
+          <t>2020-02-26</t>
+        </is>
+      </c>
+      <c r="D406" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E406" s="0" t="inlineStr">
+        <is>
+          <t>GRECIAN BONANZA</t>
+        </is>
+      </c>
+      <c r="F406" s="0" t="inlineStr">
+        <is>
+          <t>RIBCHESTER</t>
+        </is>
+      </c>
+      <c r="G406" s="0" t="inlineStr">
+        <is>
+          <t>CHRYSALE</t>
+        </is>
+      </c>
+      <c r="H406" s="0" t="inlineStr">
+        <is>
+          <t>Scandella-Lacaille</t>
+        </is>
+      </c>
+      <c r="I406" s="0" t="inlineStr">
+        <is>
+          <t>C 261</t>
+        </is>
+      </c>
+      <c r="J406" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K406" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L406" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M406" s="0" t="inlineStr">
+        <is>
+          <t>HIGH CHAPARRAL</t>
+        </is>
+      </c>
+      <c r="P406" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q406" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R406" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" spans="1:19">
+      <c r="A407" s="0" t="inlineStr">
+        <is>
+          <t>0377</t>
+        </is>
+      </c>
+      <c r="B407" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C407" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-19</t>
+        </is>
+      </c>
+      <c r="D407" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E407" s="0" t="inlineStr">
+        <is>
+          <t>NARYMAN</t>
+        </is>
+      </c>
+      <c r="F407" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="G407" s="0" t="inlineStr">
+        <is>
+          <t>NAZYM</t>
+        </is>
+      </c>
+      <c r="H407" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I407" s="0" t="inlineStr">
+        <is>
+          <t>A 033</t>
+        </is>
+      </c>
+      <c r="J407" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K407" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L407" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M407" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P407" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R407" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" spans="1:19">
+      <c r="A408" s="0" t="inlineStr">
+        <is>
+          <t>0378</t>
+        </is>
+      </c>
+      <c r="B408" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C408" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-12</t>
+        </is>
+      </c>
+      <c r="D408" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E408" s="0" t="inlineStr">
+        <is>
+          <t>DALAKIR</t>
+        </is>
+      </c>
+      <c r="F408" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G408" s="0" t="inlineStr">
+        <is>
+          <t>DALTAMA</t>
+        </is>
+      </c>
+      <c r="H408" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I408" s="0" t="inlineStr">
+        <is>
+          <t>B 178</t>
+        </is>
+      </c>
+      <c r="J408" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K408" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L408" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M408" s="0" t="inlineStr">
+        <is>
+          <t>INDIAN RIDGE</t>
+        </is>
+      </c>
+      <c r="P408" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R408" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="409" spans="1:19">
+      <c r="A409" s="0" t="inlineStr">
+        <is>
+          <t>0383</t>
+        </is>
+      </c>
+      <c r="B409" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C409" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-11</t>
+        </is>
+      </c>
+      <c r="D409" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E409" s="0" t="inlineStr">
+        <is>
+          <t>TI AMO BELLO</t>
+        </is>
+      </c>
+      <c r="F409" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G409" s="0" t="inlineStr">
+        <is>
+          <t>TIAMARA</t>
+        </is>
+      </c>
+      <c r="H409" s="0" t="inlineStr">
+        <is>
+          <t>Pitart</t>
+        </is>
+      </c>
+      <c r="I409" s="0" t="inlineStr">
+        <is>
+          <t>B 173</t>
+        </is>
+      </c>
+      <c r="J409" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K409" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L409" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M409" s="0" t="inlineStr">
+        <is>
+          <t>KENDARGENT</t>
+        </is>
+      </c>
+      <c r="P409" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q409" s="0" t="inlineStr">
+        <is>
+          <t>HS</t>
+        </is>
+      </c>
+      <c r="R409" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="410" spans="1:19">
+      <c r="A410" s="0" t="inlineStr">
+        <is>
+          <t>0384</t>
+        </is>
+      </c>
+      <c r="B410" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C410" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-12</t>
+        </is>
+      </c>
+      <c r="D410" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E410" s="0" t="inlineStr">
+        <is>
+          <t>DO FOR LOVE</t>
+        </is>
+      </c>
+      <c r="F410" s="0" t="inlineStr">
+        <is>
+          <t>SIOUX NATION</t>
+        </is>
+      </c>
+      <c r="G410" s="0" t="inlineStr">
+        <is>
+          <t>DUTCH LIGHT</t>
+        </is>
+      </c>
+      <c r="H410" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I410" s="0" t="inlineStr">
+        <is>
+          <t>C 229</t>
+        </is>
+      </c>
+      <c r="J410" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K410" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L410" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M410" s="0" t="inlineStr">
+        <is>
+          <t>DUTCH ART</t>
+        </is>
+      </c>
+      <c r="P410" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q410" s="0" t="inlineStr">
+        <is>
+          <t>Jason Kelly Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R410" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="411" spans="1:19">
+      <c r="A411" s="0" t="inlineStr">
+        <is>
+          <t>0385</t>
+        </is>
+      </c>
+      <c r="B411" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C411" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-03</t>
+        </is>
+      </c>
+      <c r="D411" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E411" s="0" t="inlineStr">
+        <is>
+          <t>SAUCEPOT</t>
+        </is>
+      </c>
+      <c r="F411" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G411" s="0" t="inlineStr">
+        <is>
+          <t>ZEVA</t>
+        </is>
+      </c>
+      <c r="H411" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I411" s="0" t="inlineStr">
+        <is>
+          <t>B 179</t>
+        </is>
+      </c>
+      <c r="J411" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K411" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L411" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M411" s="0" t="inlineStr">
+        <is>
+          <t>ZAMINDAR</t>
+        </is>
+      </c>
+      <c r="P411" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R411" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" spans="1:19">
+      <c r="A412" s="0" t="inlineStr">
+        <is>
+          <t>0386</t>
+        </is>
+      </c>
+      <c r="B412" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C412" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-14</t>
+        </is>
+      </c>
+      <c r="D412" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E412" s="0" t="inlineStr">
+        <is>
+          <t>KENZEL</t>
+        </is>
+      </c>
+      <c r="F412" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G412" s="0" t="inlineStr">
+        <is>
+          <t>KINDWINA</t>
+        </is>
+      </c>
+      <c r="H412" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I412" s="0" t="inlineStr">
+        <is>
+          <t>D 016</t>
+        </is>
+      </c>
+      <c r="J412" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K412" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L412" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M412" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="P412" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q412" s="0" t="inlineStr">
+        <is>
+          <t>Equos Racing International</t>
+        </is>
+      </c>
+      <c r="R412" s="0" t="inlineStr">
+        <is>
+          <t>34000</t>
+        </is>
+      </c>
+    </row>
+    <row r="413" spans="1:19">
+      <c r="A413" s="0" t="inlineStr">
+        <is>
+          <t>0387</t>
+        </is>
+      </c>
+      <c r="B413" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C413" s="0" t="inlineStr">
+        <is>
+          <t>2021-02-21</t>
+        </is>
+      </c>
+      <c r="D413" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E413" s="0" t="inlineStr">
+        <is>
+          <t>ANNABEL'S GHOST</t>
+        </is>
+      </c>
+      <c r="F413" s="0" t="inlineStr">
+        <is>
+          <t>WALDGEIST</t>
+        </is>
+      </c>
+      <c r="G413" s="0" t="inlineStr">
+        <is>
+          <t>ANNABEL'S CHOICE</t>
+        </is>
+      </c>
+      <c r="H413" s="0" t="inlineStr">
+        <is>
+          <t>Fabre</t>
+        </is>
+      </c>
+      <c r="I413" s="0" t="inlineStr">
+        <is>
+          <t>C 197</t>
+        </is>
+      </c>
+      <c r="J413" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K413" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L413" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M413" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P413" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R413" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" spans="1:19">
+      <c r="A414" s="0" t="inlineStr">
+        <is>
+          <t>0388</t>
+        </is>
+      </c>
+      <c r="B414" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C414" s="0" t="inlineStr">
+        <is>
+          <t>2019-03-25</t>
+        </is>
+      </c>
+      <c r="D414" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E414" s="0" t="inlineStr">
+        <is>
+          <t>WAKABURN</t>
+        </is>
+      </c>
+      <c r="F414" s="0" t="inlineStr">
+        <is>
+          <t>WOOTTON BASSETT</t>
+        </is>
+      </c>
+      <c r="G414" s="0" t="inlineStr">
+        <is>
+          <t>AKASTI</t>
+        </is>
+      </c>
+      <c r="H414" s="0" t="inlineStr">
+        <is>
+          <t>Decouz</t>
+        </is>
+      </c>
+      <c r="I414" s="0" t="inlineStr">
+        <is>
+          <t>C 184</t>
+        </is>
+      </c>
+      <c r="J414" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K414" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L414" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M414" s="0" t="inlineStr">
+        <is>
+          <t>HOLY ROMAN EMPEROR</t>
+        </is>
+      </c>
+      <c r="P414" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R414" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" spans="1:19">
+      <c r="A415" s="0" t="inlineStr">
+        <is>
+          <t>0390</t>
+        </is>
+      </c>
+      <c r="B415" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C415" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-07</t>
+        </is>
+      </c>
+      <c r="D415" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E415" s="0" t="inlineStr">
+        <is>
+          <t>KOURPLUVIX</t>
+        </is>
+      </c>
+      <c r="F415" s="0" t="inlineStr">
+        <is>
+          <t>HELLO YOUMZAIN</t>
+        </is>
+      </c>
+      <c r="G415" s="0" t="inlineStr">
+        <is>
+          <t>RIME A RIEN</t>
+        </is>
+      </c>
+      <c r="H415" s="0" t="inlineStr">
+        <is>
+          <t>Reynier</t>
+        </is>
+      </c>
+      <c r="I415" s="0" t="inlineStr">
+        <is>
+          <t>C 190</t>
+        </is>
+      </c>
+      <c r="J415" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K415" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L415" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M415" s="0" t="inlineStr">
+        <is>
+          <t>AMADEUS WOLF</t>
+        </is>
+      </c>
+      <c r="P415" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q415" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock / D. McCAIN</t>
+        </is>
+      </c>
+      <c r="R415" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" spans="1:19">
+      <c r="A416" s="0" t="inlineStr">
+        <is>
+          <t>0393</t>
+        </is>
+      </c>
+      <c r="B416" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C416" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-28</t>
+        </is>
+      </c>
+      <c r="D416" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E416" s="0" t="inlineStr">
+        <is>
+          <t>PURE LEGEND</t>
+        </is>
+      </c>
+      <c r="F416" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="G416" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN LEGEND</t>
+        </is>
+      </c>
+      <c r="H416" s="0" t="inlineStr">
+        <is>
+          <t>Devin</t>
+        </is>
+      </c>
+      <c r="I416" s="0" t="inlineStr">
+        <is>
+          <t>H 039</t>
+        </is>
+      </c>
+      <c r="J416" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K416" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L416" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M416" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="P416" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q416" s="0" t="inlineStr">
+        <is>
+          <t>Jason Kelly Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R416" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="417" spans="1:19">
+      <c r="A417" s="0" t="inlineStr">
+        <is>
+          <t>0394</t>
+        </is>
+      </c>
+      <c r="B417" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C417" s="0" t="inlineStr">
+        <is>
+          <t>2019-03-03</t>
+        </is>
+      </c>
+      <c r="D417" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E417" s="0" t="inlineStr">
+        <is>
+          <t>NIAGARO</t>
+        </is>
+      </c>
+      <c r="F417" s="0" t="inlineStr">
+        <is>
+          <t>ADLERFLUG</t>
+        </is>
+      </c>
+      <c r="G417" s="0" t="inlineStr">
+        <is>
+          <t>NEVADA</t>
+        </is>
+      </c>
+      <c r="H417" s="0" t="inlineStr">
+        <is>
+          <t>Bresson</t>
+        </is>
+      </c>
+      <c r="I417" s="0" t="inlineStr">
+        <is>
+          <t>A 063</t>
+        </is>
+      </c>
+      <c r="J417" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K417" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L417" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M417" s="0" t="inlineStr">
+        <is>
+          <t>DUBAI DESTINATION</t>
+        </is>
+      </c>
+      <c r="P417" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q417" s="0" t="inlineStr">
+        <is>
+          <t>Edouard LACAILLE</t>
+        </is>
+      </c>
+      <c r="R417" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="418" spans="1:19">
+      <c r="A418" s="0" t="inlineStr">
+        <is>
+          <t>0395</t>
+        </is>
+      </c>
+      <c r="B418" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C418" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-18</t>
+        </is>
+      </c>
+      <c r="D418" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E418" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN IMP CEN</t>
+        </is>
+      </c>
+      <c r="F418" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G418" s="0" t="inlineStr">
+        <is>
+          <t>IMPRESSIBLE</t>
+        </is>
+      </c>
+      <c r="H418" s="0" t="inlineStr">
+        <is>
+          <t>Hestia Farm</t>
+        </is>
+      </c>
+      <c r="I418" s="0" t="inlineStr">
+        <is>
+          <t>A 095</t>
+        </is>
+      </c>
+      <c r="J418" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K418" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L418" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M418" s="0" t="inlineStr">
+        <is>
+          <t>OASIS DREAM</t>
+        </is>
+      </c>
+      <c r="P418" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q418" s="0" t="inlineStr">
+        <is>
+          <t>Etreham's Horses</t>
+        </is>
+      </c>
+      <c r="R418" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" spans="1:19">
+      <c r="A419" s="0" t="inlineStr">
+        <is>
+          <t>0396</t>
+        </is>
+      </c>
+      <c r="B419" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C419" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-28</t>
+        </is>
+      </c>
+      <c r="D419" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E419" s="0" t="inlineStr">
+        <is>
+          <t>ALEM</t>
+        </is>
+      </c>
+      <c r="F419" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G419" s="0" t="inlineStr">
+        <is>
+          <t>ALLUCINATION</t>
+        </is>
+      </c>
+      <c r="H419" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I419" s="0" t="inlineStr">
+        <is>
+          <t>A 034</t>
+        </is>
+      </c>
+      <c r="J419" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K419" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L419" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M419" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P419" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q419" s="0" t="inlineStr">
+        <is>
+          <t>Stamina turf</t>
+        </is>
+      </c>
+      <c r="R419" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" spans="1:19">
+      <c r="A420" s="0" t="inlineStr">
+        <is>
+          <t>0397</t>
+        </is>
+      </c>
+      <c r="B420" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C420" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="D420" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E420" s="0" t="inlineStr">
+        <is>
+          <t>AZURE DRAGON</t>
+        </is>
+      </c>
+      <c r="F420" s="0" t="inlineStr">
+        <is>
+          <t>HELLO YOUMZAIN</t>
+        </is>
+      </c>
+      <c r="G420" s="0" t="inlineStr">
+        <is>
+          <t>FRASQUE</t>
+        </is>
+      </c>
+      <c r="H420" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I420" s="0" t="inlineStr">
+        <is>
+          <t>C 186</t>
+        </is>
+      </c>
+      <c r="J420" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K420" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L420" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M420" s="0" t="inlineStr">
+        <is>
+          <t>IFFRAAJ</t>
+        </is>
+      </c>
+      <c r="P420" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q420" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA / FX Weissmeier</t>
+        </is>
+      </c>
+      <c r="R420" s="0" t="inlineStr">
+        <is>
+          <t>44000</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" spans="1:19">
+      <c r="A421" s="0" t="inlineStr">
+        <is>
+          <t>0398</t>
+        </is>
+      </c>
+      <c r="B421" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C421" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-18</t>
+        </is>
+      </c>
+      <c r="D421" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E421" s="0" t="inlineStr">
+        <is>
+          <t>CROQUIS</t>
+        </is>
+      </c>
+      <c r="F421" s="0" t="inlineStr">
+        <is>
+          <t>PINATUBO</t>
+        </is>
+      </c>
+      <c r="G421" s="0" t="inlineStr">
+        <is>
+          <t>MISS LARA</t>
+        </is>
+      </c>
+      <c r="H421" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I421" s="0" t="inlineStr">
+        <is>
+          <t>D 017</t>
+        </is>
+      </c>
+      <c r="J421" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K421" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L421" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M421" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P421" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q421" s="0" t="inlineStr">
+        <is>
+          <t>Jason Kelly Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="R421" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="422" spans="1:19">
+      <c r="A422" s="0" t="inlineStr">
+        <is>
+          <t>0399</t>
+        </is>
+      </c>
+      <c r="B422" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C422" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-18</t>
+        </is>
+      </c>
+      <c r="D422" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E422" s="0" t="inlineStr">
+        <is>
+          <t>DANDY STYLE</t>
+        </is>
+      </c>
+      <c r="F422" s="0" t="inlineStr">
+        <is>
+          <t>DANDY MAN</t>
+        </is>
+      </c>
+      <c r="G422" s="0" t="inlineStr">
+        <is>
+          <t>MODEL LOOKS</t>
+        </is>
+      </c>
+      <c r="H422" s="0" t="inlineStr">
+        <is>
+          <t>Decouz</t>
+        </is>
+      </c>
+      <c r="I422" s="0" t="inlineStr">
+        <is>
+          <t>C 185</t>
+        </is>
+      </c>
+      <c r="J422" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K422" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L422" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M422" s="0" t="inlineStr">
+        <is>
+          <t>MAJESTIC MISSILE</t>
+        </is>
+      </c>
+      <c r="P422" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q422" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock / Ian WILLIAMS</t>
+        </is>
+      </c>
+      <c r="R422" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="423" spans="1:19">
+      <c r="A423" s="0" t="inlineStr">
+        <is>
+          <t>0400</t>
+        </is>
+      </c>
+      <c r="B423" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C423" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-18</t>
+        </is>
+      </c>
+      <c r="D423" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E423" s="0" t="inlineStr">
+        <is>
+          <t>HABIBI</t>
+        </is>
+      </c>
+      <c r="F423" s="0" t="inlineStr">
+        <is>
+          <t>LE BRIVIDO</t>
+        </is>
+      </c>
+      <c r="G423" s="0" t="inlineStr">
+        <is>
+          <t>HOT MARMALADE</t>
+        </is>
+      </c>
+      <c r="H423" s="0" t="inlineStr">
+        <is>
+          <t>Rouget</t>
+        </is>
+      </c>
+      <c r="I423" s="0" t="inlineStr">
+        <is>
+          <t>H 042</t>
+        </is>
+      </c>
+      <c r="J423" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K423" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L423" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M423" s="0" t="inlineStr">
+        <is>
+          <t>DUKE OF MARMALADE</t>
+        </is>
+      </c>
+      <c r="P423" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R423" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="424" spans="1:19">
+      <c r="A424" s="0" t="inlineStr">
+        <is>
+          <t>0403</t>
+        </is>
+      </c>
+      <c r="B424" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C424" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-03</t>
+        </is>
+      </c>
+      <c r="D424" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E424" s="0" t="inlineStr">
+        <is>
+          <t>GAZI</t>
+        </is>
+      </c>
+      <c r="F424" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G424" s="0" t="inlineStr">
+        <is>
+          <t>AL HAYYAH</t>
+        </is>
+      </c>
+      <c r="H424" s="0" t="inlineStr">
+        <is>
+          <t>Al Shaqab Racing</t>
+        </is>
+      </c>
+      <c r="I424" s="0" t="inlineStr">
+        <is>
+          <t>A 014</t>
+        </is>
+      </c>
+      <c r="J424" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K424" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L424" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M424" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="P424" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q424" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock</t>
+        </is>
+      </c>
+      <c r="R424" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" spans="1:19">
+      <c r="A425" s="0" t="inlineStr">
+        <is>
+          <t>0404</t>
+        </is>
+      </c>
+      <c r="B425" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C425" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-21</t>
+        </is>
+      </c>
+      <c r="D425" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E425" s="0" t="inlineStr">
+        <is>
+          <t>BOURGOIN</t>
+        </is>
+      </c>
+      <c r="F425" s="0" t="inlineStr">
+        <is>
+          <t>ARDAD</t>
+        </is>
+      </c>
+      <c r="G425" s="0" t="inlineStr">
+        <is>
+          <t>MUTAHAMISA</t>
+        </is>
+      </c>
+      <c r="H425" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I425" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K42" s="0" t="inlineStr">
+      <c r="J425" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K425" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L425" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M425" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="P425" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R425" s="0" t="inlineStr">
+        <is>
+          <t>48000</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" spans="1:19">
+      <c r="A426" s="0" t="inlineStr">
+        <is>
+          <t>0405</t>
+        </is>
+      </c>
+      <c r="B426" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C426" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-12</t>
+        </is>
+      </c>
+      <c r="D426" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E426" s="0" t="inlineStr">
+        <is>
+          <t>AVIDE</t>
+        </is>
+      </c>
+      <c r="F426" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="G426" s="0" t="inlineStr">
+        <is>
+          <t>PLUMANIA</t>
+        </is>
+      </c>
+      <c r="H426" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I426" s="0" t="inlineStr">
+        <is>
+          <t>D 018</t>
+        </is>
+      </c>
+      <c r="J426" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K426" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L426" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M426" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA</t>
+        </is>
+      </c>
+      <c r="P426" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q426" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock Limited / TJ BS / D. McCAIN</t>
+        </is>
+      </c>
+      <c r="R426" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" spans="1:19">
+      <c r="A427" s="0" t="inlineStr">
+        <is>
+          <t>0406</t>
+        </is>
+      </c>
+      <c r="B427" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C427" s="0" t="inlineStr">
+        <is>
+          <t>2021-02-10</t>
+        </is>
+      </c>
+      <c r="D427" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E427" s="0" t="inlineStr">
+        <is>
+          <t>NARKEZ</t>
+        </is>
+      </c>
+      <c r="F427" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G427" s="0" t="inlineStr">
+        <is>
+          <t>NAZYM</t>
+        </is>
+      </c>
+      <c r="H427" s="0" t="inlineStr">
+        <is>
+          <t>Sumbe</t>
+        </is>
+      </c>
+      <c r="I427" s="0" t="inlineStr">
+        <is>
+          <t>A 035</t>
+        </is>
+      </c>
+      <c r="J427" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K427" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L427" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M427" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="P427" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q427" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R427" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="428" spans="1:19">
+      <c r="A428" s="0" t="inlineStr">
+        <is>
+          <t>0407</t>
+        </is>
+      </c>
+      <c r="B428" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C428" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="D428" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E428" s="0" t="inlineStr">
+        <is>
+          <t>CENTAURI</t>
+        </is>
+      </c>
+      <c r="F428" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="G428" s="0" t="inlineStr">
+        <is>
+          <t>BLARNEY STONE</t>
+        </is>
+      </c>
+      <c r="H428" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I428" s="0" t="inlineStr">
+        <is>
+          <t>D 019</t>
+        </is>
+      </c>
+      <c r="J428" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K428" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L428" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M428" s="0" t="inlineStr">
+        <is>
+          <t>PEINTRE CELEBRE</t>
+        </is>
+      </c>
+      <c r="P428" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R428" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" spans="1:19">
+      <c r="A429" s="0" t="inlineStr">
+        <is>
+          <t>0408</t>
+        </is>
+      </c>
+      <c r="B429" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C429" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-24</t>
+        </is>
+      </c>
+      <c r="D429" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E429" s="0" t="inlineStr">
+        <is>
+          <t>DALIASIR</t>
+        </is>
+      </c>
+      <c r="F429" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="G429" s="0" t="inlineStr">
+        <is>
+          <t>DALMA</t>
+        </is>
+      </c>
+      <c r="H429" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I429" s="0" t="inlineStr">
+        <is>
+          <t>P 312</t>
+        </is>
+      </c>
+      <c r="J429" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K429" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
-      <c r="L42" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B43" s="0" t="inlineStr">
+      <c r="L429" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M429" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="P429" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R429" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="430" spans="1:19">
+      <c r="A430" s="0" t="inlineStr">
+        <is>
+          <t>0409</t>
+        </is>
+      </c>
+      <c r="B430" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C430" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-03</t>
+        </is>
+      </c>
+      <c r="D430" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E430" s="0" t="inlineStr">
+        <is>
+          <t>LE CITADIN</t>
+        </is>
+      </c>
+      <c r="F430" s="0" t="inlineStr">
+        <is>
+          <t>CITY LIGHT</t>
+        </is>
+      </c>
+      <c r="G430" s="0" t="inlineStr">
+        <is>
+          <t>IMAGINE IN PARIS</t>
+        </is>
+      </c>
+      <c r="H430" s="0" t="inlineStr">
+        <is>
+          <t>Boisnard</t>
+        </is>
+      </c>
+      <c r="I430" s="0" t="inlineStr">
+        <is>
+          <t>H 036</t>
+        </is>
+      </c>
+      <c r="J430" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K430" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L430" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M430" s="0" t="inlineStr">
+        <is>
+          <t>MYBOYCHARLIE</t>
+        </is>
+      </c>
+      <c r="P430" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q430" s="0" t="inlineStr">
+        <is>
+          <t>Adam Bloodstock / Gavin Cromwell</t>
+        </is>
+      </c>
+      <c r="R430" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="431" spans="1:19">
+      <c r="A431" s="0" t="inlineStr">
+        <is>
+          <t>0410</t>
+        </is>
+      </c>
+      <c r="B431" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C43" s="0" t="inlineStr">
+      <c r="C431" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-10</t>
+        </is>
+      </c>
+      <c r="D431" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E431" s="0" t="inlineStr">
+        <is>
+          <t>NELOUBA</t>
+        </is>
+      </c>
+      <c r="F431" s="0" t="inlineStr">
+        <is>
+          <t>MASKED MARVEL</t>
+        </is>
+      </c>
+      <c r="G431" s="0" t="inlineStr">
+        <is>
+          <t>GAZELLE DE TRACY</t>
+        </is>
+      </c>
+      <c r="H431" s="0" t="inlineStr">
+        <is>
+          <t>Blanchet</t>
+        </is>
+      </c>
+      <c r="I431" s="0" t="inlineStr">
+        <is>
+          <t>H 033</t>
+        </is>
+      </c>
+      <c r="J431" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K431" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L431" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M431" s="0" t="inlineStr">
+        <is>
+          <t>SPIRIT ONE</t>
+        </is>
+      </c>
+      <c r="P431" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q431" s="0" t="inlineStr">
+        <is>
+          <t>Stroud coleman bloodstock / O'Neill Racing</t>
+        </is>
+      </c>
+      <c r="R431" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" spans="1:19">
+      <c r="A432" s="0" t="inlineStr">
+        <is>
+          <t>0411</t>
+        </is>
+      </c>
+      <c r="B432" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C432" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-13</t>
+        </is>
+      </c>
+      <c r="D432" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E432" s="0" t="inlineStr">
+        <is>
+          <t>NOBLE SEA</t>
+        </is>
+      </c>
+      <c r="F432" s="0" t="inlineStr">
+        <is>
+          <t>LATROBE</t>
+        </is>
+      </c>
+      <c r="G432" s="0" t="inlineStr">
+        <is>
+          <t>BUBBLE SEA</t>
+        </is>
+      </c>
+      <c r="H432" s="0" t="inlineStr">
+        <is>
+          <t>Leenders Gab</t>
+        </is>
+      </c>
+      <c r="I432" s="0" t="inlineStr">
+        <is>
+          <t>H 034</t>
+        </is>
+      </c>
+      <c r="J432" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K432" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L432" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M432" s="0" t="inlineStr">
+        <is>
+          <t>GREAT PRETENDER</t>
+        </is>
+      </c>
+      <c r="P432" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q432" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H. Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="R432" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" spans="1:19">
+      <c r="A433" s="0" t="inlineStr">
+        <is>
+          <t>0413</t>
+        </is>
+      </c>
+      <c r="B433" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C433" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-07</t>
+        </is>
+      </c>
+      <c r="D433" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E433" s="0" t="inlineStr">
+        <is>
+          <t>NEPTUNE DRAGONESS</t>
+        </is>
+      </c>
+      <c r="F433" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G433" s="0" t="inlineStr">
+        <is>
+          <t>FABULOUS DRAGONESS</t>
+        </is>
+      </c>
+      <c r="H433" s="0" t="inlineStr">
+        <is>
+          <t>George &amp; Zetterholm</t>
+        </is>
+      </c>
+      <c r="I433" s="0" t="inlineStr">
+        <is>
+          <t>B 163</t>
+        </is>
+      </c>
+      <c r="J433" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K433" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L433" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M433" s="0" t="inlineStr">
+        <is>
+          <t>POLIGLOTE</t>
+        </is>
+      </c>
+      <c r="P433" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R433" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="434" spans="1:19">
+      <c r="A434" s="0" t="inlineStr">
+        <is>
+          <t>0414</t>
+        </is>
+      </c>
+      <c r="B434" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C434" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-26</t>
+        </is>
+      </c>
+      <c r="D434" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E434" s="0" t="inlineStr">
+        <is>
+          <t>MOONRISE FIRE</t>
+        </is>
+      </c>
+      <c r="F434" s="0" t="inlineStr">
+        <is>
+          <t>STORMY RIVER</t>
+        </is>
+      </c>
+      <c r="G434" s="0" t="inlineStr">
+        <is>
+          <t>ECLIPSE LUNAIRE</t>
+        </is>
+      </c>
+      <c r="H434" s="0" t="inlineStr">
+        <is>
+          <t>Baron</t>
+        </is>
+      </c>
+      <c r="I434" s="0" t="inlineStr">
+        <is>
+          <t>A 037</t>
+        </is>
+      </c>
+      <c r="J434" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K434" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L434" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M434" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="P434" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R434" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" spans="1:19">
+      <c r="A435" s="0" t="inlineStr">
+        <is>
+          <t>0415</t>
+        </is>
+      </c>
+      <c r="B435" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C435" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-29</t>
+        </is>
+      </c>
+      <c r="D435" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E435" s="0" t="inlineStr">
+        <is>
+          <t>AMOUR DE FAB</t>
+        </is>
+      </c>
+      <c r="F435" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G435" s="0" t="inlineStr">
+        <is>
+          <t>WHATABIRD</t>
+        </is>
+      </c>
+      <c r="H435" s="0" t="inlineStr">
+        <is>
+          <t>Mérienne</t>
+        </is>
+      </c>
+      <c r="I435" s="0" t="inlineStr">
+        <is>
+          <t>A 089</t>
+        </is>
+      </c>
+      <c r="J435" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K435" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L435" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M435" s="0" t="inlineStr">
+        <is>
+          <t>GLENEAGLES</t>
+        </is>
+      </c>
+      <c r="P435" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R435" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" spans="1:19">
+      <c r="A436" s="0" t="inlineStr">
+        <is>
+          <t>0416</t>
+        </is>
+      </c>
+      <c r="B436" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C436" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-29</t>
+        </is>
+      </c>
+      <c r="D436" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E436" s="0" t="inlineStr">
+        <is>
+          <t>ETAPARK</t>
+        </is>
+      </c>
+      <c r="F436" s="0" t="inlineStr">
+        <is>
+          <t>ELM PARK</t>
+        </is>
+      </c>
+      <c r="G436" s="0" t="inlineStr">
+        <is>
+          <t>ETATINKA</t>
+        </is>
+      </c>
+      <c r="H436" s="0" t="inlineStr">
+        <is>
+          <t>Gadbin</t>
+        </is>
+      </c>
+      <c r="I436" s="0" t="inlineStr">
+        <is>
+          <t>T 013</t>
+        </is>
+      </c>
+      <c r="J436" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K436" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L436" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M436" s="0" t="inlineStr">
+        <is>
+          <t>VISION D'ETAT</t>
+        </is>
+      </c>
+      <c r="P436" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R436" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="437" spans="1:19">
+      <c r="A437" s="0" t="inlineStr">
+        <is>
+          <t>0417</t>
+        </is>
+      </c>
+      <c r="B437" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C437" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-12</t>
+        </is>
+      </c>
+      <c r="D437" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E437" s="0" t="inlineStr">
+        <is>
+          <t>PRIAM DU MESNIL</t>
+        </is>
+      </c>
+      <c r="F437" s="0" t="inlineStr">
+        <is>
+          <t>BATHYRHON</t>
+        </is>
+      </c>
+      <c r="G437" s="0" t="inlineStr">
+        <is>
+          <t>APRIL DAY</t>
+        </is>
+      </c>
+      <c r="H437" s="0" t="inlineStr">
+        <is>
+          <t>George &amp; Zetterholm</t>
+        </is>
+      </c>
+      <c r="I437" s="0" t="inlineStr">
+        <is>
+          <t>B 149</t>
+        </is>
+      </c>
+      <c r="J437" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K437" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L437" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M437" s="0" t="inlineStr">
+        <is>
+          <t>GARUDA</t>
+        </is>
+      </c>
+      <c r="P437" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R437" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" spans="1:19">
+      <c r="A438" s="0" t="inlineStr">
+        <is>
+          <t>0418</t>
+        </is>
+      </c>
+      <c r="B438" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C438" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-03</t>
+        </is>
+      </c>
+      <c r="D438" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E438" s="0" t="inlineStr">
+        <is>
+          <t>DANCE ALL NIGHT</t>
+        </is>
+      </c>
+      <c r="F438" s="0" t="inlineStr">
+        <is>
+          <t>TELECASTER</t>
+        </is>
+      </c>
+      <c r="G438" s="0" t="inlineStr">
+        <is>
+          <t>NANOSECOND</t>
+        </is>
+      </c>
+      <c r="H438" s="0" t="inlineStr">
+        <is>
+          <t>Rolland</t>
+        </is>
+      </c>
+      <c r="I438" s="0" t="inlineStr">
+        <is>
+          <t>H 037</t>
+        </is>
+      </c>
+      <c r="J438" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K438" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L438" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M438" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="P438" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R438" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" spans="1:19">
+      <c r="A439" s="0" t="inlineStr">
+        <is>
+          <t>0419</t>
+        </is>
+      </c>
+      <c r="B439" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C439" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-02</t>
+        </is>
+      </c>
+      <c r="D439" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E439" s="0" t="inlineStr">
+        <is>
+          <t>GHOST WARRIOR</t>
+        </is>
+      </c>
+      <c r="F439" s="0" t="inlineStr">
+        <is>
+          <t>ISFAHAN</t>
+        </is>
+      </c>
+      <c r="G439" s="0" t="inlineStr">
+        <is>
+          <t>LOZOYA</t>
+        </is>
+      </c>
+      <c r="H439" s="0" t="inlineStr">
+        <is>
+          <t>Pitart</t>
+        </is>
+      </c>
+      <c r="I439" s="0" t="inlineStr">
+        <is>
+          <t>P 312</t>
+        </is>
+      </c>
+      <c r="J439" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K439" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L439" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M439" s="0" t="inlineStr">
+        <is>
+          <t>DECLARATION OF WAR</t>
+        </is>
+      </c>
+      <c r="P439" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R439" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" spans="1:19">
+      <c r="A440" s="0" t="inlineStr">
+        <is>
+          <t>0420</t>
+        </is>
+      </c>
+      <c r="B440" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C440" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-20</t>
+        </is>
+      </c>
+      <c r="D440" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E440" s="0" t="inlineStr">
+        <is>
+          <t>MINISTRE DES BEAUX</t>
+        </is>
+      </c>
+      <c r="F440" s="0" t="inlineStr">
+        <is>
+          <t>SAGEBURG</t>
+        </is>
+      </c>
+      <c r="G440" s="0" t="inlineStr">
+        <is>
+          <t>ACADEMIE</t>
+        </is>
+      </c>
+      <c r="H440" s="0" t="inlineStr">
+        <is>
+          <t>Andigné, D'</t>
+        </is>
+      </c>
+      <c r="I440" s="0" t="inlineStr">
+        <is>
+          <t>H 031</t>
+        </is>
+      </c>
+      <c r="J440" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K440" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L440" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M440" s="0" t="inlineStr">
+        <is>
+          <t>BONNET ROUGE</t>
+        </is>
+      </c>
+      <c r="P440" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R440" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" spans="1:19">
+      <c r="A441" s="0" t="inlineStr">
+        <is>
+          <t>0421</t>
+        </is>
+      </c>
+      <c r="B441" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C441" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-03</t>
+        </is>
+      </c>
+      <c r="D441" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E441" s="0" t="inlineStr">
+        <is>
+          <t>CHARLY DES BEAUX</t>
+        </is>
+      </c>
+      <c r="F441" s="0" t="inlineStr">
+        <is>
+          <t>JEU ST ELOI</t>
+        </is>
+      </c>
+      <c r="G441" s="0" t="inlineStr">
+        <is>
+          <t>HIGHEST CARD</t>
+        </is>
+      </c>
+      <c r="H441" s="0" t="inlineStr">
+        <is>
+          <t>Lageneste &amp; Macaire</t>
+        </is>
+      </c>
+      <c r="I441" s="0" t="inlineStr">
+        <is>
+          <t>H 032</t>
+        </is>
+      </c>
+      <c r="J441" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K441" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L441" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M441" s="0" t="inlineStr">
+        <is>
+          <t>ALBERTO GIACOMETTI</t>
+        </is>
+      </c>
+      <c r="P441" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q441" s="0" t="inlineStr">
+        <is>
+          <t>Highflyer Bloodstock</t>
+        </is>
+      </c>
+      <c r="R441" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="442" spans="1:19">
+      <c r="A442" s="0" t="inlineStr">
+        <is>
+          <t>0422</t>
+        </is>
+      </c>
+      <c r="B442" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C442" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-07</t>
+        </is>
+      </c>
+      <c r="D442" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E442" s="0" t="inlineStr">
+        <is>
+          <t>MISS WOOD</t>
+        </is>
+      </c>
+      <c r="F442" s="0" t="inlineStr">
+        <is>
+          <t>CHOEUR DU NORD</t>
+        </is>
+      </c>
+      <c r="G442" s="0" t="inlineStr">
+        <is>
+          <t>MISS NIKITA</t>
+        </is>
+      </c>
+      <c r="H442" s="0" t="inlineStr">
+        <is>
+          <t>Busherstown</t>
+        </is>
+      </c>
+      <c r="I442" s="0" t="inlineStr">
+        <is>
+          <t>C 180</t>
+        </is>
+      </c>
+      <c r="J442" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K442" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L442" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M442" s="0" t="inlineStr">
+        <is>
+          <t>HIGH CHAPARRAL</t>
+        </is>
+      </c>
+      <c r="P442" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q442" s="0" t="inlineStr">
+        <is>
+          <t>EDC Agency</t>
+        </is>
+      </c>
+      <c r="R442" s="0" t="inlineStr">
+        <is>
+          <t>340000</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" spans="1:19">
+      <c r="A443" s="0" t="inlineStr">
+        <is>
+          <t>0423</t>
+        </is>
+      </c>
+      <c r="B443" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C443" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-14</t>
+        </is>
+      </c>
+      <c r="D443" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E443" s="0" t="inlineStr">
+        <is>
+          <t>JOYEUSE BLUE</t>
+        </is>
+      </c>
+      <c r="F443" s="0" t="inlineStr">
+        <is>
+          <t>KING EDWARD</t>
+        </is>
+      </c>
+      <c r="G443" s="0" t="inlineStr">
+        <is>
+          <t>LA JOYEUSE SAGE</t>
+        </is>
+      </c>
+      <c r="H443" s="0" t="inlineStr">
+        <is>
+          <t>Baudron</t>
+        </is>
+      </c>
+      <c r="I443" s="0" t="inlineStr">
+        <is>
+          <t>T 023</t>
+        </is>
+      </c>
+      <c r="J443" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K443" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L443" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M443" s="0" t="inlineStr">
+        <is>
+          <t>SAGEBURG</t>
+        </is>
+      </c>
+      <c r="P443" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R443" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" spans="1:19">
+      <c r="A444" s="0" t="inlineStr">
+        <is>
+          <t>0424</t>
+        </is>
+      </c>
+      <c r="B444" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C444" s="0" t="inlineStr">
+        <is>
+          <t>2021-02-26</t>
+        </is>
+      </c>
+      <c r="D444" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E444" s="0" t="inlineStr">
+        <is>
+          <t>PINOT GRIS</t>
+        </is>
+      </c>
+      <c r="F444" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G444" s="0" t="inlineStr">
+        <is>
+          <t>FLUTE BOWL</t>
+        </is>
+      </c>
+      <c r="H444" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I444" s="0" t="inlineStr">
+        <is>
+          <t>B 145</t>
+        </is>
+      </c>
+      <c r="J444" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K444" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L444" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M444" s="0" t="inlineStr">
+        <is>
+          <t>BLACK SAM BELLAMY</t>
+        </is>
+      </c>
+      <c r="P444" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q444" s="0" t="inlineStr">
+        <is>
+          <t>SARL Sport Jump</t>
+        </is>
+      </c>
+      <c r="R444" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" spans="1:19">
+      <c r="A445" s="0" t="inlineStr">
+        <is>
+          <t>0425</t>
+        </is>
+      </c>
+      <c r="B445" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C445" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="D445" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E445" s="0" t="inlineStr">
+        <is>
+          <t>MALABARS</t>
+        </is>
+      </c>
+      <c r="F445" s="0" t="inlineStr">
+        <is>
+          <t>FOR FUN</t>
+        </is>
+      </c>
+      <c r="G445" s="0" t="inlineStr">
+        <is>
+          <t>FRIANDISE GIRL</t>
+        </is>
+      </c>
+      <c r="H445" s="0" t="inlineStr">
+        <is>
+          <t>Haie Neuve</t>
+        </is>
+      </c>
+      <c r="I445" s="0" t="inlineStr">
+        <is>
+          <t>C 198</t>
+        </is>
+      </c>
+      <c r="J445" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K445" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L445" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M445" s="0" t="inlineStr">
+        <is>
+          <t>HURRICANE CAT</t>
+        </is>
+      </c>
+      <c r="P445" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R445" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" spans="1:19">
+      <c r="A446" s="0" t="inlineStr">
+        <is>
+          <t>0426</t>
+        </is>
+      </c>
+      <c r="B446" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C446" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-12</t>
+        </is>
+      </c>
+      <c r="D446" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E446" s="0" t="inlineStr">
+        <is>
+          <t>L'ODISSAY</t>
+        </is>
+      </c>
+      <c r="F446" s="0" t="inlineStr">
+        <is>
+          <t>BANDE</t>
+        </is>
+      </c>
+      <c r="G446" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK TOGETHER</t>
+        </is>
+      </c>
+      <c r="H446" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I446" s="0" t="inlineStr">
+        <is>
+          <t>B 146</t>
+        </is>
+      </c>
+      <c r="J446" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K446" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L446" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M446" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P446" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q446" s="0" t="inlineStr">
+        <is>
+          <t>Armony TINCHON</t>
+        </is>
+      </c>
+      <c r="R446" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" spans="1:19">
+      <c r="A447" s="0" t="inlineStr">
+        <is>
+          <t>0427</t>
+        </is>
+      </c>
+      <c r="B447" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C447" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-02</t>
+        </is>
+      </c>
+      <c r="D447" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E447" s="0" t="inlineStr">
+        <is>
+          <t>MELCHIZEDEC</t>
+        </is>
+      </c>
+      <c r="F447" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G447" s="0" t="inlineStr">
+        <is>
+          <t>MISS COCO</t>
+        </is>
+      </c>
+      <c r="H447" s="0" t="inlineStr">
+        <is>
+          <t>Nicolle</t>
+        </is>
+      </c>
+      <c r="I447" s="0" t="inlineStr">
+        <is>
+          <t>C 255</t>
+        </is>
+      </c>
+      <c r="J447" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K447" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L447" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M447" s="0" t="inlineStr">
+        <is>
+          <t>COKORIKO</t>
+        </is>
+      </c>
+      <c r="P447" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R447" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="448" spans="1:19">
+      <c r="A448" s="0" t="inlineStr">
+        <is>
+          <t>0428</t>
+        </is>
+      </c>
+      <c r="B448" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C448" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-15</t>
+        </is>
+      </c>
+      <c r="D448" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E448" s="0" t="inlineStr">
+        <is>
+          <t>RICARDO DES BEAUX</t>
+        </is>
+      </c>
+      <c r="F448" s="0" t="inlineStr">
+        <is>
+          <t>HONOLULU</t>
+        </is>
+      </c>
+      <c r="G448" s="0" t="inlineStr">
+        <is>
+          <t>THAT'S ALL</t>
+        </is>
+      </c>
+      <c r="H448" s="0" t="inlineStr">
+        <is>
+          <t>Andigné, D'</t>
+        </is>
+      </c>
+      <c r="I448" s="0" t="inlineStr">
+        <is>
+          <t>H 048</t>
+        </is>
+      </c>
+      <c r="J448" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K448" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L448" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M448" s="0" t="inlineStr">
+        <is>
+          <t>LE HAVRE</t>
+        </is>
+      </c>
+      <c r="P448" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R448" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="449" spans="1:19">
+      <c r="A449" s="0" t="inlineStr">
+        <is>
+          <t>0429</t>
+        </is>
+      </c>
+      <c r="B449" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C449" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-12</t>
+        </is>
+      </c>
+      <c r="D449" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E449" s="0" t="inlineStr">
+        <is>
+          <t>MIX MATCH</t>
+        </is>
+      </c>
+      <c r="F449" s="0" t="inlineStr">
+        <is>
+          <t>MAGIC DREAM</t>
+        </is>
+      </c>
+      <c r="G449" s="0" t="inlineStr">
+        <is>
+          <t>AIFE</t>
+        </is>
+      </c>
+      <c r="H449" s="0" t="inlineStr">
+        <is>
+          <t>Pitart</t>
+        </is>
+      </c>
+      <c r="I449" s="0" t="inlineStr">
+        <is>
+          <t>B 174</t>
+        </is>
+      </c>
+      <c r="J449" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K449" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L449" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M449" s="0" t="inlineStr">
+        <is>
+          <t>NEW APPROACH</t>
+        </is>
+      </c>
+      <c r="P449" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q449" s="0" t="inlineStr">
+        <is>
+          <t>Jamie SNOWDEN / Tom MALONE</t>
+        </is>
+      </c>
+      <c r="R449" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" spans="1:19">
+      <c r="A450" s="0" t="inlineStr">
+        <is>
+          <t>0430</t>
+        </is>
+      </c>
+      <c r="B450" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C450" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-19</t>
+        </is>
+      </c>
+      <c r="D450" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E450" s="0" t="inlineStr">
+        <is>
+          <t>MADISON ROQUE</t>
+        </is>
+      </c>
+      <c r="F450" s="0" t="inlineStr">
+        <is>
+          <t>MONDIALISTE</t>
+        </is>
+      </c>
+      <c r="G450" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN SAGE</t>
+        </is>
+      </c>
+      <c r="H450" s="0" t="inlineStr">
+        <is>
+          <t>George &amp; Zetterholm</t>
+        </is>
+      </c>
+      <c r="I450" s="0" t="inlineStr">
+        <is>
+          <t>B 166</t>
+        </is>
+      </c>
+      <c r="J450" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K450" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L450" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M450" s="0" t="inlineStr">
+        <is>
+          <t>SAGEBURG</t>
+        </is>
+      </c>
+      <c r="P450" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R450" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" spans="1:19">
+      <c r="A451" s="0" t="inlineStr">
+        <is>
+          <t>0431</t>
+        </is>
+      </c>
+      <c r="B451" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C451" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-18</t>
+        </is>
+      </c>
+      <c r="D451" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E451" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF MAI</t>
+        </is>
+      </c>
+      <c r="F451" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF STARS</t>
+        </is>
+      </c>
+      <c r="G451" s="0" t="inlineStr">
+        <is>
+          <t>GOLDAMAI</t>
+        </is>
+      </c>
+      <c r="H451" s="0" t="inlineStr">
+        <is>
+          <t>George &amp; Zetterholm</t>
+        </is>
+      </c>
+      <c r="I451" s="0" t="inlineStr">
+        <is>
+          <t>B 171</t>
+        </is>
+      </c>
+      <c r="J451" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K451" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L451" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M451" s="0" t="inlineStr">
+        <is>
+          <t>LIBRETTIST</t>
+        </is>
+      </c>
+      <c r="P451" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q451" s="0" t="inlineStr">
+        <is>
+          <t>Davide SATALIA</t>
+        </is>
+      </c>
+      <c r="R451" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" spans="1:19">
+      <c r="A452" s="0" t="inlineStr">
+        <is>
+          <t>0432</t>
+        </is>
+      </c>
+      <c r="B452" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C452" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-07</t>
+        </is>
+      </c>
+      <c r="D452" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E452" s="0" t="inlineStr">
+        <is>
+          <t>MONA LISA D'AMSYL</t>
+        </is>
+      </c>
+      <c r="F452" s="0" t="inlineStr">
+        <is>
+          <t>MOISES HAS</t>
+        </is>
+      </c>
+      <c r="G452" s="0" t="inlineStr">
+        <is>
+          <t>GAMMA DES OBEAUX</t>
+        </is>
+      </c>
+      <c r="H452" s="0" t="inlineStr">
+        <is>
+          <t>Leenders Gab</t>
+        </is>
+      </c>
+      <c r="I452" s="0" t="inlineStr">
+        <is>
+          <t>B 153</t>
+        </is>
+      </c>
+      <c r="J452" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K452" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L452" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M452" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P452" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q452" s="0" t="inlineStr">
+        <is>
+          <t>Tom MALONE / David PIPE</t>
+        </is>
+      </c>
+      <c r="R452" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" spans="1:19">
+      <c r="A453" s="0" t="inlineStr">
+        <is>
+          <t>0433</t>
+        </is>
+      </c>
+      <c r="B453" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C453" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-18</t>
+        </is>
+      </c>
+      <c r="D453" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E453" s="0" t="inlineStr">
+        <is>
+          <t>MUKTI</t>
+        </is>
+      </c>
+      <c r="F453" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G453" s="0" t="inlineStr">
+        <is>
+          <t>BOLOTA HAS</t>
+        </is>
+      </c>
+      <c r="H453" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I453" s="0" t="inlineStr">
+        <is>
+          <t>B 147</t>
+        </is>
+      </c>
+      <c r="J453" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K453" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L453" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M453" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P453" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q453" s="0" t="inlineStr">
+        <is>
+          <t>SARL Imperial Bloodstock</t>
+        </is>
+      </c>
+      <c r="R453" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="454" spans="1:19">
+      <c r="A454" s="0" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
+      </c>
+      <c r="B454" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C454" s="0" t="inlineStr">
+        <is>
+          <t>2021-01-31</t>
+        </is>
+      </c>
+      <c r="D454" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E454" s="0" t="inlineStr">
+        <is>
+          <t>LUCY LOCKET</t>
+        </is>
+      </c>
+      <c r="F454" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G454" s="0" t="inlineStr">
+        <is>
+          <t>TANTE SISSI</t>
+        </is>
+      </c>
+      <c r="H454" s="0" t="inlineStr">
+        <is>
+          <t>Delaunay</t>
+        </is>
+      </c>
+      <c r="I454" s="0" t="inlineStr">
+        <is>
+          <t>A 083</t>
+        </is>
+      </c>
+      <c r="J454" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K454" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L454" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M454" s="0" t="inlineStr">
+        <is>
+          <t>LESOTHO</t>
+        </is>
+      </c>
+      <c r="P454" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R454" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" spans="1:19">
+      <c r="A455" s="0" t="inlineStr">
+        <is>
+          <t>0435</t>
+        </is>
+      </c>
+      <c r="B455" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C455" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-08</t>
+        </is>
+      </c>
+      <c r="D455" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E455" s="0" t="inlineStr">
+        <is>
+          <t>BELLE VENDANGE</t>
+        </is>
+      </c>
+      <c r="F455" s="0" t="inlineStr">
+        <is>
+          <t>GOLIATH DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G455" s="0" t="inlineStr">
+        <is>
+          <t>VIE ROYALE</t>
+        </is>
+      </c>
+      <c r="H455" s="0" t="inlineStr">
+        <is>
+          <t>Lieu des Champs</t>
+        </is>
+      </c>
+      <c r="I455" s="0" t="inlineStr">
+        <is>
+          <t>B 148</t>
+        </is>
+      </c>
+      <c r="J455" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K455" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L455" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M455" s="0" t="inlineStr">
+        <is>
+          <t>KAPGARDE</t>
+        </is>
+      </c>
+      <c r="P455" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R455" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" spans="1:19">
+      <c r="A456" s="0" t="inlineStr">
+        <is>
+          <t>0435a</t>
+        </is>
+      </c>
+      <c r="B456" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C456" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-08</t>
+        </is>
+      </c>
+      <c r="D456" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E456" s="0" t="inlineStr">
+        <is>
+          <t>MISS EXCELLENCE</t>
+        </is>
+      </c>
+      <c r="F456" s="0" t="inlineStr">
+        <is>
+          <t>NIRVANA DU BERLAIS</t>
+        </is>
+      </c>
+      <c r="G456" s="0" t="inlineStr">
+        <is>
+          <t>MISS MAIA</t>
+        </is>
+      </c>
+      <c r="H456" s="0" t="inlineStr">
+        <is>
+          <t>Dubois JPH</t>
+        </is>
+      </c>
+      <c r="I456" s="0" t="inlineStr">
+        <is>
+          <t>A 044</t>
+        </is>
+      </c>
+      <c r="J456" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K456" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L456" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M456" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="P456" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q456" s="0" t="inlineStr">
+        <is>
+          <t>Janda Bloodstock</t>
+        </is>
+      </c>
+      <c r="R456" s="0" t="inlineStr">
+        <is>
+          <t>6500</t>
+        </is>
+      </c>
+    </row>
+    <row r="457" spans="1:19">
+      <c r="A457" s="0" t="inlineStr">
+        <is>
+          <t>0435b</t>
+        </is>
+      </c>
+      <c r="B457" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C457" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-25</t>
+        </is>
+      </c>
+      <c r="D457" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E457" s="0" t="inlineStr">
+        <is>
+          <t>LIKE IT OR NOT</t>
+        </is>
+      </c>
+      <c r="F457" s="0" t="inlineStr">
+        <is>
+          <t>CRACKSMAN</t>
+        </is>
+      </c>
+      <c r="G457" s="0" t="inlineStr">
+        <is>
+          <t>NEEDLELEAF</t>
+        </is>
+      </c>
+      <c r="H457" s="0" t="inlineStr">
+        <is>
+          <t>Chappet</t>
+        </is>
+      </c>
+      <c r="I457" s="0" t="inlineStr">
+        <is>
+          <t>A 056</t>
+        </is>
+      </c>
+      <c r="J457" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K457" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L457" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M457" s="0" t="inlineStr">
+        <is>
+          <t>OBSERVATORY</t>
+        </is>
+      </c>
+      <c r="P457" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q457" s="0" t="inlineStr">
+        <is>
+          <t>Fabrice CHAPPET</t>
+        </is>
+      </c>
+      <c r="R457" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" spans="1:19">
+      <c r="A458" s="0" t="inlineStr">
+        <is>
+          <t>0435c</t>
+        </is>
+      </c>
+      <c r="B458" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C458" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="D458" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E458" s="0" t="inlineStr">
+        <is>
+          <t>BIG DREAM CEN</t>
+        </is>
+      </c>
+      <c r="F458" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE STARS</t>
+        </is>
+      </c>
+      <c r="G458" s="0" t="inlineStr">
+        <is>
+          <t>IMAGERY</t>
+        </is>
+      </c>
+      <c r="H458" s="0" t="inlineStr">
+        <is>
+          <t>Rolland</t>
+        </is>
+      </c>
+      <c r="I458" s="0" t="inlineStr">
+        <is>
+          <t>C 258</t>
+        </is>
+      </c>
+      <c r="J458" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K458" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L458" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M458" s="0" t="inlineStr">
+        <is>
+          <t>MONSUN</t>
+        </is>
+      </c>
+      <c r="P458" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R458" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" spans="1:19">
+      <c r="A459" s="0" t="inlineStr">
+        <is>
+          <t>0435d</t>
+        </is>
+      </c>
+      <c r="B459" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C459" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-17</t>
+        </is>
+      </c>
+      <c r="D459" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E459" s="0" t="inlineStr">
+        <is>
+          <t>FILICUDI</t>
+        </is>
+      </c>
+      <c r="F459" s="0" t="inlineStr">
+        <is>
+          <t>SOTTSASS</t>
+        </is>
+      </c>
+      <c r="G459" s="0" t="inlineStr">
+        <is>
+          <t>ROCA ROJO</t>
+        </is>
+      </c>
+      <c r="H459" s="0" t="inlineStr">
+        <is>
+          <t>Head Ch.</t>
+        </is>
+      </c>
+      <c r="I459" s="0" t="inlineStr">
+        <is>
+          <t>C 230</t>
+        </is>
+      </c>
+      <c r="J459" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K459" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L459" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M459" s="0" t="inlineStr">
+        <is>
+          <t>STRATEGIC PRINCE</t>
+        </is>
+      </c>
+      <c r="P459" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R459" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="460" spans="1:19">
+      <c r="A460" s="0" t="inlineStr">
+        <is>
+          <t>0435e</t>
+        </is>
+      </c>
+      <c r="B460" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C460" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-24</t>
+        </is>
+      </c>
+      <c r="D460" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E460" s="0" t="inlineStr">
+        <is>
+          <t>ORIENTAL PRINCESSE</t>
+        </is>
+      </c>
+      <c r="F460" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="G460" s="0" t="inlineStr">
+        <is>
+          <t>ORIENTAL QUEEN</t>
+        </is>
+      </c>
+      <c r="H460" s="0" t="inlineStr">
+        <is>
+          <t>Rolland</t>
+        </is>
+      </c>
+      <c r="I460" s="0" t="inlineStr">
+        <is>
+          <t>C 257</t>
+        </is>
+      </c>
+      <c r="J460" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K460" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L460" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M460" s="0" t="inlineStr">
+        <is>
+          <t>DECLARATION OF WAR</t>
+        </is>
+      </c>
+      <c r="P460" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q460" s="0" t="inlineStr">
+        <is>
+          <t>Bram VERTRIEST</t>
+        </is>
+      </c>
+      <c r="R460" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" spans="1:19">
+      <c r="A461" s="0" t="inlineStr">
+        <is>
+          <t>0435f</t>
+        </is>
+      </c>
+      <c r="B461" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C461" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-10</t>
+        </is>
+      </c>
+      <c r="D461" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E461" s="0" t="inlineStr">
+        <is>
+          <t>INGENUITY</t>
+        </is>
+      </c>
+      <c r="F461" s="0" t="inlineStr">
+        <is>
+          <t>DOCTOR DINO</t>
+        </is>
+      </c>
+      <c r="G461" s="0" t="inlineStr">
+        <is>
+          <t>SWEET NANO</t>
+        </is>
+      </c>
+      <c r="H461" s="0" t="inlineStr">
+        <is>
+          <t>Seror</t>
+        </is>
+      </c>
+      <c r="I461" s="0" t="inlineStr">
+        <is>
+          <t>H 038</t>
+        </is>
+      </c>
+      <c r="J461" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K461" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L461" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M461" s="0" t="inlineStr">
+        <is>
+          <t>TURGEON</t>
+        </is>
+      </c>
+      <c r="P461" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R461" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" spans="1:19">
+      <c r="A462" s="0" t="inlineStr">
+        <is>
+          <t>0435g</t>
+        </is>
+      </c>
+      <c r="B462" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C462" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-22</t>
+        </is>
+      </c>
+      <c r="D462" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E462" s="0" t="inlineStr">
+        <is>
+          <t>TEXAS WOOD</t>
+        </is>
+      </c>
+      <c r="F462" s="0" t="inlineStr">
+        <is>
+          <t>WOODED</t>
+        </is>
+      </c>
+      <c r="G462" s="0" t="inlineStr">
+        <is>
+          <t>TEXALILA</t>
+        </is>
+      </c>
+      <c r="H462" s="0" t="inlineStr">
+        <is>
+          <t>Rouget</t>
+        </is>
+      </c>
+      <c r="I462" s="0" t="inlineStr">
+        <is>
+          <t>H 040</t>
+        </is>
+      </c>
+      <c r="J462" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K462" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L462" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M462" s="0" t="inlineStr">
+        <is>
+          <t>SUNDAY BREAK</t>
+        </is>
+      </c>
+      <c r="P462" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R462" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="463" spans="1:19">
+      <c r="A463" s="0" t="inlineStr">
+        <is>
+          <t>0435h</t>
+        </is>
+      </c>
+      <c r="B463" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C463" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-19</t>
+        </is>
+      </c>
+      <c r="D463" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E463" s="0" t="inlineStr">
+        <is>
+          <t>GITANO</t>
+        </is>
+      </c>
+      <c r="F463" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="G463" s="0" t="inlineStr">
+        <is>
+          <t>WITH YOU</t>
+        </is>
+      </c>
+      <c r="H463" s="0" t="inlineStr">
+        <is>
+          <t>Head V.</t>
+        </is>
+      </c>
+      <c r="I463" s="0" t="inlineStr">
+        <is>
+          <t>T 013</t>
+        </is>
+      </c>
+      <c r="J463" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K463" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L463" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M463" s="0" t="inlineStr">
+        <is>
+          <t>DANSILI</t>
+        </is>
+      </c>
+      <c r="P463" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q463" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock</t>
+        </is>
+      </c>
+      <c r="R463" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" spans="1:19">
+      <c r="A464" s="0" t="inlineStr">
+        <is>
+          <t>0435i</t>
+        </is>
+      </c>
+      <c r="B464" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C464" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-19</t>
+        </is>
+      </c>
+      <c r="D464" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E464" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN GRACE</t>
+        </is>
+      </c>
+      <c r="F464" s="0" t="inlineStr">
+        <is>
+          <t>PERSIAN KING</t>
+        </is>
+      </c>
+      <c r="G464" s="0" t="inlineStr">
+        <is>
+          <t>GRACIOUSLY</t>
+        </is>
+      </c>
+      <c r="H464" s="0" t="inlineStr">
+        <is>
+          <t>Barberot</t>
+        </is>
+      </c>
+      <c r="I464" s="0" t="inlineStr">
+        <is>
+          <t>H 048</t>
+        </is>
+      </c>
+      <c r="J464" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K464" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L464" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M464" s="0" t="inlineStr">
+        <is>
+          <t>SHAMARDAL</t>
+        </is>
+      </c>
+      <c r="P464" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q464" s="0" t="inlineStr">
+        <is>
+          <t>Herve BARJOT</t>
+        </is>
+      </c>
+      <c r="R464" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" spans="1:19">
+      <c r="A465" s="0" t="inlineStr">
+        <is>
+          <t>0435j</t>
+        </is>
+      </c>
+      <c r="B465" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C465" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-26</t>
+        </is>
+      </c>
+      <c r="D465" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E465" s="0" t="inlineStr">
+        <is>
+          <t>POSSI</t>
+        </is>
+      </c>
+      <c r="F465" s="0" t="inlineStr">
+        <is>
+          <t>GOKEN</t>
+        </is>
+      </c>
+      <c r="G465" s="0" t="inlineStr">
+        <is>
+          <t>GALAXIWAY</t>
+        </is>
+      </c>
+      <c r="H465" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I465" s="0" t="inlineStr">
+        <is>
+          <t>H 050</t>
+        </is>
+      </c>
+      <c r="J465" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K465" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L465" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M465" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="P465" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R465" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" spans="1:19">
+      <c r="A466" s="0" t="inlineStr">
+        <is>
+          <t>0435k</t>
+        </is>
+      </c>
+      <c r="B466" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C466" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-17</t>
+        </is>
+      </c>
+      <c r="D466" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E466" s="0" t="inlineStr">
+        <is>
+          <t>MUSE DES ONGRAIS</t>
+        </is>
+      </c>
+      <c r="F466" s="0" t="inlineStr">
+        <is>
+          <t>CHOEUR DU NORD</t>
+        </is>
+      </c>
+      <c r="G466" s="0" t="inlineStr">
+        <is>
+          <t>FLOWER DES ONGRAIS</t>
+        </is>
+      </c>
+      <c r="H466" s="0" t="inlineStr">
+        <is>
+          <t>Meslin</t>
+        </is>
+      </c>
+      <c r="I466" s="0" t="inlineStr">
+        <is>
+          <t>H 051</t>
+        </is>
+      </c>
+      <c r="J466" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K466" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L466" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M466" s="0" t="inlineStr">
+        <is>
+          <t>KONIG TURF</t>
+        </is>
+      </c>
+      <c r="P466" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R466" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" spans="1:19">
+      <c r="A467" s="0" t="inlineStr">
+        <is>
+          <t>0435l</t>
+        </is>
+      </c>
+      <c r="B467" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C467" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-14</t>
+        </is>
+      </c>
+      <c r="D467" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E467" s="0" t="inlineStr">
+        <is>
+          <t>SOLID CHANCE</t>
+        </is>
+      </c>
+      <c r="F467" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G467" s="0" t="inlineStr">
+        <is>
+          <t>ONE CHANCE</t>
+        </is>
+      </c>
+      <c r="H467" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I467" s="0" t="inlineStr">
+        <is>
+          <t>P 316</t>
+        </is>
+      </c>
+      <c r="J467" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K467" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L467" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M467" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="P467" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q467" s="0" t="inlineStr">
+        <is>
+          <t>SARL Imperial Bloodstock</t>
+        </is>
+      </c>
+      <c r="R467" s="0" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" spans="1:19">
+      <c r="A468" s="0" t="inlineStr">
+        <is>
+          <t>0435m</t>
+        </is>
+      </c>
+      <c r="B468" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C468" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-13</t>
+        </is>
+      </c>
+      <c r="D468" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E468" s="0" t="inlineStr">
+        <is>
+          <t>LE CONQUERANT</t>
+        </is>
+      </c>
+      <c r="F468" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G468" s="0" t="inlineStr">
+        <is>
+          <t>WALTZ KEY</t>
+        </is>
+      </c>
+      <c r="H468" s="0" t="inlineStr">
+        <is>
+          <t>Rouget</t>
+        </is>
+      </c>
+      <c r="I468" s="0" t="inlineStr">
+        <is>
+          <t>H 041</t>
+        </is>
+      </c>
+      <c r="J468" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K468" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L468" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M468" s="0" t="inlineStr">
+        <is>
+          <t>HENRYTHENAVIGATOR</t>
+        </is>
+      </c>
+      <c r="P468" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R468" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" spans="1:19">
+      <c r="A469" s="0" t="inlineStr">
+        <is>
+          <t>0435n</t>
+        </is>
+      </c>
+      <c r="B469" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C469" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-25</t>
+        </is>
+      </c>
+      <c r="D469" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E469" s="0" t="inlineStr">
+        <is>
+          <t>LA PRIMA</t>
+        </is>
+      </c>
+      <c r="F469" s="0" t="inlineStr">
+        <is>
+          <t>ALSON</t>
+        </is>
+      </c>
+      <c r="G469" s="0" t="inlineStr">
+        <is>
+          <t>LA CALDERA</t>
+        </is>
+      </c>
+      <c r="H469" s="0" t="inlineStr">
+        <is>
+          <t>Head V.</t>
+        </is>
+      </c>
+      <c r="I469" s="0" t="inlineStr">
+        <is>
+          <t>T 015</t>
+        </is>
+      </c>
+      <c r="J469" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K469" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L469" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M469" s="0" t="inlineStr">
+        <is>
+          <t>HERNANDO</t>
+        </is>
+      </c>
+      <c r="P469" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q469" s="0" t="inlineStr">
+        <is>
+          <t>SARL Imperial Bloodstock</t>
+        </is>
+      </c>
+      <c r="R469" s="0" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" spans="1:19">
+      <c r="A470" s="0" t="inlineStr">
+        <is>
+          <t>0435o</t>
+        </is>
+      </c>
+      <c r="B470" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C470" s="0" t="inlineStr">
         <is>
           <t>2023-03-04</t>
         </is>
       </c>
-      <c r="D43" s="0" t="inlineStr">
-[...29 lines deleted...]
-      <c r="J43" s="0" t="inlineStr">
+      <c r="D470" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E470" s="0" t="inlineStr">
+        <is>
+          <t>ALEKSANDROVKA</t>
+        </is>
+      </c>
+      <c r="F470" s="0" t="inlineStr">
+        <is>
+          <t>GALIWAY</t>
+        </is>
+      </c>
+      <c r="G470" s="0" t="inlineStr">
+        <is>
+          <t>LIVACHOPE</t>
+        </is>
+      </c>
+      <c r="H470" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I470" s="0" t="inlineStr">
+        <is>
+          <t>H 049</t>
+        </is>
+      </c>
+      <c r="J470" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K470" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L470" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M470" s="0" t="inlineStr">
+        <is>
+          <t>GOKEN</t>
+        </is>
+      </c>
+      <c r="P470" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R470" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" spans="1:19">
+      <c r="A471" s="0" t="inlineStr">
+        <is>
+          <t>0435p</t>
+        </is>
+      </c>
+      <c r="B471" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C471" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-05</t>
+        </is>
+      </c>
+      <c r="D471" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E471" s="0" t="inlineStr">
+        <is>
+          <t>HERCULE STAR</t>
+        </is>
+      </c>
+      <c r="F471" s="0" t="inlineStr">
+        <is>
+          <t>ZOUSTAR</t>
+        </is>
+      </c>
+      <c r="G471" s="0" t="inlineStr">
+        <is>
+          <t>SLEEK GOLD</t>
+        </is>
+      </c>
+      <c r="H471" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I471" s="0" t="inlineStr">
+        <is>
+          <t>H 030</t>
+        </is>
+      </c>
+      <c r="J471" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="K471" s="0" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="L471" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="M471" s="0" t="inlineStr">
+        <is>
+          <t>DANSILI</t>
+        </is>
+      </c>
+      <c r="P471" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R471" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" spans="1:19">
+      <c r="A472" s="0" t="inlineStr">
+        <is>
+          <t>0435q</t>
+        </is>
+      </c>
+      <c r="B472" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C472" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-02</t>
+        </is>
+      </c>
+      <c r="D472" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E472" s="0" t="inlineStr">
+        <is>
+          <t>SAINT MARTIN</t>
+        </is>
+      </c>
+      <c r="F472" s="0" t="inlineStr">
+        <is>
+          <t>TIME TEST</t>
+        </is>
+      </c>
+      <c r="G472" s="0" t="inlineStr">
+        <is>
+          <t>ABRAXA</t>
+        </is>
+      </c>
+      <c r="H472" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I472" s="0" t="inlineStr">
+        <is>
+          <t>H 045</t>
+        </is>
+      </c>
+      <c r="J472" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K472" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L472" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M472" s="0" t="inlineStr">
+        <is>
+          <t>VERGLAS</t>
+        </is>
+      </c>
+      <c r="P472" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R472" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" spans="1:19">
+      <c r="A473" s="0" t="inlineStr">
+        <is>
+          <t>0435r</t>
+        </is>
+      </c>
+      <c r="B473" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C473" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-23</t>
+        </is>
+      </c>
+      <c r="D473" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E473" s="0" t="inlineStr">
+        <is>
+          <t>L'ABBAYE</t>
+        </is>
+      </c>
+      <c r="F473" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="G473" s="0" t="inlineStr">
+        <is>
+          <t>SWEET MADEMOISELLE</t>
+        </is>
+      </c>
+      <c r="H473" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I473" s="0" t="inlineStr">
+        <is>
+          <t>H 047</t>
+        </is>
+      </c>
+      <c r="J473" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K473" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L473" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M473" s="0" t="inlineStr">
+        <is>
+          <t>FREE EAGLE</t>
+        </is>
+      </c>
+      <c r="P473" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R473" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" spans="1:19">
+      <c r="A474" s="0" t="inlineStr">
+        <is>
+          <t>0435s</t>
+        </is>
+      </c>
+      <c r="B474" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C474" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-19</t>
+        </is>
+      </c>
+      <c r="D474" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E474" s="0" t="inlineStr">
+        <is>
+          <t>LOHENGREEN</t>
+        </is>
+      </c>
+      <c r="F474" s="0" t="inlineStr">
+        <is>
+          <t>ULYSSES</t>
+        </is>
+      </c>
+      <c r="G474" s="0" t="inlineStr">
+        <is>
+          <t>MIDDLE CHANNEL</t>
+        </is>
+      </c>
+      <c r="H474" s="0" t="inlineStr">
+        <is>
+          <t>Escuder</t>
+        </is>
+      </c>
+      <c r="I474" s="0" t="inlineStr">
+        <is>
+          <t>H 046</t>
+        </is>
+      </c>
+      <c r="J474" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K474" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L474" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M474" s="0" t="inlineStr">
+        <is>
+          <t>EPAULETTE</t>
+        </is>
+      </c>
+      <c r="P474" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R474" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" spans="1:19">
+      <c r="A475" s="0" t="inlineStr">
+        <is>
+          <t>0435t</t>
+        </is>
+      </c>
+      <c r="B475" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C475" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-28</t>
+        </is>
+      </c>
+      <c r="D475" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E475" s="0" t="inlineStr">
+        <is>
+          <t>PARKER</t>
+        </is>
+      </c>
+      <c r="F475" s="0" t="inlineStr">
+        <is>
+          <t>CHACHNAK</t>
+        </is>
+      </c>
+      <c r="G475" s="0" t="inlineStr">
+        <is>
+          <t>PLAISIR D'AMOUR</t>
+        </is>
+      </c>
+      <c r="H475" s="0" t="inlineStr">
+        <is>
+          <t>Cottin</t>
+        </is>
+      </c>
+      <c r="I475" s="0" t="inlineStr">
+        <is>
+          <t>D 023</t>
+        </is>
+      </c>
+      <c r="J475" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K475" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L475" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M475" s="0" t="inlineStr">
+        <is>
+          <t>LINNGARI</t>
+        </is>
+      </c>
+      <c r="P475" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R475" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" spans="1:19">
+      <c r="A476" s="0" t="inlineStr">
+        <is>
+          <t>0435u</t>
+        </is>
+      </c>
+      <c r="B476" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C476" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-10</t>
+        </is>
+      </c>
+      <c r="D476" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E476" s="0" t="inlineStr">
+        <is>
+          <t>MDIDJO</t>
+        </is>
+      </c>
+      <c r="F476" s="0" t="inlineStr">
+        <is>
+          <t>ESTEJO</t>
+        </is>
+      </c>
+      <c r="G476" s="0" t="inlineStr">
+        <is>
+          <t>CHIPIE D'AUMONT</t>
+        </is>
+      </c>
+      <c r="H476" s="0" t="inlineStr">
+        <is>
+          <t>Lefevre</t>
+        </is>
+      </c>
+      <c r="I476" s="0" t="inlineStr">
+        <is>
+          <t>C 255</t>
+        </is>
+      </c>
+      <c r="J476" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K476" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
-      <c r="K43" s="0" t="inlineStr">
+      <c r="L476" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M476" s="0" t="inlineStr">
+        <is>
+          <t>VOIX DU NORD</t>
+        </is>
+      </c>
+      <c r="P476" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R476" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" spans="1:19">
+      <c r="A477" s="0" t="inlineStr">
+        <is>
+          <t>0435v</t>
+        </is>
+      </c>
+      <c r="B477" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C477" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-07</t>
+        </is>
+      </c>
+      <c r="D477" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E477" s="0" t="inlineStr">
+        <is>
+          <t>ALWADAQ</t>
+        </is>
+      </c>
+      <c r="F477" s="0" t="inlineStr">
+        <is>
+          <t>TORONADO</t>
+        </is>
+      </c>
+      <c r="G477" s="0" t="inlineStr">
+        <is>
+          <t>EMJOLAR</t>
+        </is>
+      </c>
+      <c r="H477" s="0" t="inlineStr">
+        <is>
+          <t>Devin</t>
+        </is>
+      </c>
+      <c r="I477" s="0" t="inlineStr">
+        <is>
+          <t>H 044</t>
+        </is>
+      </c>
+      <c r="J477" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K477" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="L43" s="0" t="inlineStr">
-[...200 lines deleted...]
-      <c r="J46" s="0" t="inlineStr">
+      <c r="L477" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
-      <c r="K46" s="0" t="inlineStr">
-[...22927 lines deleted...]
-      <c r="M390" s="0" t="inlineStr">
+      <c r="M477" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
-    </row>
-[...872 lines deleted...]
-      <c r="A404" s="0" t="inlineStr">
+      <c r="P477" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q477" s="0" t="inlineStr">
+        <is>
+          <t>Mario ESTEVEZ FUENMAYOR</t>
+        </is>
+      </c>
+      <c r="R477" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" spans="1:1">
+      <c r="A478" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
-    <row r="405" spans="1:10">
-      <c r="A405" s="0" t="inlineStr">
+    <row r="479" spans="1:10">
+      <c r="A479" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
-      <c r="B405" s="0" t="inlineStr">
+      <c r="B479" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
-      <c r="C405" s="0" t="inlineStr">
+      <c r="C479" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
       </c>
-      <c r="D405" s="0" t="inlineStr">
+      <c r="D479" s="0" t="inlineStr">
         <is>
           <t>% Vendus</t>
         </is>
       </c>
-      <c r="E405" s="0" t="inlineStr">
+      <c r="E479" s="0" t="inlineStr">
         <is>
           <t>Prix Moyen</t>
         </is>
       </c>
-      <c r="F405" s="0" t="inlineStr">
+      <c r="F479" s="0" t="inlineStr">
         <is>
           <t>Mediane</t>
         </is>
       </c>
-      <c r="G405" s="0" t="inlineStr">
+      <c r="G479" s="0" t="inlineStr">
         <is>
           <t>Enchères</t>
         </is>
       </c>
-      <c r="H405" s="0" t="inlineStr">
+      <c r="H479" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
-      <c r="I405" s="0" t="inlineStr">
+      <c r="I479" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
-      <c r="J405" s="0" t="inlineStr">
+      <c r="J479" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="406" spans="1:10">
-      <c r="A406" s="0" t="inlineStr">
+    <row r="480" spans="1:10">
+      <c r="A480" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="B406" s="0" t="inlineStr">
-[...41 lines deleted...]
-      <c r="A407" s="0" t="inlineStr">
+      <c r="B480" s="0" t="inlineStr">
+        <is>
+          <t>339</t>
+        </is>
+      </c>
+      <c r="C480" s="0" t="inlineStr">
+        <is>
+          <t>263</t>
+        </is>
+      </c>
+      <c r="D480" s="0" t="inlineStr">
+        <is>
+          <t>77.58%</t>
+        </is>
+      </c>
+      <c r="E480" s="0" t="inlineStr">
+        <is>
+          <t>41 479</t>
+        </is>
+      </c>
+      <c r="F480" s="0" t="inlineStr">
+        <is>
+          <t>26 000</t>
+        </is>
+      </c>
+      <c r="G480" s="0" t="inlineStr">
+        <is>
+          <t>10 909 000</t>
+        </is>
+      </c>
+      <c r="H480" s="0" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="I480" s="0" t="inlineStr">
+        <is>
+          <t>142 000</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="0" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="B407" s="0" t="inlineStr">
+      <c r="B481" s="0" t="inlineStr">
         <is>
           <t>459</t>
         </is>
       </c>
-      <c r="C407" s="0" t="inlineStr">
+      <c r="C481" s="0" t="inlineStr">
         <is>
           <t>370</t>
         </is>
       </c>
-      <c r="D407" s="0" t="inlineStr">
+      <c r="D481" s="0" t="inlineStr">
         <is>
           <t>80.61%</t>
         </is>
       </c>
-      <c r="E407" s="0" t="inlineStr">
+      <c r="E481" s="0" t="inlineStr">
         <is>
           <t>36 036</t>
         </is>
       </c>
-      <c r="F407" s="0" t="inlineStr">
+      <c r="F481" s="0" t="inlineStr">
         <is>
           <t>20 000</t>
         </is>
       </c>
-      <c r="G407" s="0" t="inlineStr">
+      <c r="G481" s="0" t="inlineStr">
         <is>
           <t>13 333 200</t>
         </is>
       </c>
-      <c r="H407" s="0" t="inlineStr">
+      <c r="H481" s="0" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="I407" s="0" t="inlineStr">
+      <c r="I481" s="0" t="inlineStr">
         <is>
           <t>344 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>