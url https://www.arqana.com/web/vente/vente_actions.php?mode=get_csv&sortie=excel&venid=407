--- v1 (2026-07-08)
+++ v2 (2026-08-25)
@@ -596,51 +596,51 @@
           <t>NAO VICTORIA</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>T 024</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>THE GURKHA</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
@@ -668,51 +668,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>ORNELIA RUEE</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>A&amp;N Bloodstock</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="0" t="inlineStr">
@@ -1068,51 +1068,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>SHAUYRA</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>La Frênée</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>A 086</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R14" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="0" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>SPACE TRAVELLER</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>SUPERIOR CHARM</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>CAJ Stables</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>WW</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="0" t="inlineStr">
@@ -1721,51 +1721,51 @@
           <t>N(AGATHONIA 2024)</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>MASAR</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>AGATHONIA</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>A&amp;N Bloodstock</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t>Hamish Macauley / Sté N. George et Amanda Zetterholm</t>
@@ -1803,61 +1803,61 @@
           <t>N(ARMORICAINE 2024)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>SHAMAN</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>ARMORICAINE</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Grangeclare</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t>Narvick / de Burgh / OTI</t>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t>20000</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="0" t="inlineStr">
@@ -1890,51 +1890,51 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>AWARENESS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>D 022</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>DISTORTED HUMOR</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="0" t="inlineStr">
@@ -1972,51 +1972,51 @@
           <t>BAILEYS BREATHLESS</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>ML Bloodstock</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
@@ -2121,51 +2121,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>BONDING</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Mocklershill</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>VIOLENCE</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="0" t="inlineStr">
@@ -2198,56 +2198,56 @@
           <t>NANDO PARRADO</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>CLASSIC IMAGE</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t>Stamina Turf, S.L.</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
@@ -2285,51 +2285,51 @@
           <t>CLOUD SURFING</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>T 025</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>Witold MIEDZIANOWSKI</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="0" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>SPECTACLE</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Prévost-Baratte</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>T 027</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>DALAKHANI</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t>Alessandro MARCONI</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="0" t="inlineStr">
@@ -2839,51 +2839,51 @@
           <t>ACCLAMATION</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>SPINACIA</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Lacka House Stables</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>CHARM SPIRIT</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
           <t>Paul Harley Bloodstock / Annika Delinder</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
           <t>14000</t>
@@ -2916,61 +2916,61 @@
           <t>N(CITRONELLA 2024)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>CATURRA</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>CITRONELLA</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>EMW Equine</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
           <t>Robert FEZER</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
           <t>5500</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="0" t="inlineStr">
@@ -2998,61 +2998,61 @@
           <t>N(SILVERY BLUE 2024)</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>SERGEI PROKOFIEV</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>SILVERY BLUE</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>EMW Equine</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>A 018</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>PACO BOY</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0031g</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
@@ -3080,51 +3080,51 @@
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>PIETRA DELLA LUNA</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>EMW Equine</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
           <t>30000</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="0" t="inlineStr">
@@ -3157,51 +3157,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>EVER PINK</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t> Davis Bloodstock</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>T 010</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>ANODIN</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
           <t>52000</t>
@@ -3475,51 +3475,51 @@
           <t>XENON</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Hyde Park Stud</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>B 176</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>KYLLACHY</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t>Witold MIEDZIANOWSKI</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
           <t>7000</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="0" t="inlineStr">
@@ -3552,51 +3552,51 @@
           <t>SPACE TRAVELLER</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>LA VALE</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Hyde Park Stud</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>FREEDOM CHILD</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t>Alessandro MARCONI</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
           <t>5000</t>
@@ -3634,51 +3634,51 @@
           <t>SPACE TRAVELLER</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>BRYNICA</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Hyde Park Stud</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>DESERT STYLE</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
           <t>Marco Bozzi Bloodstock</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
           <t>9500</t>
@@ -3711,61 +3711,61 @@
           <t>N(MIDFIELD 2024)</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>LOPE Y FERNANDEZ</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MIDFIELD</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Woodlands Lodge</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>A 100</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
           <t>Alessandro MARCONI</t>
         </is>
       </c>
       <c r="R48" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="0" t="inlineStr">
@@ -3957,61 +3957,61 @@
           <t>N(JAAIZAH 2024)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>JAAIZAH</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Knockanglass Stables</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>B 154</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0031s</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
@@ -4039,51 +4039,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>ABOVE LIMITS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Sherbourne Lodge Stables</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>A 069</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
           <t>Gavin CROMWELL</t>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
           <t>50000</t>
@@ -4203,51 +4203,51 @@
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>KOTKARI</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Busherstown</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>E 001</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>BALLINGARRY</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
           <t>DPO'DWYER BLOODSTOCK</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
           <t>195000</t>
@@ -4469,51 +4469,51 @@
           <t>HIGH HEEL SNEAKERS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t>METROPOLITAN</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -4638,51 +4638,51 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>HOMERIQUE</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>EXCHANGE RATE</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
           <t>25000</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" s="0" t="inlineStr">
@@ -4710,51 +4710,51 @@
           <t>SURIMAR</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>IGHRAA</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>A 096</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>TAMAYUZ</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
           <t>BIG ROCK</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
           <t>2026-02-14</t>
@@ -4812,51 +4812,51 @@
           <t>JAVA JAZZ</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Logis</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>SINGSPIEL</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
           <t>TEXAS</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -5232,51 +5232,51 @@
           <t>BARASTRAIGHT</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>LOULANE</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Hoguenet</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>A 047</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>COMMANDS</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
           <t>Davide SATALIA</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
           <t>8000</t>
@@ -5493,51 +5493,51 @@
           <t>POWER</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>MONTELEONE</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t>Retiré</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" s="0" t="inlineStr">
@@ -5739,61 +5739,61 @@
           <t>COPPER KITTEN</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>BOBBY'S KITTEN</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>NIGHT HAVEN</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Haie Neuve</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>NIGHT SHIFT</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t>EBRO RIVER</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t>Zied ROMDHANE pr: Omar Mustafa AL HJRSSE</t>
@@ -5923,51 +5923,51 @@
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>PHOCEENE</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Beaumont</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>P 335</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t>SEALIWAY</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t>2026-04-15</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -6194,51 +6194,51 @@
           <t>ROCKING</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>C 253</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
           <t>METROPOLITAN</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
           <t>2026-04-18</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
           <t>Browne Brothers Bloodstock</t>
@@ -6450,61 +6450,61 @@
           <t>MISSROSEY</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>ROSEY DE MEGEVE</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>A 099</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>EFISIO</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t>ACE IMPACT</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -6835,51 +6835,51 @@
           <t>INFANTA ISABELLA</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>SHEMISSA</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>C 250</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>FAIRY KING</t>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t>RIVER TIBER</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t>2026-03-06</t>
@@ -7225,51 +7225,51 @@
           <t>WALTRUN</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>WALKURE</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
           <t>JIGME</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
           <t>2026-04-07</t>
@@ -7317,51 +7317,51 @@
           <t>MA PETITE FOLIE</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>COCKNEY REBEL</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>WESTERN EYES</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Petit Tellier</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
           <t>SEALIWAY</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
           <t>2026-03-22</t>
@@ -7414,51 +7414,51 @@
           <t>ALASH ORDA</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>A 032</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R92" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" s="0" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
@@ -7481,51 +7481,51 @@
           <t>SACRED PATH</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>ALL'S FORGOTTEN</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>DARSHAAN</t>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
           <t>CHARYN</t>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t>2026-02-19</t>
@@ -7660,51 +7660,51 @@
           <t>ALLUCINATION</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q95" s="0" t="inlineStr">
         <is>
           <t>First Consulting</t>
         </is>
       </c>
       <c r="R95" s="0" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" s="0" t="inlineStr">
@@ -7819,51 +7819,51 @@
           <t>ARACACHA</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>ANJELLA</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Haie Neuve</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t>MONSUN</t>
         </is>
       </c>
       <c r="N97" s="0" t="inlineStr">
         <is>
           <t>MOTAMARRIS</t>
         </is>
       </c>
       <c r="O97" s="0" t="inlineStr">
         <is>
           <t>2026-04-16</t>
@@ -7906,51 +7906,51 @@
           <t>ROBANNE</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>PACO BOY</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>ARCTIC SONG</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>CHARNWOOD FOREST</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
           <t>ONESTO</t>
         </is>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
           <t>2026-03-21</t>
@@ -7998,51 +7998,51 @@
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>BRIDALED TEMPER</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>A 101</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
       <c r="N99" s="0" t="inlineStr">
         <is>
           <t>BIG ROCK</t>
         </is>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
@@ -8085,51 +8085,51 @@
           <t>KYLLACHY</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>CASTER SUGAR</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>A 102</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>COZZENE</t>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
           <t>WHISTLEJACKET</t>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <t>2026-02-15</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -8177,51 +8177,51 @@
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>DANIYKA</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>D 026</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="N101" s="0" t="inlineStr">
         <is>
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="O101" s="0" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="P101" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
@@ -8366,51 +8366,51 @@
           <t>DIABLESSE</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Beaumont</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R103" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>0081</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
@@ -8443,51 +8443,51 @@
           <t>DIAVOLA</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Saint Maur</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>B 142</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t>DUKE OF MARMALADE</t>
         </is>
       </c>
       <c r="N104" s="0" t="inlineStr">
         <is>
           <t>MOISES HAS</t>
         </is>
       </c>
       <c r="O104" s="0" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="P104" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R104" s="0" t="inlineStr">
         <is>
           <t>2500</t>
@@ -9114,51 +9114,51 @@
           <t>FEEL GLORIOUS</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t>BATED BREATH</t>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q112" s="0" t="inlineStr">
         <is>
           <t>Scea Rossignol</t>
         </is>
       </c>
       <c r="R112" s="0" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" s="0" t="inlineStr">
@@ -9196,51 +9196,51 @@
           <t>SHAHAH</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q113" s="0" t="inlineStr">
         <is>
           <t>Chantilly Bloodstock Agency</t>
         </is>
       </c>
       <c r="R113" s="0" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" s="0" t="inlineStr">
@@ -9360,51 +9360,51 @@
           <t>SLADINA</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Ombreville</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>B 179</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q115" s="0" t="inlineStr">
         <is>
           <t>Moez MILADI</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" s="0" t="inlineStr">
@@ -9514,51 +9514,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>FAR BURG</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>B 115</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>SAGEBURG</t>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q117" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="R117" s="0" t="inlineStr">
         <is>
           <t>50000</t>
@@ -10165,51 +10165,51 @@
           <t>GAMALINE</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
           <t>19000</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" s="0" t="inlineStr">
         <is>
           <t>0096</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
@@ -10319,51 +10319,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>GLOIREZ</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Cordelles</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>C 243</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>SAUMAREZ</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
           <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
           <t>115000</t>
@@ -10401,51 +10401,51 @@
           <t>CRYSTAL OCEAN</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>GRADEE</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Beaufay</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>C 168</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>NETWORK</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" s="0" t="inlineStr">
@@ -11514,51 +11514,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>IREVOLTAR HAS</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Loges</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>C 287</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>SAGAMIX</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
           <t>48000</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" s="0" t="inlineStr">
@@ -13817,51 +13817,51 @@
           <t>MISS YU</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Précolette</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>C 170</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="P171" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R171" s="0" t="inlineStr">
         <is>
           <t>47000</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>0142</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
@@ -13971,51 +13971,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>MONTROTY</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Aumônerie</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>A 081</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
           <t>TJ Bloodstock</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
           <t>60000</t>
@@ -14458,51 +14458,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>NUANCES DE GREY</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>B 146</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
           <t>Cava Associates</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
           <t>30000</t>
@@ -16150,51 +16150,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>SAINTE MERVEILLE</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Gravelle</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>A 064</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
           <t>John Daniel MOORE</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
           <t>52000</t>
@@ -17524,51 +17524,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>VALOISE</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Loges</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t>C 279</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t>GENTLEWAVE</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q217" s="0" t="inlineStr">
         <is>
           <t>George MULLINS</t>
         </is>
       </c>
       <c r="R217" s="0" t="inlineStr">
         <is>
           <t>35000</t>
@@ -18314,51 +18314,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>ZAIDA</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>C 214</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
           <t>Stroud Coleman Bloodstock / Harry Fowler</t>
         </is>
       </c>
       <c r="R227" s="0" t="inlineStr">
         <is>
           <t>52000</t>
@@ -18396,51 +18396,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>ZELDAME</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Buff</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
           <t>Tally Ho Stud</t>
         </is>
       </c>
       <c r="R228" s="0" t="inlineStr">
         <is>
           <t>80000</t>
@@ -18592,51 +18592,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>ANADAME</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t>C 215</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
           <t>Margaret O'TOOLE</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
           <t>35000</t>
@@ -18669,51 +18669,51 @@
           <t>N(ANNIE MC 2024)</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>DOCTOR DINO</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>ANNIE MC</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t>C 216</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t>MAHLER</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
           <t>Margaret O'TOOLE</t>
@@ -18833,51 +18833,51 @@
           <t>FLINTSHIRE</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>BACK TO BRESIL</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Trois Rivières</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t>C 230</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
           <t>Hamish Macauley Bloodstock / N. George et Amanda Zetterholm</t>
         </is>
       </c>
       <c r="R234" s="0" t="inlineStr">
         <is>
           <t>20000</t>
@@ -19484,51 +19484,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>CELTIC AIR</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t>B 139</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>KALDOUNEVEES</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
           <t>Nat Barnett Bloodstock</t>
         </is>
       </c>
       <c r="R242" s="0" t="inlineStr">
         <is>
           <t>165000</t>
@@ -19566,51 +19566,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>CHATA JOANA HAS</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t>DREAM WELL</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q243" s="0" t="inlineStr">
         <is>
           <t>George MULLINS</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
           <t>45000</t>
@@ -20331,51 +20331,51 @@
           <t>HEADMAN</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>DARTALINE</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t>C 219</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
       <c r="P253" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q253" s="0" t="inlineStr">
         <is>
           <t>Lucinda V RUSSELL / Paul MC IVOR</t>
         </is>
       </c>
       <c r="R253" s="0" t="inlineStr">
         <is>
           <t>10000</t>
@@ -21305,51 +21305,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
           <t>EN CADEAU</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Saint Voir</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t>C 269</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t>COASTAL PATH</t>
         </is>
       </c>
       <c r="P265" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q265" s="0" t="inlineStr">
         <is>
           <t>Armand LEFEUVRE</t>
         </is>
       </c>
       <c r="R265" s="0" t="inlineStr">
         <is>
           <t>26000</t>
@@ -21792,61 +21792,61 @@
           <t>WITHOUT NEWS</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
           <t>WITH REASON</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Artu</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="P271" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q271" s="0" t="inlineStr">
         <is>
           <t>HRM</t>
         </is>
       </c>
       <c r="R271" s="0" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" s="0" t="inlineStr">
@@ -21879,51 +21879,51 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
           <t>FRESH AIR</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Caullery</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
       <c r="P272" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R272" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" s="0" t="inlineStr">
@@ -21956,51 +21956,51 @@
           <t>CRACKSMAN</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
           <t>BLESSED TO EMPRESS</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
           <t>T 003</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
       <c r="P273" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R273" s="0" t="inlineStr">
         <is>
           <t>14000</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" s="0" t="inlineStr">
@@ -22351,56 +22351,56 @@
           <t>SOLDIER'S CALL</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>ESMAGGIE</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
           <t>T 004</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R278" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" s="0" t="inlineStr">
         <is>
           <t>0245</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
@@ -22428,56 +22428,56 @@
           <t>KODIAC</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>ZAIN TIME</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q279" s="0" t="inlineStr">
         <is>
           <t>TJ Bloodstock</t>
         </is>
       </c>
       <c r="R279" s="0" t="inlineStr">
         <is>
           <t>8000</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280" s="0" t="inlineStr">
@@ -22582,61 +22582,61 @@
           <t>FRANCIGENA</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
           <t>ARDAD</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>MISS SIENNA</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
           <t>Head Ch.</t>
         </is>
       </c>
       <c r="I281" s="0" t="inlineStr">
         <is>
           <t>C 225</t>
         </is>
       </c>
       <c r="J281" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K281" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L281" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M281" s="0" t="inlineStr">
         <is>
           <t>EQUIANO</t>
         </is>
       </c>
       <c r="P281" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q281" s="0" t="inlineStr">
         <is>
           <t>HRM</t>
         </is>
       </c>
       <c r="R281" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282" s="0" t="inlineStr">
@@ -22674,51 +22674,51 @@
           <t>LIGERA</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I282" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K282" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L282" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M282" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="P282" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q282" s="0" t="inlineStr">
         <is>
           <t>Ste D'Entrainement Damien Artu Earl</t>
         </is>
       </c>
       <c r="R282" s="0" t="inlineStr">
         <is>
           <t>40000</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:19">
       <c r="A283" s="0" t="inlineStr">
@@ -22756,51 +22756,51 @@
           <t>TOUMAR</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I283" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J283" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K283" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L283" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M283" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="P283" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R283" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284" s="0" t="inlineStr">
         <is>
           <t>0250</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
@@ -22823,61 +22823,61 @@
           <t>MELANIES JOY</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
           <t>TIME TEST</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>HEADING NORTH</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>Caullery</t>
         </is>
       </c>
       <c r="I284" s="0" t="inlineStr">
         <is>
           <t>A 075</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K284" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L284" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M284" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="P284" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R284" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285" s="0" t="inlineStr">
         <is>
           <t>0251</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
@@ -23064,51 +23064,51 @@
           <t>PANORAMICA</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>A 047</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
           <t>RAIL LINK</t>
         </is>
       </c>
       <c r="P287" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q287" s="0" t="inlineStr">
         <is>
           <t>Miroslav RULEC</t>
         </is>
       </c>
       <c r="R287" s="0" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288" s="0" t="inlineStr">
@@ -23223,51 +23223,51 @@
           <t>RASIMA</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I289" s="0" t="inlineStr">
         <is>
           <t>A 023</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K289" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M289" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="P289" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R289" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290" s="0" t="inlineStr">
         <is>
           <t>0256</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
@@ -23295,51 +23295,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>RAUSHAN</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I290" s="0" t="inlineStr">
         <is>
           <t>A 024</t>
         </is>
       </c>
       <c r="J290" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K290" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L290" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M290" s="0" t="inlineStr">
         <is>
           <t>DALAKHANI</t>
         </is>
       </c>
       <c r="P290" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q290" s="0" t="inlineStr">
         <is>
           <t>Radek MAN</t>
         </is>
       </c>
       <c r="R290" s="0" t="inlineStr">
         <is>
           <t>2000</t>
@@ -23382,51 +23382,51 @@
           <t>ELRAAZY</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I291" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L291" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M291" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P291" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R291" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:19">
       <c r="A292" s="0" t="inlineStr">
         <is>
           <t>0258</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
@@ -23645,51 +23645,51 @@
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
           <t>NUIT POLAIRE</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I295" s="0" t="inlineStr">
         <is>
           <t>B 166</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M295" s="0" t="inlineStr">
         <is>
           <t>KHELEYF</t>
         </is>
       </c>
       <c r="P295" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q295" s="0" t="inlineStr">
         <is>
           <t>Charley ROSSI</t>
         </is>
       </c>
       <c r="R295" s="0" t="inlineStr">
         <is>
           <t>3000</t>
@@ -23722,51 +23722,51 @@
           <t>QUEMOONA</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
           <t>QUESTABELLA</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
           <t>Steinberg</t>
         </is>
       </c>
       <c r="I296" s="0" t="inlineStr">
         <is>
           <t>B 123</t>
         </is>
       </c>
       <c r="J296" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K296" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L296" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M296" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
       <c r="P296" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R296" s="0" t="inlineStr">
         <is>
           <t>38000</t>
@@ -23804,56 +23804,56 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
           <t>BOLSHINA</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I297" s="0" t="inlineStr">
         <is>
           <t>A 026</t>
         </is>
       </c>
       <c r="J297" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K297" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L297" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M297" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P297" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q297" s="0" t="inlineStr">
         <is>
           <t>Nat BARNETT / Nick ALEXANDER</t>
         </is>
       </c>
       <c r="R297" s="0" t="inlineStr">
         <is>
           <t>32000</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:19">
       <c r="A298" s="0" t="inlineStr">
@@ -23891,51 +23891,51 @@
           <t>LUZIA</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I298" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J298" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K298" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L298" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M298" s="0" t="inlineStr">
         <is>
           <t>CAPE CROSS</t>
         </is>
       </c>
       <c r="P298" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q298" s="0" t="inlineStr">
         <is>
           <t>Marco BOZZI</t>
         </is>
       </c>
       <c r="R298" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:19">
       <c r="A299" s="0" t="inlineStr">
@@ -23963,56 +23963,56 @@
           <t>AUSTRALIAN ROMANCE</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
           <t>PRIVATE ROMANCE</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
           <t>Clément &amp; Hermans</t>
         </is>
       </c>
       <c r="I299" s="0" t="inlineStr">
         <is>
           <t>P 314</t>
         </is>
       </c>
       <c r="J299" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K299" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L299" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M299" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="P299" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R299" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:19">
       <c r="A300" s="0" t="inlineStr">
@@ -24127,51 +24127,51 @@
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
           <t>HEALING DREAM</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I301" s="0" t="inlineStr">
         <is>
           <t>A 048</t>
         </is>
       </c>
       <c r="J301" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K301" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L301" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M301" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
       <c r="P301" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q301" s="0" t="inlineStr">
         <is>
           <t>Horse Racing Advisory</t>
         </is>
       </c>
       <c r="R301" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -24333,51 +24333,51 @@
           <t>ALZUBRA</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
           <t>Clément &amp; Hermans</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
           <t>P 316</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K304" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L304" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="P304" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R304" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:19">
       <c r="A305" s="0" t="inlineStr">
         <is>
           <t>0271</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
@@ -24646,51 +24646,51 @@
           <t>RED DYNAMITE</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
           <t>Reynier</t>
         </is>
       </c>
       <c r="I308" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J308" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K308" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L308" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M308" s="0" t="inlineStr">
         <is>
           <t>MEDICEAN</t>
         </is>
       </c>
       <c r="P308" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q308" s="0" t="inlineStr">
         <is>
           <t>Sven SCHLEPPI</t>
         </is>
       </c>
       <c r="R308" s="0" t="inlineStr">
         <is>
           <t>9000</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:19">
       <c r="A309" s="0" t="inlineStr">
@@ -24718,61 +24718,61 @@
           <t>ASHIPCALLEDDIGNITY</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
           <t>STUDY OF MAN</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
           <t>ACT NATURALLY</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I309" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J309" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K309" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L309" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M309" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="P309" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q309" s="0" t="inlineStr">
         <is>
           <t>Cava Associates</t>
         </is>
       </c>
       <c r="R309" s="0" t="inlineStr">
         <is>
           <t>7500</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:19">
       <c r="A310" s="0" t="inlineStr">
@@ -24800,56 +24800,56 @@
           <t>NORTHERN LINE</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
           <t>SUQUITHO</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I310" s="0" t="inlineStr">
         <is>
           <t>B 118</t>
         </is>
       </c>
       <c r="J310" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K310" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L310" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M310" s="0" t="inlineStr">
         <is>
           <t>AUTHORIZED</t>
         </is>
       </c>
       <c r="P310" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q310" s="0" t="inlineStr">
         <is>
           <t>Cocheese bloodstock</t>
         </is>
       </c>
       <c r="R310" s="0" t="inlineStr">
         <is>
           <t>16000</t>
@@ -24892,51 +24892,51 @@
           <t>GWENDOLA</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
           <t>D 003</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q311" s="0" t="inlineStr">
         <is>
           <t>SAS Breeders Group</t>
         </is>
       </c>
       <c r="R311" s="0" t="inlineStr">
         <is>
           <t>26000</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:19">
       <c r="A312" s="0" t="inlineStr">
@@ -25046,51 +25046,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
           <t>LADY ANA</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
           <t>Reynier</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
           <t>C 194</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
           <t>ANABAA</t>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R313" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:19">
       <c r="A314" s="0" t="inlineStr">
@@ -25210,51 +25210,51 @@
           <t>DEZBA</t>
         </is>
       </c>
       <c r="H315" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I315" s="0" t="inlineStr">
         <is>
           <t>T 007</t>
         </is>
       </c>
       <c r="J315" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K315" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L315" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M315" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P315" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R315" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:19">
       <c r="A316" s="0" t="inlineStr">
         <is>
           <t>0282</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
@@ -25436,51 +25436,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
           <t>COTTONMOUTH</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
           <t>Gadbin</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
           <t>T 011</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
           <t>NOVERRE</t>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q318" s="0" t="inlineStr">
         <is>
           <t>Witold MIEDZIANOWSKI</t>
         </is>
       </c>
       <c r="R318" s="0" t="inlineStr">
         <is>
           <t>2000</t>
@@ -25600,51 +25600,51 @@
           <t>BIJOU A TOI</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I320" s="0" t="inlineStr">
         <is>
           <t>A 049</t>
         </is>
       </c>
       <c r="J320" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K320" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L320" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M320" s="0" t="inlineStr">
         <is>
           <t>RIP VAN WINKLE</t>
         </is>
       </c>
       <c r="P320" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q320" s="0" t="inlineStr">
         <is>
           <t>Witold MIEDZIANOWSKI</t>
         </is>
       </c>
       <c r="R320" s="0" t="inlineStr">
         <is>
           <t>2500</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:19">
       <c r="A321" s="0" t="inlineStr">
@@ -25672,61 +25672,61 @@
           <t>LIGHTNING BONNIE</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
           <t>LOPE Y FERNANDEZ</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
           <t>SUMMER'S LEASE</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I321" s="0" t="inlineStr">
         <is>
           <t>T 008</t>
         </is>
       </c>
       <c r="J321" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K321" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L321" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M321" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="P321" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R321" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:19">
       <c r="A322" s="0" t="inlineStr">
         <is>
           <t>0288</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
@@ -25759,51 +25759,51 @@
           <t>RASTAMA</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I322" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="P322" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q322" s="0" t="inlineStr">
         <is>
           <t>Witold MIEDZIANOWSKI</t>
         </is>
       </c>
       <c r="R322" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:19">
       <c r="A323" s="0" t="inlineStr">
@@ -25913,56 +25913,56 @@
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
           <t>TUREA</t>
         </is>
       </c>
       <c r="H324" s="0" t="inlineStr">
         <is>
           <t>Ferland</t>
         </is>
       </c>
       <c r="I324" s="0" t="inlineStr">
         <is>
           <t>B 152</t>
         </is>
       </c>
       <c r="J324" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K324" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L324" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M324" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P324" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q324" s="0" t="inlineStr">
         <is>
           <t>Marco Bozzi Bloodstock</t>
         </is>
       </c>
       <c r="R324" s="0" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
     </row>
     <row r="325" spans="1:19">
       <c r="A325" s="0" t="inlineStr">
@@ -25990,51 +25990,51 @@
           <t>WIE WUNDERBAR</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
           <t>WONDERFUL FILLY</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
           <t>Steinberg</t>
         </is>
       </c>
       <c r="I325" s="0" t="inlineStr">
         <is>
           <t>B 124</t>
         </is>
       </c>
       <c r="J325" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K325" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L325" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M325" s="0" t="inlineStr">
         <is>
           <t>LOMITAS</t>
         </is>
       </c>
       <c r="P325" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q325" s="0" t="inlineStr">
         <is>
           <t>Highflyer Bloodstock</t>
@@ -26072,56 +26072,56 @@
           <t>WESTMINSTER PILOT</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
           <t>CRACKSMAN</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
           <t>COSMOGYRAL</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I326" s="0" t="inlineStr">
         <is>
           <t>C 173</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="P326" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q326" s="0" t="inlineStr">
         <is>
           <t>Nigel J. HAWKE</t>
         </is>
       </c>
       <c r="R326" s="0" t="inlineStr">
         <is>
           <t>6000</t>
@@ -26159,56 +26159,56 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
           <t>MOONY</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
           <t>Head V.</t>
         </is>
       </c>
       <c r="I327" s="0" t="inlineStr">
         <is>
           <t>T 014</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P327" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R327" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="328" spans="1:19">
       <c r="A328" s="0" t="inlineStr">
         <is>
           <t>0294</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
@@ -26313,61 +26313,61 @@
           <t>PATRIARCHE</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
           <t>ST MARK'S BASILICA</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
           <t>AME BLEUE</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I329" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M329" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P329" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q329" s="0" t="inlineStr">
         <is>
           <t>Cava Associates</t>
         </is>
       </c>
       <c r="R329" s="0" t="inlineStr">
         <is>
           <t>13000</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:19">
       <c r="A330" s="0" t="inlineStr">
@@ -26651,51 +26651,51 @@
           <t>STEEP ASCENT</t>
         </is>
       </c>
       <c r="H333" s="0" t="inlineStr">
         <is>
           <t>Murphy</t>
         </is>
       </c>
       <c r="I333" s="0" t="inlineStr">
         <is>
           <t>T 009</t>
         </is>
       </c>
       <c r="J333" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K333" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L333" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M333" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="P333" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q333" s="0" t="inlineStr">
         <is>
           <t>Marco Bozzi Bloodstock</t>
         </is>
       </c>
       <c r="R333" s="0" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
     </row>
     <row r="334" spans="1:19">
       <c r="A334" s="0" t="inlineStr">
@@ -26733,51 +26733,51 @@
           <t>VERANDAH</t>
         </is>
       </c>
       <c r="H334" s="0" t="inlineStr">
         <is>
           <t>Rohaut</t>
         </is>
       </c>
       <c r="I334" s="0" t="inlineStr">
         <is>
           <t>C 189</t>
         </is>
       </c>
       <c r="J334" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K334" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L334" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M334" s="0" t="inlineStr">
         <is>
           <t>MEDICEAN</t>
         </is>
       </c>
       <c r="P334" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q334" s="0" t="inlineStr">
         <is>
           <t>Spm horse racing</t>
         </is>
       </c>
       <c r="R334" s="0" t="inlineStr">
         <is>
           <t>8000</t>
         </is>
       </c>
     </row>
     <row r="335" spans="1:19">
       <c r="A335" s="0" t="inlineStr">
@@ -26810,51 +26810,51 @@
           <t>NANDO PARRADO</t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
           <t>OYKEL</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
           <t>Donworth</t>
         </is>
       </c>
       <c r="I335" s="0" t="inlineStr">
         <is>
           <t>A 084</t>
         </is>
       </c>
       <c r="J335" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K335" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L335" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M335" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
       <c r="P335" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R335" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="336" spans="1:19">
       <c r="A336" s="0" t="inlineStr">
@@ -26974,51 +26974,51 @@
           <t>SLADINA</t>
         </is>
       </c>
       <c r="H337" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I337" s="0" t="inlineStr">
         <is>
           <t>A 016</t>
         </is>
       </c>
       <c r="J337" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K337" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L337" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M337" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
       <c r="P337" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q337" s="0" t="inlineStr">
         <is>
           <t>SAS Le Marais pr: Jbs Invest</t>
         </is>
       </c>
       <c r="R337" s="0" t="inlineStr">
         <is>
           <t>6000</t>
         </is>
       </c>
     </row>
     <row r="338" spans="1:19">
       <c r="A338" s="0" t="inlineStr">
@@ -27165,56 +27165,56 @@
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G340" s="0" t="inlineStr">
         <is>
           <t>ZEVA</t>
         </is>
       </c>
       <c r="H340" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I340" s="0" t="inlineStr">
         <is>
           <t>B 168</t>
         </is>
       </c>
       <c r="J340" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K340" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L340" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M340" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
       <c r="P340" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R340" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="341" spans="1:19">
       <c r="A341" s="0" t="inlineStr">
         <is>
           <t>0307</t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
@@ -27401,51 +27401,51 @@
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G343" s="0" t="inlineStr">
         <is>
           <t>TOINETTE</t>
         </is>
       </c>
       <c r="H343" s="0" t="inlineStr">
         <is>
           <t>Head Ch.</t>
         </is>
       </c>
       <c r="I343" s="0" t="inlineStr">
         <is>
           <t>C 227</t>
         </is>
       </c>
       <c r="J343" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K343" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L343" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M343" s="0" t="inlineStr">
         <is>
           <t>SCAT DADDY</t>
         </is>
       </c>
       <c r="P343" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q343" s="0" t="inlineStr">
         <is>
           <t>Ivan FURTADO</t>
         </is>
       </c>
       <c r="R343" s="0" t="inlineStr">
         <is>
           <t>9000</t>
@@ -27520,51 +27520,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G345" s="0" t="inlineStr">
         <is>
           <t>PRECIEUSE</t>
         </is>
       </c>
       <c r="H345" s="0" t="inlineStr">
         <is>
           <t>Head Ch.</t>
         </is>
       </c>
       <c r="I345" s="0" t="inlineStr">
         <is>
           <t>C 228</t>
         </is>
       </c>
       <c r="J345" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K345" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L345" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M345" s="0" t="inlineStr">
         <is>
           <t>TAMAYUZ</t>
         </is>
       </c>
       <c r="P345" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q345" s="0" t="inlineStr">
         <is>
           <t>Ventura Bloodstock</t>
         </is>
       </c>
       <c r="R345" s="0" t="inlineStr">
         <is>
           <t>8500</t>
@@ -27602,51 +27602,51 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G346" s="0" t="inlineStr">
         <is>
           <t>TEMPEL</t>
         </is>
       </c>
       <c r="H346" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I346" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J346" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K346" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L346" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M346" s="0" t="inlineStr">
         <is>
           <t>DEEP IMPACT</t>
         </is>
       </c>
       <c r="P346" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q346" s="0" t="inlineStr">
         <is>
           <t>Patrick MONFORT</t>
         </is>
       </c>
       <c r="R346" s="0" t="inlineStr">
         <is>
           <t>40000</t>
@@ -27808,51 +27808,51 @@
           <t>NAUSHA</t>
         </is>
       </c>
       <c r="H349" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I349" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J349" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K349" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L349" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M349" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P349" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q349" s="0" t="inlineStr">
         <is>
           <t>Etreham's Horses</t>
         </is>
       </c>
       <c r="R349" s="0" t="inlineStr">
         <is>
           <t>52000</t>
         </is>
       </c>
     </row>
     <row r="350" spans="1:19">
       <c r="A350" s="0" t="inlineStr">
@@ -27972,51 +27972,51 @@
           <t>NOVA STEP</t>
         </is>
       </c>
       <c r="H351" s="0" t="inlineStr">
         <is>
           <t>Head V.</t>
         </is>
       </c>
       <c r="I351" s="0" t="inlineStr">
         <is>
           <t>T 015</t>
         </is>
       </c>
       <c r="J351" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K351" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L351" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M351" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P351" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R351" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="352" spans="1:19">
       <c r="A352" s="0" t="inlineStr">
         <is>
           <t>0318</t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
@@ -28044,51 +28044,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G352" s="0" t="inlineStr">
         <is>
           <t>SPEED OF ANABAA</t>
         </is>
       </c>
       <c r="H352" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I352" s="0" t="inlineStr">
         <is>
           <t>C 176</t>
         </is>
       </c>
       <c r="J352" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K352" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L352" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M352" s="0" t="inlineStr">
         <is>
           <t>ANABAA</t>
         </is>
       </c>
       <c r="P352" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R352" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="353" spans="1:19">
       <c r="A353" s="0" t="inlineStr">
@@ -28121,56 +28121,56 @@
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="G353" s="0" t="inlineStr">
         <is>
           <t>QUEEN'S JEWEL</t>
         </is>
       </c>
       <c r="H353" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I353" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J353" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K353" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L353" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M353" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="P353" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R353" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="354" spans="1:19">
       <c r="A354" s="0" t="inlineStr">
         <is>
           <t>0320</t>
         </is>
       </c>
       <c r="B354" s="0" t="inlineStr">
@@ -28270,61 +28270,61 @@
           <t>TIMES SPIRIT</t>
         </is>
       </c>
       <c r="F355" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
       <c r="G355" s="0" t="inlineStr">
         <is>
           <t>EXCLUSIVE TIMES</t>
         </is>
       </c>
       <c r="H355" s="0" t="inlineStr">
         <is>
           <t>Brasme</t>
         </is>
       </c>
       <c r="I355" s="0" t="inlineStr">
         <is>
           <t>A 061</t>
         </is>
       </c>
       <c r="J355" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K355" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L355" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M355" s="0" t="inlineStr">
         <is>
           <t>THE GURKHA</t>
         </is>
       </c>
       <c r="P355" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R355" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="356" spans="1:19">
       <c r="A356" s="0" t="inlineStr">
         <is>
           <t>0322</t>
         </is>
       </c>
       <c r="B356" s="0" t="inlineStr">
@@ -28516,51 +28516,51 @@
           <t>MOTIVATOR</t>
         </is>
       </c>
       <c r="G358" s="0" t="inlineStr">
         <is>
           <t>DIAMOND LYRA</t>
         </is>
       </c>
       <c r="H358" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I358" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J358" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="K358" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L358" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M358" s="0" t="inlineStr">
         <is>
           <t>CHOISIR</t>
         </is>
       </c>
       <c r="P358" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R358" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="359" spans="1:19">
       <c r="A359" s="0" t="inlineStr">
@@ -28593,51 +28593,51 @@
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G359" s="0" t="inlineStr">
         <is>
           <t>DANCE WITH ANOTHER</t>
         </is>
       </c>
       <c r="H359" s="0" t="inlineStr">
         <is>
           <t>Clément &amp; Hermans</t>
         </is>
       </c>
       <c r="I359" s="0" t="inlineStr">
         <is>
           <t>P 318</t>
         </is>
       </c>
       <c r="J359" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K359" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L359" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M359" s="0" t="inlineStr">
         <is>
           <t>DANEHILL DANCER</t>
         </is>
       </c>
       <c r="P359" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R359" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="360" spans="1:19">
       <c r="A360" s="0" t="inlineStr">
@@ -28665,51 +28665,51 @@
           <t>INFRAROUGE</t>
         </is>
       </c>
       <c r="F360" s="0" t="inlineStr">
         <is>
           <t>PINATUBO</t>
         </is>
       </c>
       <c r="G360" s="0" t="inlineStr">
         <is>
           <t>ALL GRACE</t>
         </is>
       </c>
       <c r="H360" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I360" s="0" t="inlineStr">
         <is>
           <t>D 009</t>
         </is>
       </c>
       <c r="J360" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K360" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L360" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M360" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P360" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q360" s="0" t="inlineStr">
         <is>
           <t>Alexis ACKER</t>
@@ -28834,51 +28834,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
           <t>CREDENZA</t>
         </is>
       </c>
       <c r="H362" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I362" s="0" t="inlineStr">
         <is>
           <t>A 031</t>
         </is>
       </c>
       <c r="J362" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K362" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L362" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M362" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P362" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q362" s="0" t="inlineStr">
         <is>
           <t>Guillaume  FOURRIER</t>
         </is>
       </c>
       <c r="R362" s="0" t="inlineStr">
         <is>
           <t>10000</t>
@@ -28993,51 +28993,51 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G364" s="0" t="inlineStr">
         <is>
           <t>MY SISTER NAT</t>
         </is>
       </c>
       <c r="H364" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I364" s="0" t="inlineStr">
         <is>
           <t>B 170</t>
         </is>
       </c>
       <c r="J364" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K364" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L364" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M364" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
       <c r="P364" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R364" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="365" spans="1:19">
       <c r="A365" s="0" t="inlineStr">
@@ -29234,51 +29234,51 @@
           <t>GALIBAWA</t>
         </is>
       </c>
       <c r="H367" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I367" s="0" t="inlineStr">
         <is>
           <t>D 010</t>
         </is>
       </c>
       <c r="J367" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K367" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L367" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M367" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P367" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q367" s="0" t="inlineStr">
         <is>
           <t>Société d'entraînement Yann Barberot</t>
         </is>
       </c>
       <c r="R367" s="0" t="inlineStr">
         <is>
           <t>28000</t>
         </is>
       </c>
     </row>
     <row r="368" spans="1:19">
       <c r="A368" s="0" t="inlineStr">
@@ -29398,51 +29398,51 @@
           <t>WHITE BULLET</t>
         </is>
       </c>
       <c r="H369" s="0" t="inlineStr">
         <is>
           <t>Decouz</t>
         </is>
       </c>
       <c r="I369" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J369" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K369" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L369" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M369" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="P369" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q369" s="0" t="inlineStr">
         <is>
           <t>Marco Bozzi Bloodstock</t>
         </is>
       </c>
       <c r="R369" s="0" t="inlineStr">
         <is>
           <t>16000</t>
         </is>
       </c>
     </row>
     <row r="370" spans="1:19">
       <c r="A370" s="0" t="inlineStr">
@@ -29475,51 +29475,51 @@
           <t>ELARQAM</t>
         </is>
       </c>
       <c r="G370" s="0" t="inlineStr">
         <is>
           <t>MOONEE VALLEY</t>
         </is>
       </c>
       <c r="H370" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I370" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J370" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K370" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L370" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M370" s="0" t="inlineStr">
         <is>
           <t>AQLAAM</t>
         </is>
       </c>
       <c r="P370" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R370" s="0" t="inlineStr">
         <is>
           <t>7000</t>
         </is>
       </c>
     </row>
     <row r="371" spans="1:19">
       <c r="A371" s="0" t="inlineStr">
@@ -29547,61 +29547,61 @@
           <t>ROCK OF ROSHA</t>
         </is>
       </c>
       <c r="F371" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G371" s="0" t="inlineStr">
         <is>
           <t>BREATH OF JOY</t>
         </is>
       </c>
       <c r="H371" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I371" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J371" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K371" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L371" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M371" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="P371" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q371" s="0" t="inlineStr">
         <is>
           <t>Aymen MILADI / Capucines Bloodstock</t>
         </is>
       </c>
       <c r="R371" s="0" t="inlineStr">
         <is>
           <t>11000</t>
         </is>
       </c>
     </row>
     <row r="372" spans="1:19">
       <c r="A372" s="0" t="inlineStr">
@@ -29999,51 +29999,51 @@
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="G377" s="0" t="inlineStr">
         <is>
           <t>ROMANTIC SONG</t>
         </is>
       </c>
       <c r="H377" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I377" s="0" t="inlineStr">
         <is>
           <t>D 014</t>
         </is>
       </c>
       <c r="J377" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K377" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L377" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M377" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
       <c r="P377" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q377" s="0" t="inlineStr">
         <is>
           <t>Jason Kelly Bloodstock Limited</t>
         </is>
       </c>
       <c r="R377" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -30235,51 +30235,51 @@
           <t>TAMAYUZ</t>
         </is>
       </c>
       <c r="G380" s="0" t="inlineStr">
         <is>
           <t>PRIMROSE GATE</t>
         </is>
       </c>
       <c r="H380" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I380" s="0" t="inlineStr">
         <is>
           <t>C 180</t>
         </is>
       </c>
       <c r="J380" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K380" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L380" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M380" s="0" t="inlineStr">
         <is>
           <t>VERGLAS</t>
         </is>
       </c>
       <c r="P380" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R380" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="381" spans="1:19">
       <c r="A381" s="0" t="inlineStr">
@@ -30312,51 +30312,51 @@
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="G381" s="0" t="inlineStr">
         <is>
           <t>BAIYKA</t>
         </is>
       </c>
       <c r="H381" s="0" t="inlineStr">
         <is>
           <t>Aga Khan Studs</t>
         </is>
       </c>
       <c r="I381" s="0" t="inlineStr">
         <is>
           <t>P 309</t>
         </is>
       </c>
       <c r="J381" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K381" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L381" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M381" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="P381" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q381" s="0" t="inlineStr">
         <is>
           <t>SARL Crispin de Moubray / Equos Racing</t>
         </is>
       </c>
       <c r="R381" s="0" t="inlineStr">
         <is>
           <t>45000</t>
@@ -30394,56 +30394,56 @@
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G382" s="0" t="inlineStr">
         <is>
           <t>COPPA D'ORO</t>
         </is>
       </c>
       <c r="H382" s="0" t="inlineStr">
         <is>
           <t>Baratti</t>
         </is>
       </c>
       <c r="I382" s="0" t="inlineStr">
         <is>
           <t>C 185</t>
         </is>
       </c>
       <c r="J382" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K382" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L382" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M382" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="P382" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R382" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="383" spans="1:19">
       <c r="A383" s="0" t="inlineStr">
         <is>
           <t>0349</t>
         </is>
       </c>
       <c r="B383" s="0" t="inlineStr">
@@ -30553,51 +30553,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G384" s="0" t="inlineStr">
         <is>
           <t>MISS PHILLYJINKS</t>
         </is>
       </c>
       <c r="H384" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I384" s="0" t="inlineStr">
         <is>
           <t>A 018</t>
         </is>
       </c>
       <c r="J384" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K384" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L384" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M384" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
       <c r="P384" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q384" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency / Louis BAUDRON</t>
         </is>
       </c>
       <c r="R384" s="0" t="inlineStr">
         <is>
           <t>100000</t>
@@ -30630,51 +30630,51 @@
           <t>CHEERIO</t>
         </is>
       </c>
       <c r="F385" s="0" t="inlineStr">
         <is>
           <t>LORD KANALOA</t>
         </is>
       </c>
       <c r="G385" s="0" t="inlineStr">
         <is>
           <t>RJWA</t>
         </is>
       </c>
       <c r="H385" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I385" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J385" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K385" s="0" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
       <c r="L385" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M385" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="P385" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q385" s="0" t="inlineStr">
         <is>
           <t>Narvick / de Burgh / OTI</t>
@@ -30717,51 +30717,51 @@
           <t>NEW BAY</t>
         </is>
       </c>
       <c r="G386" s="0" t="inlineStr">
         <is>
           <t>CHABLIS</t>
         </is>
       </c>
       <c r="H386" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I386" s="0" t="inlineStr">
         <is>
           <t>B 173</t>
         </is>
       </c>
       <c r="J386" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K386" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L386" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M386" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P386" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R386" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:19">
       <c r="A387" s="0" t="inlineStr">
@@ -30789,51 +30789,51 @@
           <t>LEDESMA</t>
         </is>
       </c>
       <c r="F387" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
       <c r="G387" s="0" t="inlineStr">
         <is>
           <t>INCENDIERE</t>
         </is>
       </c>
       <c r="H387" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I387" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J387" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K387" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L387" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M387" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
       <c r="P387" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R387" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -30866,51 +30866,51 @@
           <t>AEDION</t>
         </is>
       </c>
       <c r="F388" s="0" t="inlineStr">
         <is>
           <t>ZELZAL</t>
         </is>
       </c>
       <c r="G388" s="0" t="inlineStr">
         <is>
           <t>CLOUDY</t>
         </is>
       </c>
       <c r="H388" s="0" t="inlineStr">
         <is>
           <t>Head V.</t>
         </is>
       </c>
       <c r="I388" s="0" t="inlineStr">
         <is>
           <t>T 019</t>
         </is>
       </c>
       <c r="J388" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K388" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L388" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M388" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P388" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q388" s="0" t="inlineStr">
         <is>
           <t>Sas Meridian International</t>
@@ -31035,51 +31035,51 @@
           <t>AUSTRALIA</t>
         </is>
       </c>
       <c r="G390" s="0" t="inlineStr">
         <is>
           <t>PAPELAINE</t>
         </is>
       </c>
       <c r="H390" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I390" s="0" t="inlineStr">
         <is>
           <t>B 175</t>
         </is>
       </c>
       <c r="J390" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K390" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L390" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M390" s="0" t="inlineStr">
         <is>
           <t>EXCELEBRATION</t>
         </is>
       </c>
       <c r="P390" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R390" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="391" spans="1:19">
       <c r="A391" s="0" t="inlineStr">
@@ -31112,51 +31112,51 @@
           <t>RELIABLE MAN</t>
         </is>
       </c>
       <c r="G391" s="0" t="inlineStr">
         <is>
           <t>MANIMA</t>
         </is>
       </c>
       <c r="H391" s="0" t="inlineStr">
         <is>
           <t>Pantall</t>
         </is>
       </c>
       <c r="I391" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J391" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K391" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L391" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M391" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="P391" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R391" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="392" spans="1:19">
       <c r="A392" s="0" t="inlineStr">
@@ -31512,51 +31512,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G396" s="0" t="inlineStr">
         <is>
           <t>PETITE NOBLESSE</t>
         </is>
       </c>
       <c r="H396" s="0" t="inlineStr">
         <is>
           <t>Gadbin</t>
         </is>
       </c>
       <c r="I396" s="0" t="inlineStr">
         <is>
           <t>T 012</t>
         </is>
       </c>
       <c r="J396" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K396" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L396" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M396" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P396" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q396" s="0" t="inlineStr">
         <is>
           <t>New Approach Bloodstock</t>
         </is>
       </c>
       <c r="R396" s="0" t="inlineStr">
         <is>
           <t>50000</t>
@@ -31666,51 +31666,51 @@
           <t>SAUZET</t>
         </is>
       </c>
       <c r="F398" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G398" s="0" t="inlineStr">
         <is>
           <t>TODDILEA</t>
         </is>
       </c>
       <c r="H398" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I398" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J398" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K398" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L398" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M398" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P398" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R398" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -31753,51 +31753,51 @@
           <t>QATARI PERFECTION</t>
         </is>
       </c>
       <c r="H399" s="0" t="inlineStr">
         <is>
           <t>Baratti</t>
         </is>
       </c>
       <c r="I399" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J399" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K399" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L399" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M399" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P399" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q399" s="0" t="inlineStr">
         <is>
           <t>Sas Ecurie Nicolato</t>
         </is>
       </c>
       <c r="R399" s="0" t="inlineStr">
         <is>
           <t>16000</t>
         </is>
       </c>
     </row>
     <row r="400" spans="1:19">
       <c r="A400" s="0" t="inlineStr">
@@ -31830,56 +31830,56 @@
           <t>ELARQAM</t>
         </is>
       </c>
       <c r="G400" s="0" t="inlineStr">
         <is>
           <t>PANORAMICA</t>
         </is>
       </c>
       <c r="H400" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I400" s="0" t="inlineStr">
         <is>
           <t>A 053</t>
         </is>
       </c>
       <c r="J400" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K400" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L400" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M400" s="0" t="inlineStr">
         <is>
           <t>RAIL LINK</t>
         </is>
       </c>
       <c r="P400" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q400" s="0" t="inlineStr">
         <is>
           <t>Hubert Guy Bloodstock</t>
         </is>
       </c>
       <c r="R400" s="0" t="inlineStr">
         <is>
           <t>32000</t>
         </is>
       </c>
     </row>
     <row r="401" spans="1:19">
       <c r="A401" s="0" t="inlineStr">
@@ -31907,56 +31907,56 @@
           <t>HOTISSIMO</t>
         </is>
       </c>
       <c r="F401" s="0" t="inlineStr">
         <is>
           <t>TOO DARN HOT</t>
         </is>
       </c>
       <c r="G401" s="0" t="inlineStr">
         <is>
           <t>SAND RIVER</t>
         </is>
       </c>
       <c r="H401" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I401" s="0" t="inlineStr">
         <is>
           <t>D 015</t>
         </is>
       </c>
       <c r="J401" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K401" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L401" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M401" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
       <c r="P401" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q401" s="0" t="inlineStr">
         <is>
           <t>Alan O'KEEFFE</t>
         </is>
       </c>
       <c r="R401" s="0" t="inlineStr">
         <is>
           <t>50000</t>
@@ -32076,51 +32076,51 @@
           <t>RASIMA</t>
         </is>
       </c>
       <c r="H403" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I403" s="0" t="inlineStr">
         <is>
           <t>A 032</t>
         </is>
       </c>
       <c r="J403" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K403" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L403" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M403" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="P403" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q403" s="0" t="inlineStr">
         <is>
           <t>Hana JURANKOVA</t>
         </is>
       </c>
       <c r="R403" s="0" t="inlineStr">
         <is>
           <t>16000</t>
         </is>
       </c>
     </row>
     <row r="404" spans="1:19">
       <c r="A404" s="0" t="inlineStr">
@@ -32312,61 +32312,61 @@
           <t>GRECIAN BONANZA</t>
         </is>
       </c>
       <c r="F406" s="0" t="inlineStr">
         <is>
           <t>RIBCHESTER</t>
         </is>
       </c>
       <c r="G406" s="0" t="inlineStr">
         <is>
           <t>CHRYSALE</t>
         </is>
       </c>
       <c r="H406" s="0" t="inlineStr">
         <is>
           <t>Scandella-Lacaille</t>
         </is>
       </c>
       <c r="I406" s="0" t="inlineStr">
         <is>
           <t>C 261</t>
         </is>
       </c>
       <c r="J406" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K406" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L406" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M406" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
       <c r="P406" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q406" s="0" t="inlineStr">
         <is>
           <t>Cava Associates</t>
         </is>
       </c>
       <c r="R406" s="0" t="inlineStr">
         <is>
           <t>14000</t>
         </is>
       </c>
     </row>
     <row r="407" spans="1:19">
       <c r="A407" s="0" t="inlineStr">
@@ -32399,51 +32399,51 @@
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="G407" s="0" t="inlineStr">
         <is>
           <t>NAZYM</t>
         </is>
       </c>
       <c r="H407" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I407" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J407" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K407" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L407" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M407" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P407" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R407" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="408" spans="1:19">
       <c r="A408" s="0" t="inlineStr">
@@ -32471,51 +32471,51 @@
           <t>DALAKIR</t>
         </is>
       </c>
       <c r="F408" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
       <c r="G408" s="0" t="inlineStr">
         <is>
           <t>DALTAMA</t>
         </is>
       </c>
       <c r="H408" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I408" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J408" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K408" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L408" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M408" s="0" t="inlineStr">
         <is>
           <t>INDIAN RIDGE</t>
         </is>
       </c>
       <c r="P408" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R408" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -32640,51 +32640,51 @@
           <t>DUTCH LIGHT</t>
         </is>
       </c>
       <c r="H410" s="0" t="inlineStr">
         <is>
           <t>Head Ch.</t>
         </is>
       </c>
       <c r="I410" s="0" t="inlineStr">
         <is>
           <t>C 229</t>
         </is>
       </c>
       <c r="J410" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K410" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L410" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M410" s="0" t="inlineStr">
         <is>
           <t>DUTCH ART</t>
         </is>
       </c>
       <c r="P410" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q410" s="0" t="inlineStr">
         <is>
           <t>Jason Kelly Bloodstock Limited</t>
         </is>
       </c>
       <c r="R410" s="0" t="inlineStr">
         <is>
           <t>11000</t>
         </is>
       </c>
     </row>
     <row r="411" spans="1:19">
       <c r="A411" s="0" t="inlineStr">
@@ -32712,61 +32712,61 @@
           <t>SAUCEPOT</t>
         </is>
       </c>
       <c r="F411" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="G411" s="0" t="inlineStr">
         <is>
           <t>ZEVA</t>
         </is>
       </c>
       <c r="H411" s="0" t="inlineStr">
         <is>
           <t>Graffard Racing</t>
         </is>
       </c>
       <c r="I411" s="0" t="inlineStr">
         <is>
           <t>B 179</t>
         </is>
       </c>
       <c r="J411" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K411" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L411" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M411" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
       <c r="P411" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R411" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="412" spans="1:19">
       <c r="A412" s="0" t="inlineStr">
         <is>
           <t>0386</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
@@ -32876,56 +32876,56 @@
           <t>WALDGEIST</t>
         </is>
       </c>
       <c r="G413" s="0" t="inlineStr">
         <is>
           <t>ANNABEL'S CHOICE</t>
         </is>
       </c>
       <c r="H413" s="0" t="inlineStr">
         <is>
           <t>Fabre</t>
         </is>
       </c>
       <c r="I413" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J413" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K413" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L413" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M413" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P413" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R413" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="414" spans="1:19">
       <c r="A414" s="0" t="inlineStr">
         <is>
           <t>0388</t>
         </is>
       </c>
       <c r="B414" s="0" t="inlineStr">
@@ -32953,51 +32953,51 @@
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
       <c r="G414" s="0" t="inlineStr">
         <is>
           <t>AKASTI</t>
         </is>
       </c>
       <c r="H414" s="0" t="inlineStr">
         <is>
           <t>Decouz</t>
         </is>
       </c>
       <c r="I414" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J414" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K414" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L414" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M414" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
       <c r="P414" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R414" s="0" t="inlineStr">
         <is>
           <t>25000</t>
         </is>
       </c>
     </row>
     <row r="415" spans="1:19">
       <c r="A415" s="0" t="inlineStr">
@@ -33035,51 +33035,51 @@
           <t>RIME A RIEN</t>
         </is>
       </c>
       <c r="H415" s="0" t="inlineStr">
         <is>
           <t>Reynier</t>
         </is>
       </c>
       <c r="I415" s="0" t="inlineStr">
         <is>
           <t>C 190</t>
         </is>
       </c>
       <c r="J415" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K415" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L415" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M415" s="0" t="inlineStr">
         <is>
           <t>AMADEUS WOLF</t>
         </is>
       </c>
       <c r="P415" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q415" s="0" t="inlineStr">
         <is>
           <t>J P Mcgrath Bloodstock / D. McCAIN</t>
         </is>
       </c>
       <c r="R415" s="0" t="inlineStr">
         <is>
           <t>55000</t>
         </is>
       </c>
     </row>
     <row r="416" spans="1:19">
       <c r="A416" s="0" t="inlineStr">
@@ -33281,51 +33281,51 @@
           <t>IMPRESSIBLE</t>
         </is>
       </c>
       <c r="H418" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I418" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J418" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K418" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L418" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M418" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
       <c r="P418" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q418" s="0" t="inlineStr">
         <is>
           <t>Etreham's Horses</t>
         </is>
       </c>
       <c r="R418" s="0" t="inlineStr">
         <is>
           <t>42000</t>
         </is>
       </c>
     </row>
     <row r="419" spans="1:19">
       <c r="A419" s="0" t="inlineStr">
@@ -33363,51 +33363,51 @@
           <t>ALLUCINATION</t>
         </is>
       </c>
       <c r="H419" s="0" t="inlineStr">
         <is>
           <t>Sumbe</t>
         </is>
       </c>
       <c r="I419" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J419" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K419" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L419" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M419" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
       <c r="P419" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q419" s="0" t="inlineStr">
         <is>
           <t>Stamina turf</t>
         </is>
       </c>
       <c r="R419" s="0" t="inlineStr">
         <is>
           <t>60000</t>
         </is>
       </c>
     </row>
     <row r="420" spans="1:19">
       <c r="A420" s="0" t="inlineStr">
@@ -33927,51 +33927,51 @@
           <t>PLUMANIA</t>
         </is>
       </c>
       <c r="H426" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I426" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J426" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K426" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L426" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M426" s="0" t="inlineStr">
         <is>
           <t>ANABAA</t>
         </is>
       </c>
       <c r="P426" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q426" s="0" t="inlineStr">
         <is>
           <t>J P Mcgrath Bloodstock Limited / TJ BS / D. McCAIN</t>
         </is>
       </c>
       <c r="R426" s="0" t="inlineStr">
         <is>
           <t>220000</t>
         </is>
       </c>
     </row>
     <row r="427" spans="1:19">
       <c r="A427" s="0" t="inlineStr">
@@ -34081,51 +34081,51 @@
           <t>CENTAURI</t>
         </is>
       </c>
       <c r="F428" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G428" s="0" t="inlineStr">
         <is>
           <t>BLARNEY STONE</t>
         </is>
       </c>
       <c r="H428" s="0" t="inlineStr">
         <is>
           <t>Wertheimer &amp; Frère</t>
         </is>
       </c>
       <c r="I428" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J428" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K428" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L428" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M428" s="0" t="inlineStr">
         <is>
           <t>PEINTRE CELEBRE</t>
         </is>
       </c>
       <c r="P428" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R428" s="0" t="inlineStr">
         <is>
           <t>0</t>
@@ -34322,51 +34322,51 @@
           <t>MASKED MARVEL</t>
         </is>
       </c>
       <c r="G431" s="0" t="inlineStr">
         <is>
           <t>GAZELLE DE TRACY</t>
         </is>
       </c>
       <c r="H431" s="0" t="inlineStr">
         <is>
           <t>Blanchet</t>
         </is>
       </c>
       <c r="I431" s="0" t="inlineStr">
         <is>
           <t>H 033</t>
         </is>
       </c>
       <c r="J431" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K431" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L431" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M431" s="0" t="inlineStr">
         <is>
           <t>SPIRIT ONE</t>
         </is>
       </c>
       <c r="P431" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q431" s="0" t="inlineStr">
         <is>
           <t>Stroud coleman bloodstock / O'Neill Racing</t>
         </is>
       </c>
       <c r="R431" s="0" t="inlineStr">
         <is>
           <t>155000</t>
@@ -34568,51 +34568,51 @@
           <t>ECLIPSE LUNAIRE</t>
         </is>
       </c>
       <c r="H434" s="0" t="inlineStr">
         <is>
           <t>Baron</t>
         </is>
       </c>
       <c r="I434" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
       <c r="J434" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K434" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L434" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M434" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
       <c r="P434" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R434" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="435" spans="1:19">
       <c r="A435" s="0" t="inlineStr">
         <is>
           <t>0415</t>
         </is>
       </c>
       <c r="B435" s="0" t="inlineStr">
@@ -34717,51 +34717,51 @@
           <t>ELM PARK</t>
         </is>
       </c>
       <c r="G436" s="0" t="inlineStr">
         <is>
           <t>ETATINKA</t>
         </is>
       </c>
       <c r="H436" s="0" t="inlineStr">
         <is>
           <t>Gadbin</t>
         </is>
       </c>
       <c r="I436" s="0" t="inlineStr">
         <is>
           <t>T 013</t>
         </is>
       </c>
       <c r="J436" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K436" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L436" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M436" s="0" t="inlineStr">
         <is>
           <t>VISION D'ETAT</t>
         </is>
       </c>
       <c r="P436" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R436" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="437" spans="1:19">
       <c r="A437" s="0" t="inlineStr">
@@ -34871,51 +34871,51 @@
           <t>TELECASTER</t>
         </is>
       </c>
       <c r="G438" s="0" t="inlineStr">
         <is>
           <t>NANOSECOND</t>
         </is>
       </c>
       <c r="H438" s="0" t="inlineStr">
         <is>
           <t>Rolland</t>
         </is>
       </c>
       <c r="I438" s="0" t="inlineStr">
         <is>
           <t>H 037</t>
         </is>
       </c>
       <c r="J438" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K438" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L438" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M438" s="0" t="inlineStr">
         <is>
           <t>DOCTOR DINO</t>
         </is>
       </c>
       <c r="P438" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R438" s="0" t="inlineStr">
         <is>
           <t>80000</t>
         </is>
       </c>
     </row>
     <row r="439" spans="1:19">
       <c r="A439" s="0" t="inlineStr">
@@ -35348,51 +35348,51 @@
           <t>FLUTE BOWL</t>
         </is>
       </c>
       <c r="H444" s="0" t="inlineStr">
         <is>
           <t>Lieu des Champs</t>
         </is>
       </c>
       <c r="I444" s="0" t="inlineStr">
         <is>
           <t>B 145</t>
         </is>
       </c>
       <c r="J444" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K444" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L444" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M444" s="0" t="inlineStr">
         <is>
           <t>BLACK SAM BELLAMY</t>
         </is>
       </c>
       <c r="P444" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q444" s="0" t="inlineStr">
         <is>
           <t>SARL Sport Jump</t>
         </is>
       </c>
       <c r="R444" s="0" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
     </row>
     <row r="445" spans="1:19">
       <c r="A445" s="0" t="inlineStr">
@@ -35743,51 +35743,51 @@
           <t>AIFE</t>
         </is>
       </c>
       <c r="H449" s="0" t="inlineStr">
         <is>
           <t>Pitart</t>
         </is>
       </c>
       <c r="I449" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J449" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K449" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L449" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M449" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="P449" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q449" s="0" t="inlineStr">
         <is>
           <t>Jamie SNOWDEN / Tom MALONE</t>
         </is>
       </c>
       <c r="R449" s="0" t="inlineStr">
         <is>
           <t>155000</t>
         </is>
       </c>
     </row>
     <row r="450" spans="1:19">
       <c r="A450" s="0" t="inlineStr">
@@ -36374,61 +36374,61 @@
           <t>LIKE IT OR NOT</t>
         </is>
       </c>
       <c r="F457" s="0" t="inlineStr">
         <is>
           <t>CRACKSMAN</t>
         </is>
       </c>
       <c r="G457" s="0" t="inlineStr">
         <is>
           <t>NEEDLELEAF</t>
         </is>
       </c>
       <c r="H457" s="0" t="inlineStr">
         <is>
           <t>Chappet</t>
         </is>
       </c>
       <c r="I457" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J457" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K457" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L457" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M457" s="0" t="inlineStr">
         <is>
           <t>OBSERVATORY</t>
         </is>
       </c>
       <c r="P457" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q457" s="0" t="inlineStr">
         <is>
           <t>Fabrice CHAPPET</t>
         </is>
       </c>
       <c r="R457" s="0" t="inlineStr">
         <is>
           <t>42000</t>
         </is>
       </c>
     </row>
     <row r="458" spans="1:19">
       <c r="A458" s="0" t="inlineStr">
@@ -36615,51 +36615,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G460" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL QUEEN</t>
         </is>
       </c>
       <c r="H460" s="0" t="inlineStr">
         <is>
           <t>Rolland</t>
         </is>
       </c>
       <c r="I460" s="0" t="inlineStr">
         <is>
           <t>C 257</t>
         </is>
       </c>
       <c r="J460" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K460" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L460" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M460" s="0" t="inlineStr">
         <is>
           <t>DECLARATION OF WAR</t>
         </is>
       </c>
       <c r="P460" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q460" s="0" t="inlineStr">
         <is>
           <t>Bram VERTRIEST</t>
         </is>
       </c>
       <c r="R460" s="0" t="inlineStr">
         <is>
           <t>1500</t>
@@ -36856,51 +36856,51 @@
           <t>WITH YOU</t>
         </is>
       </c>
       <c r="H463" s="0" t="inlineStr">
         <is>
           <t>Head V.</t>
         </is>
       </c>
       <c r="I463" s="0" t="inlineStr">
         <is>
           <t>T 013</t>
         </is>
       </c>
       <c r="J463" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K463" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L463" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M463" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="P463" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q463" s="0" t="inlineStr">
         <is>
           <t>TS Bloodstock</t>
         </is>
       </c>
       <c r="R463" s="0" t="inlineStr">
         <is>
           <t>14000</t>
         </is>
       </c>
     </row>
     <row r="464" spans="1:19">
       <c r="A464" s="0" t="inlineStr">
@@ -36938,51 +36938,51 @@
           <t>GRACIOUSLY</t>
         </is>
       </c>
       <c r="H464" s="0" t="inlineStr">
         <is>
           <t>Barberot</t>
         </is>
       </c>
       <c r="I464" s="0" t="inlineStr">
         <is>
           <t>H 048</t>
         </is>
       </c>
       <c r="J464" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K464" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L464" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M464" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
       <c r="P464" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q464" s="0" t="inlineStr">
         <is>
           <t>Herve BARJOT</t>
         </is>
       </c>
       <c r="R464" s="0" t="inlineStr">
         <is>
           <t>47000</t>
         </is>
       </c>
     </row>
     <row r="465" spans="1:19">
       <c r="A465" s="0" t="inlineStr">
@@ -37333,51 +37333,51 @@
           <t>LA CALDERA</t>
         </is>
       </c>
       <c r="H469" s="0" t="inlineStr">
         <is>
           <t>Head V.</t>
         </is>
       </c>
       <c r="I469" s="0" t="inlineStr">
         <is>
           <t>T 015</t>
         </is>
       </c>
       <c r="J469" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K469" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L469" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M469" s="0" t="inlineStr">
         <is>
           <t>HERNANDO</t>
         </is>
       </c>
       <c r="P469" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q469" s="0" t="inlineStr">
         <is>
           <t>SARL Imperial Bloodstock</t>
         </is>
       </c>
       <c r="R469" s="0" t="inlineStr">
         <is>
           <t>5500</t>
         </is>
       </c>
     </row>
     <row r="470" spans="1:19">
       <c r="A470" s="0" t="inlineStr">
@@ -37410,51 +37410,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G470" s="0" t="inlineStr">
         <is>
           <t>LIVACHOPE</t>
         </is>
       </c>
       <c r="H470" s="0" t="inlineStr">
         <is>
           <t>Escuder</t>
         </is>
       </c>
       <c r="I470" s="0" t="inlineStr">
         <is>
           <t>H 049</t>
         </is>
       </c>
       <c r="J470" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K470" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L470" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M470" s="0" t="inlineStr">
         <is>
           <t>GOKEN</t>
         </is>
       </c>
       <c r="P470" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R470" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="471" spans="1:19">
       <c r="A471" s="0" t="inlineStr">
@@ -37482,61 +37482,61 @@
           <t>HERCULE STAR</t>
         </is>
       </c>
       <c r="F471" s="0" t="inlineStr">
         <is>
           <t>ZOUSTAR</t>
         </is>
       </c>
       <c r="G471" s="0" t="inlineStr">
         <is>
           <t>SLEEK GOLD</t>
         </is>
       </c>
       <c r="H471" s="0" t="inlineStr">
         <is>
           <t>Escuder</t>
         </is>
       </c>
       <c r="I471" s="0" t="inlineStr">
         <is>
           <t>H 030</t>
         </is>
       </c>
       <c r="J471" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K471" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L471" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M471" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="P471" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R471" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="472" spans="1:19">
       <c r="A472" s="0" t="inlineStr">
         <is>
           <t>0435q</t>
         </is>
       </c>
       <c r="B472" s="0" t="inlineStr">
@@ -37564,51 +37564,51 @@
           <t>TIME TEST</t>
         </is>
       </c>
       <c r="G472" s="0" t="inlineStr">
         <is>
           <t>ABRAXA</t>
         </is>
       </c>
       <c r="H472" s="0" t="inlineStr">
         <is>
           <t>Escuder</t>
         </is>
       </c>
       <c r="I472" s="0" t="inlineStr">
         <is>
           <t>H 045</t>
         </is>
       </c>
       <c r="J472" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K472" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L472" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M472" s="0" t="inlineStr">
         <is>
           <t>VERGLAS</t>
         </is>
       </c>
       <c r="P472" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R472" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="473" spans="1:19">
       <c r="A473" s="0" t="inlineStr">