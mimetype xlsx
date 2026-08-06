--- v0 (2026-06-18)
+++ v1 (2026-08-06)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:Q44"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Vente Online du 24 06 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,52 +117,67 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>MUJANNAD</t>
         </is>
       </c>
@@ -184,52 +199,62 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>AF ALBAHAR</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-03-13</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>MAWHOUBA</t>
         </is>
       </c>
@@ -243,60 +268,70 @@
           <t>HAREQ ASF</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>AL IMLAQ</t>
         </is>
       </c>
@@ -318,52 +353,67 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>AF ALBAHAR</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t>Yousuf Al Mukhaini Bahwan</t>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>AJDATE FIEHUM</t>
         </is>
       </c>
@@ -385,52 +435,67 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>MAJD AL ARAB</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O6" s="0" t="inlineStr">
+        <is>
+          <t>Omar GHRGHAR / ASM Bloodstock</t>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>WIJDAN</t>
         </is>
       </c>
@@ -452,52 +517,62 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>AL FAKHAMA</t>
         </is>
       </c>
@@ -519,52 +594,62 @@
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>31000</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>RAQAT LI</t>
         </is>
       </c>
@@ -586,52 +671,62 @@
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>MAJD AL ARAB</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>21000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>KARIZMA</t>
         </is>
       </c>
@@ -653,52 +748,62 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>AABER ASF</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-01-31</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>QASHARIRA</t>
         </is>
       </c>
@@ -720,119 +825,144 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>HATTEEN</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>N(ALMAA 2024)</t>
+          <t>AL QAWI</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>AL MAMUN MONLAU</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>ALMAA</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O12" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock / Mohamed Ghazali</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>ISILDUR</t>
         </is>
       </c>
@@ -854,52 +984,62 @@
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>KERBELLA</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>DEMORTAJEZ F</t>
         </is>
       </c>
@@ -921,52 +1061,62 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>SERAPHIN DU PAON</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-05-20</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>RISKALBAH DEL COLLETTO</t>
         </is>
       </c>
@@ -988,119 +1138,144 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>NO RISK AL MAURY</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O15" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock / Mohamed Ghazali</t>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>N(SAHARA SAND 2025)</t>
+          <t>TAWAZUN</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>MISTER GINOUX</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>SAHARA SAND</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>BURNING SAND</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2025-05-10</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>HUBRIS</t>
         </is>
       </c>
@@ -1109,65 +1284,75 @@
           <t>GAZWAN</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>HURRA</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Mandore</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>ASAD SAIF</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2025-04-23</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>ZAYIN</t>
         </is>
       </c>
@@ -1176,65 +1361,80 @@
           <t>EBRAZ</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>ZEINA</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Mandore</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O18" s="0" t="inlineStr">
+        <is>
+          <t>Marta KUBICKA pr: Hamza ALTAEI</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>81000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2016-08-01</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>KHATIRA</t>
         </is>
       </c>
@@ -1256,52 +1456,67 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>KESBEROY</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE</t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2022-02-02</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>MURAAM</t>
         </is>
       </c>
@@ -1323,52 +1538,67 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t>Yousuf Al Mukhaini Bahwan</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2021-01-29</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>AIDAH</t>
         </is>
       </c>
@@ -1390,52 +1620,67 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2022-04-10</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>SUMAYYA</t>
         </is>
       </c>
@@ -1444,65 +1689,80 @@
           <t>RATHOWAN</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>NOUF</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2022-04-14</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>KAALTHAM</t>
         </is>
       </c>
@@ -1524,52 +1784,67 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2022-03-17</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>HUNAAN</t>
         </is>
       </c>
@@ -1591,52 +1866,67 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>AKBAR</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2022-03-02</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>ATAYA'A</t>
         </is>
       </c>
@@ -1658,52 +1948,67 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>SIRE D'ALBRET</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t> RAYNAL FRERES SAS</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2022-05-10</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>KAOWKAB</t>
         </is>
       </c>
@@ -1725,52 +2030,67 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>BIBI DE CARRERE</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O26" s="0" t="inlineStr">
+        <is>
+          <t> RAYNAL FRERES SAS</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2022-03-12</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>ADLAAH</t>
         </is>
       </c>
@@ -1792,52 +2112,67 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2021-02-17</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>PUMA T</t>
         </is>
       </c>
@@ -1859,52 +2194,67 @@
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>HOL</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>HOL</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>MARWAN</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t>Junior speed srl</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2021-05-04</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>STROPHE AL MAURY</t>
         </is>
       </c>
@@ -1926,52 +2276,67 @@
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O29" s="0" t="inlineStr">
+        <is>
+          <t>RAYNAL FRERES SAS</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2019-05-07</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>SHAMKAH</t>
         </is>
       </c>
@@ -1980,65 +2345,80 @@
           <t>JAAFER ASF</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>SAVAVIT AL MAURY</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Saint Faust</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>Mohammed AL HAJRI</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2015-05-24</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>DESIR</t>
         </is>
       </c>
@@ -2060,52 +2440,62 @@
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2023-01-03</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>FAYZA AL SHAHANIA</t>
         </is>
       </c>
@@ -2114,65 +2504,80 @@
           <t>GAZWAN</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>FELFELA</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Cruchettes</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>Stephane CHAZEL</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2023-04-25</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>MOHGA AL SHAHANIA</t>
         </is>
       </c>
@@ -2181,65 +2586,80 @@
           <t>GAZWAN</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>MIZABELLE</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Cruchettes</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>Junior speed srl</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>5500</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2022-01-20</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>ASSAD AL SHAHANIA</t>
         </is>
       </c>
@@ -2261,52 +2681,67 @@
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>JALNAR AL KHALIDIAH</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock / Mohamed Ghazali</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2023-03-19</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>OSLO AL SHAHANIA</t>
         </is>
       </c>
@@ -2328,52 +2763,67 @@
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>Mohammed AL HAJRI</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2022-04-14</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>JARRAH AL SHAHANIA</t>
         </is>
       </c>
@@ -2395,52 +2845,62 @@
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2022-02-16</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>MAHROOS AL SHAHANIA</t>
         </is>
       </c>
@@ -2462,52 +2922,67 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>JALOOD AL KHALIDIAH</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>Mohammed AL HAJRI</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2022-02-24</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>MISS KADO</t>
         </is>
       </c>
@@ -2529,52 +3004,67 @@
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>KESBEROY</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock / Mohamed Ghazali</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2023-04-02</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>NOOR STAR</t>
         </is>
       </c>
@@ -2596,52 +3086,67 @@
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>WAY TO GO</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>Abdulaziz AL-BALUSHI</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2022-04-24</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>MORPHEE DE BOZOULS</t>
         </is>
       </c>
@@ -2663,151 +3168,238 @@
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:1">
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
+          <t>0039</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-11</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT DE MIREVAL</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>DAHESS</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>VOSNEROMANEE</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Sogorb</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>NUITS ST GEORGES</t>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:10">
-      <c r="A42" s="0" t="inlineStr">
+    <row r="43" spans="1:10">
+      <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
-      <c r="B42" s="0" t="inlineStr">
+      <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
-      <c r="C42" s="0" t="inlineStr">
+      <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
       </c>
-      <c r="D42" s="0" t="inlineStr">
+      <c r="D43" s="0" t="inlineStr">
         <is>
           <t>% Vendus</t>
         </is>
       </c>
-      <c r="E42" s="0" t="inlineStr">
+      <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Prix Moyen</t>
         </is>
       </c>
-      <c r="F42" s="0" t="inlineStr">
+      <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Mediane</t>
         </is>
       </c>
-      <c r="G42" s="0" t="inlineStr">
+      <c r="G43" s="0" t="inlineStr">
         <is>
           <t>Enchères</t>
         </is>
       </c>
-      <c r="H42" s="0" t="inlineStr">
+      <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
-      <c r="I42" s="0" t="inlineStr">
+      <c r="I43" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
+      <c r="J43" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:10">
-      <c r="A43" s="0" t="inlineStr">
+    <row r="44" spans="1:10">
+      <c r="A44" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="B43" s="0" t="inlineStr">
-[...36 lines deleted...]
-          <t>0</t>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>59.46%</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>20 795</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>11 000</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>457 500</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>25 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>