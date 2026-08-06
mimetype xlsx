--- v0 (2026-06-18)
+++ v1 (2026-08-06)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N71"/>
+  <dimension ref="A1:Q73"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Show Lumet 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,52 +117,67 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>OLMINO BELLO</t>
         </is>
       </c>
@@ -184,52 +199,62 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>A 001</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-04-10</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>OR ANGE SAPI</t>
         </is>
       </c>
@@ -251,52 +276,67 @@
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>A 002</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>DOCTOR DINO</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE / FERNHAM FARM</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>29000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-04-09</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>OUPS DE LA BRUNIE</t>
         </is>
       </c>
@@ -318,52 +358,67 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>A 003</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>CORONER</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t>Tangi SALIOU &amp; SCEA Ecurie Delaunay</t>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>DOMICHERIE</t>
         </is>
       </c>
@@ -385,52 +440,62 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 004</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-02-11</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ODYSSEE DU LARGE</t>
         </is>
       </c>
@@ -452,52 +517,62 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>A 005</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>DIAMOND BOY</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>KAYAR</t>
         </is>
       </c>
@@ -519,52 +594,67 @@
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>A 006</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t>JH Bloodstock / Tom SYMONDS</t>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>ONLY ONE DU LARGE</t>
         </is>
       </c>
@@ -586,52 +676,62 @@
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>A 007</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-02-12</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>N(IRONIQUE 2024)</t>
         </is>
       </c>
@@ -653,52 +753,67 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>A 008</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>SMART STRIKE</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t>Ste B.S.I</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-02-25</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>OR ET AZUR ALLEN</t>
         </is>
       </c>
@@ -720,52 +835,67 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>A 009</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>NIDOR</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t>Régis SCHMIDLIN</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>ONOMDUPERE</t>
         </is>
       </c>
@@ -787,52 +917,62 @@
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>A 010</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>GENTLEWAVE</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>JODIE DODVILLE</t>
         </is>
       </c>
@@ -854,52 +994,62 @@
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>A 011</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>RED ROCKS</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>OTHELLO STAR</t>
         </is>
       </c>
@@ -921,52 +1071,67 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>A 012</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>NO RISK AT ALL</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O14" s="0" t="inlineStr">
+        <is>
+          <t>EDC Agency</t>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-02-09</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>OPIUM DU LARGE</t>
         </is>
       </c>
@@ -988,52 +1153,62 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>B 001</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>KAHYASI</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2024-01-27</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>DSCHINGIS FORTE</t>
         </is>
       </c>
@@ -1055,52 +1230,67 @@
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>B 002</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>DALAKHANI</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O16" s="0" t="inlineStr">
+        <is>
+          <t>Etienne D'ANDIGNE</t>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2024-02-24</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>LUNDI AU SOLEIL</t>
         </is>
       </c>
@@ -1122,52 +1312,62 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>B 003</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>PETIT NUAGE</t>
         </is>
       </c>
@@ -1189,52 +1389,62 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>B 004</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>BALKO</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>LA FEE VIVIANE</t>
         </is>
       </c>
@@ -1256,52 +1466,67 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>B 005</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t>Armel LE CLERC pr: Jimmy D FROST</t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>ODE DU LARGE</t>
         </is>
       </c>
@@ -1323,52 +1548,67 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>B 006</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t>Chauvigny Global Equine</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-03-28</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>FUENTE PERDIDA</t>
         </is>
       </c>
@@ -1390,52 +1630,67 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>B 007</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>David COTTIN</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>43000</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2024-04-26</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>OH PRETTY WOMAN</t>
         </is>
       </c>
@@ -1457,52 +1712,67 @@
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>B 008</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>SHIROCCO</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>François NICOLLE</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2024-02-10</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>MANZOR</t>
         </is>
       </c>
@@ -1524,52 +1794,67 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>B 009</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>GEORGE VANCOUVER</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>Scea Ecurie Delaunay</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2023-03-23</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Store 3 ans</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>MOODYLIGHT</t>
         </is>
       </c>
@@ -1591,52 +1876,62 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>B 010</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>GEORGE VANCOUVER</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>MAGIK ROYAL</t>
         </is>
       </c>
@@ -1658,52 +1953,62 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>B 011</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>SADDLER MAKER</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2024-01-27</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>LITTLE EDWARD</t>
         </is>
       </c>
@@ -1725,52 +2030,62 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>B 012</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>IRISH WELLS</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2024-04-04</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>MUSIQUE CLASSIQUE</t>
         </is>
       </c>
@@ -1792,52 +2107,67 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>C 001</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>MASKED MARVEL</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement N. George et A. Zetterholm</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2024-05-02</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>BEAU JEU</t>
         </is>
       </c>
@@ -1859,52 +2189,67 @@
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>C 002</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>MARTALINE</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock Limited / TJ Bloodstock</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2024-05-21</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>MIRALIGHT</t>
         </is>
       </c>
@@ -1926,52 +2271,62 @@
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>C 003</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>BALKO</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>PHEBE</t>
         </is>
       </c>
@@ -1993,52 +2348,67 @@
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>C 004</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>FREE PORT LUX</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Armel Le Clerc EARL</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>VENT EN POUPE</t>
         </is>
       </c>
@@ -2060,52 +2430,67 @@
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>C 005</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>ENRIQUE</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O31" s="0" t="inlineStr">
+        <is>
+          <t>EDC Agency</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>ELOI DE BELLEVUE</t>
         </is>
       </c>
@@ -2127,52 +2512,67 @@
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>C 006</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-05-13</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>OMAHA DU LARGE</t>
         </is>
       </c>
@@ -2194,52 +2594,67 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>C 007</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>FLEMENSFIRTH</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE / CARHEENLEA</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>MASQUED STAR</t>
         </is>
       </c>
@@ -2261,52 +2676,62 @@
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>C 008</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>SAINT DES SAINTS</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2024-05-05</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>BRADY</t>
         </is>
       </c>
@@ -2328,52 +2753,67 @@
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>C 009</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>FUISSE</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>Thingies Syndicate</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>ORMANA</t>
         </is>
       </c>
@@ -2395,52 +2835,62 @@
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>C 010</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>AMERICAN POST</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2024-04-29</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>OCEANIC GEM</t>
         </is>
       </c>
@@ -2462,52 +2912,67 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>C 011</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>NO RISK AT ALL</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>EDC Agency</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>36000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2024-03-30</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>N(ROYALE DU BERLAIS 2024)</t>
         </is>
       </c>
@@ -2529,52 +2994,67 @@
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>C 012</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>Julien MERIENNE pr: Pierre Yves MERIENNE</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>BATH DIAMOND</t>
         </is>
       </c>
@@ -2596,52 +3076,67 @@
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>D 001</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>TURTLE BOWL</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2024-05-15</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>ORIGAMI D'AINAY</t>
         </is>
       </c>
@@ -2663,52 +3158,62 @@
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>D 002</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>INCHINOR</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>VALINKA DE LA MARE</t>
         </is>
       </c>
@@ -2730,52 +3235,62 @@
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>D 003</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>KALDOUNEVEES</t>
         </is>
       </c>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2024-04-18</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>TETRAITES</t>
         </is>
       </c>
@@ -2797,52 +3312,67 @@
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>HIGH ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>4500</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>JARRY LOVE</t>
         </is>
       </c>
@@ -2864,52 +3394,67 @@
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>D 005</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>TIGER HILL</t>
         </is>
       </c>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t>Helen BOEHLER</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>0042</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>ONESCA DE COUELY</t>
         </is>
       </c>
@@ -2931,52 +3476,67 @@
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>DOM ALCO</t>
         </is>
       </c>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t>Horse Racing Advisory</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2024-04-24</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>TUNIS DE BELLEVUE</t>
         </is>
       </c>
@@ -2998,52 +3558,62 @@
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>D 007</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>DUBAI DESTINATION</t>
         </is>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2024-05-11</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>ONTHEMOON</t>
         </is>
       </c>
@@ -3065,52 +3635,62 @@
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2024-04-14</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>LATROBYA</t>
         </is>
       </c>
@@ -3132,52 +3712,67 @@
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>D 009</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>VISION D'ETAT</t>
         </is>
       </c>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t>BG Racing Service</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>WALPAQUE</t>
         </is>
       </c>
@@ -3199,52 +3794,67 @@
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>D 010</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>WALK IN THE PARK</t>
         </is>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2024-05-10</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>AILLES DE CLOVIS</t>
         </is>
       </c>
@@ -3266,52 +3876,62 @@
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>D 011</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>WINGED LOVE</t>
         </is>
       </c>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>ONCIALE DU LARGE</t>
         </is>
       </c>
@@ -3333,52 +3953,62 @@
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>SPIRIT ONE</t>
         </is>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>OR DELUXE</t>
         </is>
       </c>
@@ -3400,52 +4030,67 @@
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>E 001</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>FREE PORT LUX</t>
         </is>
       </c>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t>Ste Entrainement  Yannick fouin</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>OFFICIER D'AINAY</t>
         </is>
       </c>
@@ -3467,52 +4112,62 @@
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>E 002</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SADDLER MAKER</t>
         </is>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2024-04-21</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>OLIGAN</t>
         </is>
       </c>
@@ -3534,52 +4189,62 @@
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>E 003</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>AGENT BLEU</t>
         </is>
       </c>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>LITTLEBANDE</t>
         </is>
       </c>
@@ -3601,52 +4266,62 @@
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>E 004</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>EARLY MARCH</t>
         </is>
       </c>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2024-01-02</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>OLYMPE DES BORDES</t>
         </is>
       </c>
@@ -3668,52 +4343,67 @@
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>E 005</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>NETWORK</t>
         </is>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t>Scea Ecurie Delaunay</t>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2024-04-26</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>WAOUH</t>
         </is>
       </c>
@@ -3735,52 +4425,62 @@
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>E 006</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>OVERLORD DU LARGE</t>
         </is>
       </c>
@@ -3802,52 +4502,67 @@
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>E 007</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O57" s="0" t="inlineStr">
+        <is>
+          <t>Allen CROSBIE</t>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2024-05-31</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>OLYMPE STAR</t>
         </is>
       </c>
@@ -3869,52 +4584,67 @@
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>E 008</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>AL NAMIX</t>
         </is>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O58" s="0" t="inlineStr">
+        <is>
+          <t>Chauvigny Global Equine pr: Société d'entraînement Mickael Seror</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>CHIC AUSTRALIS</t>
         </is>
       </c>
@@ -3936,52 +4666,67 @@
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>E 009</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>TURGEON</t>
         </is>
       </c>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t>SCEA Louisa Carberry pr: Lamont racing</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>OBJECTIFPARIS</t>
         </is>
       </c>
@@ -4003,52 +4748,62 @@
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>E 010</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>CALIFET</t>
         </is>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2024-04-27</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>LOOK NONANTAIS</t>
         </is>
       </c>
@@ -4070,52 +4825,67 @@
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>E 011</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>DIVINE LIGHT</t>
         </is>
       </c>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t>SD Racing</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2024-04-05</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>OCEANE DU GOUET</t>
         </is>
       </c>
@@ -4137,52 +4907,67 @@
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>E 012</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>NETWORK</t>
         </is>
       </c>
-    </row>
-    <row r="63" spans="1:14">
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Marie POIRIER pr: SCEA Haras D' Orfausse</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>OH BANDINA</t>
         </is>
       </c>
@@ -4204,52 +4989,62 @@
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>F 001</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>MARESCA SORRENTO</t>
         </is>
       </c>
-    </row>
-    <row r="64" spans="1:14">
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>4500</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2024-05-05</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>ROMORANTINE</t>
         </is>
       </c>
@@ -4271,52 +5066,62 @@
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>F 002</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
-    </row>
-    <row r="65" spans="1:14">
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:17">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>0063</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2024-03-23</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>OFF SHORE DU LARGE</t>
         </is>
       </c>
@@ -4338,52 +5143,67 @@
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>F 003</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>KAPGARDE</t>
         </is>
       </c>
-    </row>
-    <row r="66" spans="1:14">
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t>Davide SATALIA</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2024-03-12</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>OLYMPIK SAPI</t>
         </is>
       </c>
@@ -4405,52 +5225,67 @@
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>F 004</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>GREAT PRETENDER</t>
         </is>
       </c>
-    </row>
-    <row r="67" spans="1:14">
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O66" s="0" t="inlineStr">
+        <is>
+          <t>Scea Ecurie Delaunay</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>31000</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2024-04-27</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Store 2 ans</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>OLLYGAN ROYAL</t>
         </is>
       </c>
@@ -4472,52 +5307,67 @@
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>F 005</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>GREAT PRETENDER</t>
         </is>
       </c>
-    </row>
-    <row r="68" spans="1:14">
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t>Manresa Agency</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>0066</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2023-04-10</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Store 3 ans</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>N'IMITE PERSONNE</t>
         </is>
       </c>
@@ -4539,151 +5389,295 @@
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>F 006</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>AL NAMIX</t>
         </is>
       </c>
-    </row>
-    <row r="69" spans="1:1">
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="0" t="inlineStr">
         <is>
+          <t>0067</t>
+        </is>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-03</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>Store 2 ans</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>OKILEBO JACTA</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>ECTOT</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>DILARY</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Ridaudière</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t>F 007</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t>UK</t>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t>ZAMBEZI SUN</t>
+        </is>
+      </c>
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t>French Racing Bloodstock</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>33000</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="0" t="inlineStr">
+        <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:10">
-      <c r="A70" s="0" t="inlineStr">
+    <row r="71" spans="1:10">
+      <c r="A71" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
-      <c r="B70" s="0" t="inlineStr">
+      <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
-      <c r="C70" s="0" t="inlineStr">
+      <c r="C71" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
       </c>
-      <c r="D70" s="0" t="inlineStr">
+      <c r="D71" s="0" t="inlineStr">
         <is>
           <t>% Vendus</t>
         </is>
       </c>
-      <c r="E70" s="0" t="inlineStr">
+      <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Prix Moyen</t>
         </is>
       </c>
-      <c r="F70" s="0" t="inlineStr">
+      <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Mediane</t>
         </is>
       </c>
-      <c r="G70" s="0" t="inlineStr">
+      <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Enchères</t>
         </is>
       </c>
-      <c r="H70" s="0" t="inlineStr">
+      <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
-      <c r="I70" s="0" t="inlineStr">
+      <c r="I71" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
-      <c r="J70" s="0" t="inlineStr">
+      <c r="J71" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:10">
-      <c r="A71" s="0" t="inlineStr">
+    <row r="72" spans="1:10">
+      <c r="A72" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="B71" s="0" t="inlineStr">
-[...36 lines deleted...]
-          <t>0</t>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>57.81%</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>19 432</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>17 000</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>719 000</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t>12 500</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="0" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>66.67%</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>18 750</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>13 000</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>675 000</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t>25 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>