--- v0 (2026-06-25)
+++ v1 (2026-08-12)
@@ -42,51 +42,51 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N331"/>
+  <dimension ref="A1:N332"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>La Vente d'Août 2026</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
@@ -2543,61 +2543,61 @@
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-04-24</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>N(IS ARUTAS 2025)</t>
+          <t>IS EAGLES</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>IS ARUTAS</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Bourgeauville</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>B 152</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
@@ -5635,51 +5635,51 @@
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>N(MISS MARIDUFF 2025)</t>
+          <t>BLACK BITTER</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>MISS MARIDUFF</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
@@ -21984,46 +21984,93 @@
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I331" s="0" t="inlineStr">
         <is>
           <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="D332" s="0" t="inlineStr">
+        <is>
+          <t>79.41%</t>
+        </is>
+      </c>
+      <c r="E332" s="0" t="inlineStr">
+        <is>
+          <t>266 884</t>
+        </is>
+      </c>
+      <c r="F332" s="0" t="inlineStr">
+        <is>
+          <t>165 000</t>
+        </is>
+      </c>
+      <c r="G332" s="0" t="inlineStr">
+        <is>
+          <t>57 647 000</t>
+        </is>
+      </c>
+      <c r="H332" s="0" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="I332" s="0" t="inlineStr">
+        <is>
+          <t>2 530 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>