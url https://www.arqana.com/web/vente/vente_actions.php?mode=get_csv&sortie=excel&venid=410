--- v1 (2026-08-12)
+++ v2 (2026-09-26)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N332"/>
+  <dimension ref="A1:Q332"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>La Vente d'Août 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,52 +117,67 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>N(FAIRY DANCER 2025)</t>
         </is>
       </c>
@@ -184,52 +199,67 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>B 166</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O3" s="0" t="inlineStr">
+        <is>
+          <t>Hugo Merry Bloodstock / Ben Gowans</t>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>420000</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>N(FAITH IN HUMANITY 2025)</t>
         </is>
       </c>
@@ -251,52 +281,67 @@
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>P 320</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t>RB Bloodstock</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2025-04-20</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>N(FASHION DESIGN 2025)</t>
         </is>
       </c>
@@ -318,52 +363,62 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>B 126</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>N(FIRST LADY CHARM 2025)</t>
         </is>
       </c>
@@ -385,52 +440,62 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 052</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>ZANZIBARI</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>N(FIXED GAZE 2025)</t>
         </is>
       </c>
@@ -452,52 +517,67 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>D 001</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>SPEIGHTSTOWN</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t>Marquee Bloodstock and Concorde Racing Club</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>N(FLIGHTY LADY 2025)</t>
         </is>
       </c>
@@ -519,52 +599,67 @@
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>SIR PERCY</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O8" s="0" t="inlineStr">
+        <is>
+          <t>Lerner / JS Bloodstock</t>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>N(FORTUNA 2025)</t>
         </is>
       </c>
@@ -586,52 +681,62 @@
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>C 252</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2025-05-03</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>N(FRANGIPANI 2025)</t>
         </is>
       </c>
@@ -653,52 +758,62 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>B 135</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>JUKEBOX JURY</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>N(GALLA 2025)</t>
         </is>
       </c>
@@ -720,52 +835,67 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>A 060</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t>Badgers Bloodstock</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>190000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2025-04-27</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>N(GALLIC 2025)</t>
         </is>
       </c>
@@ -787,52 +917,62 @@
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>N(GASPRA 2025)</t>
         </is>
       </c>
@@ -854,52 +994,67 @@
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 192</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O13" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Alessandro Botti</t>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2025-03-22</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>N(GHIAPA 2025)</t>
         </is>
       </c>
@@ -921,52 +1076,67 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>BUNGLE INTHEJUNGLE</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O14" s="0" t="inlineStr">
+        <is>
+          <t>Grove Stud</t>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>N(GIFT HORSE 2025)</t>
         </is>
       </c>
@@ -988,52 +1158,62 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>B 127</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>HAVANA GOLD</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>N(GLAMOROUS THINGIE 2025)</t>
         </is>
       </c>
@@ -1055,52 +1235,67 @@
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>C 191</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>REDOUTE'S CHOICE</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O16" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock pr: Gary DOWNIE</t>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2025-04-22</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>N(GLENMAYNE 2025)</t>
         </is>
       </c>
@@ -1122,52 +1317,62 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>D 002</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>DUKE OF MARMALADE</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2025-04-13</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>N(GLORIOUS SIGHT 2025)</t>
         </is>
       </c>
@@ -1189,52 +1394,67 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>SINGSPIEL</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O18" s="0" t="inlineStr">
+        <is>
+          <t>Al &amp; Bill ULWELLING</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>N(GOLD IN GREAT 2025)</t>
         </is>
       </c>
@@ -1256,52 +1476,67 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>A 050</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t>JS Bloodstock </t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>320000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>N(GOLDEN ATTITUDE 2025)</t>
         </is>
       </c>
@@ -1323,52 +1558,62 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>C 285</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>REDOUTE'S CHOICE</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>N(GOLDEN BOX 2025)</t>
         </is>
       </c>
@@ -1390,52 +1635,62 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>KITTEN'S JOY</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>N(GOOD HOPE 2025)</t>
         </is>
       </c>
@@ -1457,52 +1712,67 @@
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>D 003</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>CAPE CROSS</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>RB Bloodstock for Sabby Racing</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2025-03-13</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>N(GUINEVE 2025)</t>
         </is>
       </c>
@@ -1524,52 +1794,67 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>A 066</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock / Amy Murphy</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>N(GYRELLA 2025)</t>
         </is>
       </c>
@@ -1591,52 +1876,67 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t>JS Bloodstock / Ed Dunlop Racing</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2025-01-18</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>N(HAND ON HEART 2025)</t>
         </is>
       </c>
@@ -1658,52 +1958,67 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>B 136</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t>Badgers Bloodstock / Miguel Clement</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2025-04-04</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>N(HARBOUR WALL 2025)</t>
         </is>
       </c>
@@ -1725,52 +2040,67 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O26" s="0" t="inlineStr">
+        <is>
+          <t>Dan ASTBURY</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2025-02-28</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>N(HEAVENS DOOR 2025)</t>
         </is>
       </c>
@@ -1792,52 +2122,67 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>B 177</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O27" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>86000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2025-03-19</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>N(HELENIUM 2025)</t>
         </is>
       </c>
@@ -1859,52 +2204,67 @@
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>C 203</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t>Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>N(HIDDEN ANGEL 2025)</t>
         </is>
       </c>
@@ -1926,52 +2286,67 @@
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>P 322</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O29" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald Ltd for Juddmonte</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>N(HIDDEN BREEZE 2025)</t>
         </is>
       </c>
@@ -1993,52 +2368,67 @@
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>C 291</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>N(HIGH CELEBRITY 2025)</t>
         </is>
       </c>
@@ -2060,52 +2450,62 @@
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>A 049</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>N(HIGH LADY 2025)</t>
         </is>
       </c>
@@ -2127,52 +2527,67 @@
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>A 048</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O32" s="0" t="inlineStr">
+        <is>
+          <t>Equos Racing / HF Devin</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>N(HOLLYWOOD LIGHTS 2025)</t>
         </is>
       </c>
@@ -2194,52 +2609,67 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>B 161</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>Shadwell Estate Company Limited</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>N(HONOR BOUND 2025)</t>
         </is>
       </c>
@@ -2261,52 +2691,67 @@
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>D 005</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>AUTHORIZED</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t>Rob SPEERS / Old Mill Stud</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2025-04-05</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>N(HOOKED ON YOU 2025)</t>
         </is>
       </c>
@@ -2328,52 +2773,62 @@
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>B 137</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2025-04-21</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>N(IDOLE ROYALE 2025)</t>
         </is>
       </c>
@@ -2395,52 +2850,67 @@
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>B 174</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>ELVSTROEM</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2025-03-25</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>N(INNOCENT ANNE 2025)</t>
         </is>
       </c>
@@ -2462,52 +2932,67 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>C 190</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>410000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2025-03-06</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>N(INVALUABLE 2025)</t>
         </is>
       </c>
@@ -2529,52 +3014,67 @@
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>Amanda  SKIFFINGTON for Westward Bloodstock</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2025-04-24</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>IS EAGLES</t>
         </is>
       </c>
@@ -2596,52 +3096,62 @@
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>B 152</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>EL KABEIR</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2025-05-02</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>N(IZLAZ 2025)</t>
         </is>
       </c>
@@ -2663,52 +3173,67 @@
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>C 189</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>EPAULETTE</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
+          <t>Richard CHOTARD</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2025-04-14</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>N(IZZY BIZU 2025)</t>
         </is>
       </c>
@@ -2730,52 +3255,62 @@
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>A 047</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>N(JADE VINE 2025)</t>
         </is>
       </c>
@@ -2797,52 +3332,67 @@
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>T 027</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t>Avenue Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>N(JALWA 2025)</t>
         </is>
       </c>
@@ -2864,52 +3414,67 @@
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>A 091</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>SHALAA</t>
         </is>
       </c>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>440000</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>0042</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>N(JOIE DE SOIR 2025)</t>
         </is>
       </c>
@@ -2931,52 +3496,67 @@
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>C 250</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>1250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>N(JUST PRETENDING 2025)</t>
         </is>
       </c>
@@ -2998,52 +3578,67 @@
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>B 139</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>GIANT'S CAUSEWAY</t>
         </is>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>800000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>N(KAMIYAH 2025)</t>
         </is>
       </c>
@@ -3065,52 +3660,67 @@
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>B 162</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t>Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>N(KENCARLA 2025)</t>
         </is>
       </c>
@@ -3132,52 +3742,62 @@
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>N(KENDAM 2025)</t>
         </is>
       </c>
@@ -3199,52 +3819,67 @@
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>N(KENZADARGENT 2025)</t>
         </is>
       </c>
@@ -3266,52 +3901,67 @@
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>D 006</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t>Gerry Hogan Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>N(KEZIAH 2025)</t>
         </is>
       </c>
@@ -3333,52 +3983,67 @@
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>P 323</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
+        <is>
+          <t>Yann BARBEROT</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2025-04-11</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>N(KHALEESY 2025)</t>
         </is>
       </c>
@@ -3400,52 +4065,67 @@
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>C 249</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t>AR Bloodstock</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>N(KHARANOVKA 2025)</t>
         </is>
       </c>
@@ -3467,52 +4147,67 @@
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>N(KNOW IT ALL 2025)</t>
         </is>
       </c>
@@ -3534,52 +4229,67 @@
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>P 324</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>LORD KANALOA</t>
         </is>
       </c>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O53" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2025-04-13</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>N(KNYAZHNA 2025)</t>
         </is>
       </c>
@@ -3601,52 +4311,62 @@
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>P 325</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2025-03-18</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>N(KOALA 2025)</t>
         </is>
       </c>
@@ -3668,52 +4388,67 @@
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>T 026</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t>Alicja KARKOSA</t>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2025-04-21</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>N(KONEKO 2025)</t>
         </is>
       </c>
@@ -3735,52 +4470,67 @@
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>C 188</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>BIG BLUE KITTEN</t>
         </is>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O56" s="0" t="inlineStr">
+        <is>
+          <t>Loko Trans S.R.O</t>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>N(LA VIETTE 2025)</t>
         </is>
       </c>
@@ -3802,52 +4552,67 @@
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>C 248</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O57" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>N(LADY FRANKEL 2025)</t>
         </is>
       </c>
@@ -3869,52 +4634,67 @@
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>P 326</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O58" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>550000</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2025-03-18</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>N(LADY LIGHT 2025)</t>
         </is>
       </c>
@@ -3936,52 +4716,67 @@
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>P 327</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t>SAS Broadhurst Agency / C Head / Bond Thoroughbred</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>N(LADY RASHA 2025)</t>
         </is>
       </c>
@@ -4003,52 +4798,67 @@
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O60" s="0" t="inlineStr">
+        <is>
+          <t>Sam Sangster Bloodstock</t>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2025-04-30</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>N(LANANA 2025)</t>
         </is>
       </c>
@@ -4070,52 +4880,67 @@
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 187</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2025-01-08</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>N(LAST SUNSET 2025)</t>
         </is>
       </c>
@@ -4137,52 +4962,67 @@
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>A 067</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="63" spans="1:14">
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t>Eckhard SAUREN</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2025-05-17</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>N(LATITA 2025)</t>
         </is>
       </c>
@@ -4204,52 +5044,62 @@
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 186</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>SILVER FROST</t>
         </is>
       </c>
-    </row>
-    <row r="64" spans="1:14">
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>N(LIBERTY TREE 2025)</t>
         </is>
       </c>
@@ -4271,52 +5121,67 @@
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>B 115</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="65" spans="1:14">
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O64" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:17">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>0063</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2025-03-13</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>N(LIGHTENING PEARL 2025)</t>
         </is>
       </c>
@@ -4338,52 +5203,67 @@
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>P 328</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>MARJU</t>
         </is>
       </c>
-    </row>
-    <row r="66" spans="1:14">
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t>Paddy TWOMEY for Bond Thoroughbred</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>800000</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2025-03-29</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>N(LIGHTSHIP 2025)</t>
         </is>
       </c>
@@ -4405,52 +5285,67 @@
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>B 167</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>FASCINATING ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="67" spans="1:14">
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O66" s="0" t="inlineStr">
+        <is>
+          <t>Eckhard SAUREN</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>LIPS SUNRISE</t>
         </is>
       </c>
@@ -4472,52 +5367,67 @@
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>D 007</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>BIG SHUFFLE</t>
         </is>
       </c>
-    </row>
-    <row r="68" spans="1:14">
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>0066</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2025-02-02</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>N(LOCKANDLOAD 2025)</t>
         </is>
       </c>
@@ -4539,52 +5449,67 @@
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>C 292</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="69" spans="1:14">
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t>Badgers Bloodstock / Roger Varian</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0067</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2025-03-23</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>N(LOVA 2025)</t>
         </is>
       </c>
@@ -4606,52 +5531,67 @@
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>GOKEN</t>
         </is>
       </c>
-    </row>
-    <row r="70" spans="1:14">
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t>Tradewinds Stud / Midland Equine </t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>N(LYRA STAR 2025)</t>
         </is>
       </c>
@@ -4673,52 +5613,67 @@
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>T 025</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="71" spans="1:14">
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O70" s="0" t="inlineStr">
+        <is>
+          <t>SAS Sumbe</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>0069</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>N(MAGIC BLUR 2025)</t>
         </is>
       </c>
@@ -4740,52 +5695,67 @@
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>C 185</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="72" spans="1:14">
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>N(MAHATI 2025)</t>
         </is>
       </c>
@@ -4807,52 +5777,67 @@
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>C 204</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="73" spans="1:14">
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t>China Horse Club International Ltd</t>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>430000</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:17">
       <c r="A73" s="0" t="inlineStr">
         <is>
           <t>0071</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>N(MAKEBA 2025)</t>
         </is>
       </c>
@@ -4874,52 +5859,62 @@
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>B 116</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>MAKFI</t>
         </is>
       </c>
-    </row>
-    <row r="74" spans="1:14">
+      <c r="N73" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:17">
       <c r="A74" s="0" t="inlineStr">
         <is>
           <t>0072</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>N(MANGOUSTINE 2025)</t>
         </is>
       </c>
@@ -4941,52 +5936,67 @@
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>P 329</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="75" spans="1:14">
+      <c r="N74" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O74" s="0" t="inlineStr">
+        <is>
+          <t>Solis/Litt</t>
+        </is>
+      </c>
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:17">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>N(MARGIE'S MUSIC 2025)</t>
         </is>
       </c>
@@ -5008,52 +6018,67 @@
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>C 195</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>HURRICANE RUN</t>
         </is>
       </c>
-    </row>
-    <row r="76" spans="1:14">
+      <c r="N75" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O75" s="0" t="inlineStr">
+        <is>
+          <t>Kilnagornan Stud</t>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>480000</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>0074</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>2025-04-19</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>N(MATHEMATICIENNE 2025)</t>
         </is>
       </c>
@@ -5075,52 +6100,67 @@
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>P 330</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="77" spans="1:14">
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>410000</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:17">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0075</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>N(MATWAN 2025)</t>
         </is>
       </c>
@@ -5142,52 +6182,67 @@
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>A 096</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>INDIAN ROCKET</t>
         </is>
       </c>
-    </row>
-    <row r="78" spans="1:14">
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0076</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>N(MAWENZI 2025)</t>
         </is>
       </c>
@@ -5209,52 +6264,67 @@
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>D 008</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="79" spans="1:14">
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>RB Bloodstock for Sabby Racing</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="0" t="inlineStr">
         <is>
           <t>0077</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>N(MEJTHAAM 2025)</t>
         </is>
       </c>
@@ -5276,52 +6346,62 @@
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>A 061</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="80" spans="1:14">
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:17">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>N(MELODIC CHARM 2025)</t>
         </is>
       </c>
@@ -5343,52 +6423,67 @@
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 300</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="81" spans="1:14">
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>Arthur HOYEAU, agent</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:17">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0079</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>N(MEREDIF 2025)</t>
         </is>
       </c>
@@ -5410,52 +6505,67 @@
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>D 009</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="82" spans="1:14">
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t>Infinity Nine Horses</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>105000</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0080</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2025-02-14</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>N(MINTAKA 2025)</t>
         </is>
       </c>
@@ -5477,52 +6587,67 @@
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>ZAMINDAR</t>
         </is>
       </c>
-    </row>
-    <row r="83" spans="1:14">
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
       <c r="A83" s="0" t="inlineStr">
         <is>
           <t>0081</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>MIDI A PARIS</t>
         </is>
       </c>
@@ -5544,52 +6669,62 @@
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>P 301</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-    </row>
-    <row r="84" spans="1:14">
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0082</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2025-04-19</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>N(MISS LECH 2025)</t>
         </is>
       </c>
@@ -5611,52 +6746,67 @@
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>GIANT'S CAUSEWAY</t>
         </is>
       </c>
-    </row>
-    <row r="85" spans="1:14">
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>2400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>BLACK BITTER</t>
         </is>
       </c>
@@ -5678,52 +6828,67 @@
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>HUSSONET</t>
         </is>
       </c>
-    </row>
-    <row r="86" spans="1:14">
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>Arthur HOYEAU, agent</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:17">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>N(MISSING MATRON 2025)</t>
         </is>
       </c>
@@ -5745,52 +6910,67 @@
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>VOCALISED</t>
         </is>
       </c>
-    </row>
-    <row r="87" spans="1:14">
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:17">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>N(MOON WAR 2025)</t>
         </is>
       </c>
@@ -5812,52 +6992,67 @@
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>D 010</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>DECLARATION OF WAR</t>
         </is>
       </c>
-    </row>
-    <row r="88" spans="1:14">
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>Hamish MACAULEY / N George &amp; A Zetterholm</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:17">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>N(MORANDA 2025)</t>
         </is>
       </c>
@@ -5879,52 +7074,62 @@
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>INDIAN ROCKET</t>
         </is>
       </c>
-    </row>
-    <row r="89" spans="1:14">
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:17">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2025-04-17</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>N(MOTEO 2025)</t>
         </is>
       </c>
@@ -5946,52 +7151,67 @@
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>B 163</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="90" spans="1:14">
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:17">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>0088</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>2025-02-14</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>N(MOTIVATION 2025)</t>
         </is>
       </c>
@@ -6013,52 +7233,67 @@
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
-    </row>
-    <row r="91" spans="1:14">
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:17">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>N(MOUILLE POINT 2025)</t>
         </is>
       </c>
@@ -6080,52 +7315,67 @@
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>C 286</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
-    </row>
-    <row r="92" spans="1:14">
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:17">
       <c r="A92" s="0" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>2025-02-19</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>N(MY EMOTION 2025)</t>
         </is>
       </c>
@@ -6147,52 +7397,67 @@
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>B 128</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="93" spans="1:14">
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:17">
       <c r="A93" s="0" t="inlineStr">
         <is>
           <t>0091</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>2025-01-17</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>N(MYSTERY PLAY 2025)</t>
         </is>
       </c>
@@ -6214,52 +7479,67 @@
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>C 293</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
-    </row>
-    <row r="94" spans="1:14">
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>Albert HOYNG</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:17">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>N(MYTHIC 2025)</t>
         </is>
       </c>
@@ -6281,52 +7561,67 @@
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>B 117</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="95" spans="1:14">
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>Solis/Litt - J O'Brien for Repole Stable, Inc</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:17">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>0093</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>N(NASELLA 2025)</t>
         </is>
       </c>
@@ -6348,52 +7643,67 @@
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>D 011</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>ANODIN</t>
         </is>
       </c>
-    </row>
-    <row r="96" spans="1:14">
+      <c r="N95" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t>Shanaville stables</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>65000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:17">
       <c r="A96" s="0" t="inlineStr">
         <is>
           <t>0094</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>N(NEEDLELEAF 2025)</t>
         </is>
       </c>
@@ -6415,52 +7725,67 @@
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>T 024</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>OBSERVATORY</t>
         </is>
       </c>
-    </row>
-    <row r="97" spans="1:14">
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t>Algy EDDIS</t>
+        </is>
+      </c>
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>330000</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:17">
       <c r="A97" s="0" t="inlineStr">
         <is>
           <t>0095</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>N(NEPTUNE'S WONDER 2025)</t>
         </is>
       </c>
@@ -6482,52 +7807,67 @@
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t>C 247</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="98" spans="1:14">
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>RB Bloodstock</t>
+        </is>
+      </c>
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:17">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>0096</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>N(NIEDZIELA 2025)</t>
         </is>
       </c>
@@ -6549,52 +7889,67 @@
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>HENRYTHENAVIGATOR</t>
         </is>
       </c>
-    </row>
-    <row r="99" spans="1:14">
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t>Miguel BLANCPAIN</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:17">
       <c r="A99" s="0" t="inlineStr">
         <is>
           <t>0097</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>N(NOCTURNE 2025)</t>
         </is>
       </c>
@@ -6616,52 +7971,67 @@
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>C 205</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="100" spans="1:14">
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:17">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>2025-03-19</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>N(NORMANDEL 2025)</t>
         </is>
       </c>
@@ -6683,52 +8053,67 @@
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>B 168</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="101" spans="1:14">
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>Matt HOULDSWORTH, Agent</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>270000</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:17">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>0099</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>NOBLE TEO</t>
         </is>
       </c>
@@ -6750,52 +8135,67 @@
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>A 054</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>ADLERFLUG</t>
         </is>
       </c>
-    </row>
-    <row r="102" spans="1:14">
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t>Eckhard SAUREN</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:17">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>N(NOUVELLE NEIGE 2025)</t>
         </is>
       </c>
@@ -6817,52 +8217,62 @@
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>D 012</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>BIG SHUFFLE</t>
         </is>
       </c>
-    </row>
-    <row r="103" spans="1:14">
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:17">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>0101</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>N(NUMEIRA 2025)</t>
         </is>
       </c>
@@ -6884,52 +8294,67 @@
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>T 023</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>RAVEN'S PASS</t>
         </is>
       </c>
-    </row>
-    <row r="104" spans="1:14">
+      <c r="N103" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O103" s="0" t="inlineStr">
+        <is>
+          <t>Grove Stud / Church Farm</t>
+        </is>
+      </c>
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:17">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>0102</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>2025-01-18</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>N(NUWARA ELIYA 2025)</t>
         </is>
       </c>
@@ -6951,52 +8376,67 @@
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>C 206</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
           <t>ARG</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t>FORTIFY</t>
         </is>
       </c>
-    </row>
-    <row r="105" spans="1:14">
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
+        <is>
+          <t>Nawara Stud Ltd</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:17">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>0103</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>2025-04-24</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>N(NYALA 2025)</t>
         </is>
       </c>
@@ -7018,52 +8458,67 @@
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="106" spans="1:14">
+      <c r="N105" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O105" s="0" t="inlineStr">
+        <is>
+          <t>Dan ASTBURY/Meridian International</t>
+        </is>
+      </c>
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:17">
       <c r="A106" s="0" t="inlineStr">
         <is>
           <t>0104</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>2025-04-15</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>N(OH SO TRUE 2025)</t>
         </is>
       </c>
@@ -7085,52 +8540,67 @@
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>B 141</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
-    </row>
-    <row r="107" spans="1:14">
+      <c r="N106" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O106" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>190000</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:17">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>0105</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>2025-01-23</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>N(OMNIA MUNDA MUNDIS 2025)</t>
         </is>
       </c>
@@ -7152,52 +8622,67 @@
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>C 207</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-    </row>
-    <row r="108" spans="1:14">
+      <c r="N107" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O107" s="0" t="inlineStr">
+        <is>
+          <t>Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:17">
       <c r="A108" s="0" t="inlineStr">
         <is>
           <t>0106</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL WAY</t>
         </is>
       </c>
@@ -7219,52 +8704,67 @@
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>A 053</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="109" spans="1:14">
+      <c r="N108" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O108" s="0" t="inlineStr">
+        <is>
+          <t>Gerry Hogan Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:17">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>0107</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>2025-05-07</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>N(PAIX 2025)</t>
         </is>
       </c>
@@ -7286,52 +8786,67 @@
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>P 302</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="110" spans="1:14">
+      <c r="N109" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O109" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>1600000</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:17">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>2025-05-05</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>N(PALMYRE 2025)</t>
         </is>
       </c>
@@ -7353,52 +8868,67 @@
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t>P 303</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="111" spans="1:14">
+      <c r="N110" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O110" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:17">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>0109</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>N(PANDORA'S BOX 2025)</t>
         </is>
       </c>
@@ -7420,52 +8950,67 @@
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>A 041</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="112" spans="1:14">
+      <c r="N111" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O111" s="0" t="inlineStr">
+        <is>
+          <t>Gerry Hogan Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:17">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>0110</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>2025-03-19</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>N(PARAMOUNT 2025)</t>
         </is>
       </c>
@@ -7487,52 +9032,67 @@
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>A 068</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="113" spans="1:14">
+      <c r="N112" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O112" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:17">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>0111</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>N(PARATONNERRE 2025)</t>
         </is>
       </c>
@@ -7554,52 +9114,67 @@
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="114" spans="1:14">
+      <c r="N113" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O113" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:17">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>0112</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>N(PARIS PEACOCK 2025)</t>
         </is>
       </c>
@@ -7621,52 +9196,67 @@
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="115" spans="1:14">
+      <c r="N114" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O114" s="0" t="inlineStr">
+        <is>
+          <t>Longways Stables</t>
+        </is>
+      </c>
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:17">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>0113</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>N(PEACE OF PARIS 2025)</t>
         </is>
       </c>
@@ -7688,52 +9278,62 @@
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
-    </row>
-    <row r="116" spans="1:14">
+      <c r="N115" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:17">
       <c r="A116" s="0" t="inlineStr">
         <is>
           <t>0114</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>N(PEACH TREE 2025)</t>
         </is>
       </c>
@@ -7755,52 +9355,67 @@
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t>C 282</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="117" spans="1:14">
+      <c r="N116" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O116" s="0" t="inlineStr">
+        <is>
+          <t>William-R. MUIR</t>
+        </is>
+      </c>
+      <c r="P116" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:17">
       <c r="A117" s="0" t="inlineStr">
         <is>
           <t>0115</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>2025-02-14</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>N(PEARLY STEPH 2025)</t>
         </is>
       </c>
@@ -7822,52 +9437,67 @@
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="118" spans="1:14">
+      <c r="N117" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O117" s="0" t="inlineStr">
+        <is>
+          <t>Amanda  SKIFFINGTON pr: Westward Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P117" s="0" t="inlineStr">
+        <is>
+          <t>650000</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:17">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>0116</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>2025-01-14</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>N(PERAMA 2025)</t>
         </is>
       </c>
@@ -7889,52 +9519,67 @@
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="119" spans="1:14">
+      <c r="N118" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O118" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:17">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>2025-03-22</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>N(PERCUSSION 2025)</t>
         </is>
       </c>
@@ -7956,52 +9601,62 @@
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>C 294</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="120" spans="1:14">
+      <c r="N119" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P119" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:17">
       <c r="A120" s="0" t="inlineStr">
         <is>
           <t>0118</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>2025-04-15</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>CAPRICE DE PIERRE</t>
         </is>
       </c>
@@ -8023,52 +9678,67 @@
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>A 089</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="121" spans="1:14">
+      <c r="N120" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O120" s="0" t="inlineStr">
+        <is>
+          <t>Societe d'entrainement Markus Nigge</t>
+        </is>
+      </c>
+      <c r="P120" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:17">
       <c r="A121" s="0" t="inlineStr">
         <is>
           <t>0119</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>2025-03-12</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>N(PERRIAND 2025)</t>
         </is>
       </c>
@@ -8090,52 +9760,62 @@
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>B 169</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="122" spans="1:14">
+      <c r="N121" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P121" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:17">
       <c r="A122" s="0" t="inlineStr">
         <is>
           <t>0120</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>N(PHILOMENE 2025)</t>
         </is>
       </c>
@@ -8157,52 +9837,67 @@
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>P 304</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="123" spans="1:14">
+      <c r="N122" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O122" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P122" s="0" t="inlineStr">
+        <is>
+          <t>1700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:17">
       <c r="A123" s="0" t="inlineStr">
         <is>
           <t>0121</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>2025-04-14</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>N(PIATTOLI 2025)</t>
         </is>
       </c>
@@ -8224,52 +9919,62 @@
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>P 305</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="124" spans="1:14">
+      <c r="N123" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P123" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:17">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>2025-03-25</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>N(PINKSTER 2025)</t>
         </is>
       </c>
@@ -8291,52 +9996,67 @@
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>C 225</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-    </row>
-    <row r="125" spans="1:14">
+      <c r="N124" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O124" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P124" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:17">
       <c r="A125" s="0" t="inlineStr">
         <is>
           <t>0123</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>N(PITCH 2025)</t>
         </is>
       </c>
@@ -8358,52 +10078,67 @@
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>P 306</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="126" spans="1:14">
+      <c r="N125" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O125" s="0" t="inlineStr">
+        <is>
+          <t>Longways Stables</t>
+        </is>
+      </c>
+      <c r="P125" s="0" t="inlineStr">
+        <is>
+          <t>165000</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:17">
       <c r="A126" s="0" t="inlineStr">
         <is>
           <t>0124</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>N(PRIMI ORDINIS 2025)</t>
         </is>
       </c>
@@ -8425,52 +10160,67 @@
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>A 097</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="127" spans="1:14">
+      <c r="N126" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O126" s="0" t="inlineStr">
+        <is>
+          <t>Lydia GULER BONIFAZI</t>
+        </is>
+      </c>
+      <c r="P126" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:17">
       <c r="A127" s="0" t="inlineStr">
         <is>
           <t>0125</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>N(PRINCESS KAGUYA 2025)</t>
         </is>
       </c>
@@ -8492,52 +10242,62 @@
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="128" spans="1:14">
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:17">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>2025-04-27</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>MILKY CHANCE</t>
         </is>
       </c>
@@ -8559,52 +10319,62 @@
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>DAWN APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="129" spans="1:14">
+      <c r="N128" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:17">
       <c r="A129" s="0" t="inlineStr">
         <is>
           <t>0127</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>N(PRUDENTE 2025)</t>
         </is>
       </c>
@@ -8626,52 +10396,67 @@
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>P 307</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="130" spans="1:14">
+      <c r="N129" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O129" s="0" t="inlineStr">
+        <is>
+          <t>David Redvers Bloodstock</t>
+        </is>
+      </c>
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:17">
       <c r="A130" s="0" t="inlineStr">
         <is>
           <t>0128</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>2025-05-04</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>N(PRUDENZIA 2025)</t>
         </is>
       </c>
@@ -8693,52 +10478,67 @@
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>P 308</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="131" spans="1:14">
+      <c r="N130" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O130" s="0" t="inlineStr">
+        <is>
+          <t>Yoshito YAHAGI</t>
+        </is>
+      </c>
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>1000000</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:17">
       <c r="A131" s="0" t="inlineStr">
         <is>
           <t>0129</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>N(QITURA 2025)</t>
         </is>
       </c>
@@ -8760,52 +10560,67 @@
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t>A 062</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
-    </row>
-    <row r="132" spans="1:14">
+      <c r="N131" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O131" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:17">
       <c r="A132" s="0" t="inlineStr">
         <is>
           <t>0130</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>N(QUALIFY 2025)</t>
         </is>
       </c>
@@ -8827,52 +10642,67 @@
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t>B 164</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="133" spans="1:14">
+      <c r="N132" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O132" s="0" t="inlineStr">
+        <is>
+          <t>Andy Chung Yin LO</t>
+        </is>
+      </c>
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>475000</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:17">
       <c r="A133" s="0" t="inlineStr">
         <is>
           <t>0131</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>2025-03-06</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>N(QUECHUACH 2025)</t>
         </is>
       </c>
@@ -8894,52 +10724,67 @@
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>D 013</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="134" spans="1:14">
+      <c r="N133" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O133" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:17">
       <c r="A134" s="0" t="inlineStr">
         <is>
           <t>0132</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>N(QUEEN OF ERIN 2025)</t>
         </is>
       </c>
@@ -8961,52 +10806,62 @@
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>T 022</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="135" spans="1:14">
+      <c r="N134" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:17">
       <c r="A135" s="0" t="inlineStr">
         <is>
           <t>0133</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>N(QUEEN OF THE SEA 2025)</t>
         </is>
       </c>
@@ -9028,52 +10883,67 @@
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>C 253</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="136" spans="1:14">
+      <c r="N135" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O135" s="0" t="inlineStr">
+        <is>
+          <t>SAS Larrieu Gerard</t>
+        </is>
+      </c>
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:17">
       <c r="A136" s="0" t="inlineStr">
         <is>
           <t>0134</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>N(QUEEN TREZY 2025)</t>
         </is>
       </c>
@@ -9095,52 +10965,67 @@
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>C 180</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
-    </row>
-    <row r="137" spans="1:14">
+      <c r="N136" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O136" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:17">
       <c r="A137" s="0" t="inlineStr">
         <is>
           <t>0135</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>2025-03-07</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>N(QUESTABELLA 2025)</t>
         </is>
       </c>
@@ -9162,52 +11047,62 @@
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t>B 129</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="138" spans="1:14">
+      <c r="N137" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:17">
       <c r="A138" s="0" t="inlineStr">
         <is>
           <t>0136</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>N(RAKURAI 2025)</t>
         </is>
       </c>
@@ -9229,52 +11124,67 @@
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>A 013</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t>DEEP IMPACT</t>
         </is>
       </c>
-    </row>
-    <row r="139" spans="1:14">
+      <c r="N138" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O138" s="0" t="inlineStr">
+        <is>
+          <t>De Burgh Equine Ltd</t>
+        </is>
+      </c>
+      <c r="P138" s="0" t="inlineStr">
+        <is>
+          <t>117000</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:17">
       <c r="A139" s="0" t="inlineStr">
         <is>
           <t>0137</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>N(REGINA MUNDI 2025)</t>
         </is>
       </c>
@@ -9296,52 +11206,62 @@
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t>C 208</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="140" spans="1:14">
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P139" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:17">
       <c r="A140" s="0" t="inlineStr">
         <is>
           <t>0138</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>N(REINETTE 2025)</t>
         </is>
       </c>
@@ -9363,52 +11283,67 @@
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>B 118</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="141" spans="1:14">
+      <c r="N140" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O140" s="0" t="inlineStr">
+        <is>
+          <t>George Boughey Racing / Morshead Bloodstock</t>
+        </is>
+      </c>
+      <c r="P140" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:17">
       <c r="A141" s="0" t="inlineStr">
         <is>
           <t>0139</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>N(RESVERA 2025)</t>
         </is>
       </c>
@@ -9430,52 +11365,67 @@
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="142" spans="1:14">
+      <c r="N141" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O141" s="0" t="inlineStr">
+        <is>
+          <t>Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="P141" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:17">
       <c r="A142" s="0" t="inlineStr">
         <is>
           <t>0140</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>N(RIGHT HAND 2025)</t>
         </is>
       </c>
@@ -9497,52 +11447,67 @@
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>P 309</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="143" spans="1:14">
+      <c r="N142" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O142" s="0" t="inlineStr">
+        <is>
+          <t>One Agency</t>
+        </is>
+      </c>
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>360000</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:17">
       <c r="A143" s="0" t="inlineStr">
         <is>
           <t>0141</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>N(RIHAAF 2025)</t>
         </is>
       </c>
@@ -9564,52 +11529,67 @@
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>C 179</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>KITTEN'S JOY</t>
         </is>
       </c>
-    </row>
-    <row r="144" spans="1:14">
+      <c r="N143" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O143" s="0" t="inlineStr">
+        <is>
+          <t>Charles BAREL</t>
+        </is>
+      </c>
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:17">
       <c r="A144" s="0" t="inlineStr">
         <is>
           <t>0142</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>2025-04-21</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>N(RIQA 2025)</t>
         </is>
       </c>
@@ -9631,52 +11611,67 @@
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t>A 088</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="145" spans="1:14">
+      <c r="N144" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O144" s="0" t="inlineStr">
+        <is>
+          <t>Gerry Hogan Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:17">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>0143</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>N(ROSDHU QUEEN 2025)</t>
         </is>
       </c>
@@ -9698,52 +11693,67 @@
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="146" spans="1:14">
+      <c r="N145" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O145" s="0" t="inlineStr">
+        <is>
+          <t>CF Bloodstock</t>
+        </is>
+      </c>
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:17">
       <c r="A146" s="0" t="inlineStr">
         <is>
           <t>0144</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>ROSS THE SEA</t>
         </is>
       </c>
@@ -9765,52 +11775,67 @@
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>AREION</t>
         </is>
       </c>
-    </row>
-    <row r="147" spans="1:14">
+      <c r="N146" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O146" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc / Leonard DUCASS</t>
+        </is>
+      </c>
+      <c r="P146" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:17">
       <c r="A147" s="0" t="inlineStr">
         <is>
           <t>0145</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>N(ROSIE'S PREMIERE 2025)</t>
         </is>
       </c>
@@ -9832,52 +11857,67 @@
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>A 014</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="148" spans="1:14">
+      <c r="N147" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O147" s="0" t="inlineStr">
+        <is>
+          <t>CF Bloodstock</t>
+        </is>
+      </c>
+      <c r="P147" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:17">
       <c r="A148" s="0" t="inlineStr">
         <is>
           <t>0146</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>N(ROYAL MAJESTIC 2025)</t>
         </is>
       </c>
@@ -9899,52 +11939,67 @@
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>B 142</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t>TOBOUGG</t>
         </is>
       </c>
-    </row>
-    <row r="149" spans="1:14">
+      <c r="N148" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O148" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P148" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:17">
       <c r="A149" s="0" t="inlineStr">
         <is>
           <t>0147</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>N(ROZIYNA 2025)</t>
         </is>
       </c>
@@ -9966,52 +12021,67 @@
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="150" spans="1:14">
+      <c r="N149" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O149" s="0" t="inlineStr">
+        <is>
+          <t>SAS Sumbe</t>
+        </is>
+      </c>
+      <c r="P149" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:17">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>N(RUBIA BELLA 2025)</t>
         </is>
       </c>
@@ -10033,52 +12103,67 @@
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t>BATED BREATH</t>
         </is>
       </c>
-    </row>
-    <row r="151" spans="1:14">
+      <c r="N150" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O150" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd / Peter Fahey</t>
+        </is>
+      </c>
+      <c r="P150" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:17">
       <c r="A151" s="0" t="inlineStr">
         <is>
           <t>0149</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>N(RUMBLES OF THUNDER 2025)</t>
         </is>
       </c>
@@ -10100,52 +12185,67 @@
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>B 143</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
-    </row>
-    <row r="152" spans="1:14">
+      <c r="N151" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O151" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P151" s="0" t="inlineStr">
+        <is>
+          <t>2300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:17">
       <c r="A152" s="0" t="inlineStr">
         <is>
           <t>0150</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>2025-04-20</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>N(SADDLE RIDGE 2025)</t>
         </is>
       </c>
@@ -10167,79 +12267,104 @@
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>AUSTRALIA</t>
         </is>
       </c>
-    </row>
-    <row r="153" spans="1:14">
+      <c r="N152" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O152" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P152" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:17">
       <c r="A153" s="0" t="inlineStr">
         <is>
           <t>0151</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 151</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="154" spans="1:14">
+      <c r="N153" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P153" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:17">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>0152</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>N(SANSIBARA 2025)</t>
         </is>
       </c>
@@ -10261,52 +12386,62 @@
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="155" spans="1:14">
+      <c r="N154" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P154" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:17">
       <c r="A155" s="0" t="inlineStr">
         <is>
           <t>0153</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>N(SASSI NERI 2025)</t>
         </is>
       </c>
@@ -10328,52 +12463,67 @@
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>B 144</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-    </row>
-    <row r="156" spans="1:14">
+      <c r="N155" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O155" s="0" t="inlineStr">
+        <is>
+          <t>Patrik OLAVE</t>
+        </is>
+      </c>
+      <c r="P155" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:17">
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>0154</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>2025-04-20</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>N(SATURNE 2025)</t>
         </is>
       </c>
@@ -10395,52 +12545,67 @@
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>P 310</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="157" spans="1:14">
+      <c r="N156" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O156" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P156" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:17">
       <c r="A157" s="0" t="inlineStr">
         <is>
           <t>0155</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>N(SEA SYLPH 2025)</t>
         </is>
       </c>
@@ -10462,52 +12627,67 @@
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="158" spans="1:14">
+      <c r="N157" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O157" s="0" t="inlineStr">
+        <is>
+          <t>Durcan Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P157" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:17">
       <c r="A158" s="0" t="inlineStr">
         <is>
           <t>0156</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>N(SEA THE SNOW 2025)</t>
         </is>
       </c>
@@ -10529,52 +12709,67 @@
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="159" spans="1:14">
+      <c r="N158" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O158" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas PERRET</t>
+        </is>
+      </c>
+      <c r="P158" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:17">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>N(SEAGALA 2025)</t>
         </is>
       </c>
@@ -10596,52 +12791,67 @@
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>A 098</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
-    </row>
-    <row r="160" spans="1:14">
+      <c r="N159" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O159" s="0" t="inlineStr">
+        <is>
+          <t>Guy PARIENTE</t>
+        </is>
+      </c>
+      <c r="P159" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:17">
       <c r="A160" s="0" t="inlineStr">
         <is>
           <t>0158</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>N(SEEOLA 2025)</t>
         </is>
       </c>
@@ -10663,52 +12873,67 @@
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>B 145</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="161" spans="1:14">
+      <c r="N160" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O160" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P160" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:17">
       <c r="A161" s="0" t="inlineStr">
         <is>
           <t>0159</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>2025-03-08</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>N(SENSE OF FUN 2025)</t>
         </is>
       </c>
@@ -10730,52 +12955,67 @@
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 130</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>DISTORTED HUMOR</t>
         </is>
       </c>
-    </row>
-    <row r="162" spans="1:14">
+      <c r="N161" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O161" s="0" t="inlineStr">
+        <is>
+          <t>George Boughey Racing / Morshead Bloodstock</t>
+        </is>
+      </c>
+      <c r="P161" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:17">
       <c r="A162" s="0" t="inlineStr">
         <is>
           <t>0160</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>N(SERENITY 2025)</t>
         </is>
       </c>
@@ -10797,79 +13037,99 @@
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="163" spans="1:14">
+      <c r="N162" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P162" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:17">
       <c r="A163" s="0" t="inlineStr">
         <is>
           <t>0161</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 161</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="164" spans="1:14">
+      <c r="N163" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P163" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:17">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>N(SHAMIYRA 2025)</t>
         </is>
       </c>
@@ -10891,52 +13151,67 @@
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>B 123</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t>MEDICEAN</t>
         </is>
       </c>
-    </row>
-    <row r="165" spans="1:14">
+      <c r="N164" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O164" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P164" s="0" t="inlineStr">
+        <is>
+          <t>165000</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:17">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>0163</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>N(SHANNDIYRA 2025)</t>
         </is>
       </c>
@@ -10958,52 +13233,67 @@
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>A 085</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t>KING'S BEST</t>
         </is>
       </c>
-    </row>
-    <row r="166" spans="1:14">
+      <c r="N165" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O165" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P165" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:17">
       <c r="A166" s="0" t="inlineStr">
         <is>
           <t>0164</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
           <t>N(SI SYMPHONY 2025)</t>
         </is>
       </c>
@@ -11025,52 +13315,67 @@
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
-    </row>
-    <row r="167" spans="1:14">
+      <c r="N166" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O166" s="0" t="inlineStr">
+        <is>
+          <t>Jeremy BRUMMITT for the Washbourns</t>
+        </is>
+      </c>
+      <c r="P166" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:17">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>0165</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>N(SICILIAN DEFENSE 2025)</t>
         </is>
       </c>
@@ -11092,52 +13397,67 @@
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>C 287</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>MUHAARAR</t>
         </is>
       </c>
-    </row>
-    <row r="168" spans="1:14">
+      <c r="N167" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O167" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="P167" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:17">
       <c r="A168" s="0" t="inlineStr">
         <is>
           <t>0166</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>2025-01-21</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>N(SILIMERI 2025)</t>
         </is>
       </c>
@@ -11159,52 +13479,67 @@
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>T 003</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="169" spans="1:14">
+      <c r="N168" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O168" s="0" t="inlineStr">
+        <is>
+          <t>Church Farm and Grove Stud</t>
+        </is>
+      </c>
+      <c r="P168" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:17">
       <c r="A169" s="0" t="inlineStr">
         <is>
           <t>0167</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>N(SILVER LINING 2025)</t>
         </is>
       </c>
@@ -11226,52 +13561,62 @@
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t>C 177</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t>CARAVAGGIO</t>
         </is>
       </c>
-    </row>
-    <row r="170" spans="1:14">
+      <c r="N169" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P169" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:17">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>0168</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>2025-04-05</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>N(SIMPLY A STAR 2025)</t>
         </is>
       </c>
@@ -11293,52 +13638,67 @@
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>GIANT'S CAUSEWAY</t>
         </is>
       </c>
-    </row>
-    <row r="171" spans="1:14">
+      <c r="N170" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O170" s="0" t="inlineStr">
+        <is>
+          <t>The Bloodstock Connection</t>
+        </is>
+      </c>
+      <c r="P170" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:17">
       <c r="A171" s="0" t="inlineStr">
         <is>
           <t>0169</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>2025-03-22</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>N(SINGFORTHEMOMENT 2025)</t>
         </is>
       </c>
@@ -11360,52 +13720,67 @@
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>A 075</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="172" spans="1:14">
+      <c r="N171" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O171" s="0" t="inlineStr">
+        <is>
+          <t>MV MAGNIER / MANDORE</t>
+        </is>
+      </c>
+      <c r="P171" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:17">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>0170</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>N(SIPPINSODA 2025)</t>
         </is>
       </c>
@@ -11427,52 +13802,67 @@
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t>C 176</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-    </row>
-    <row r="173" spans="1:14">
+      <c r="N172" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O172" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P172" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:17">
       <c r="A173" s="0" t="inlineStr">
         <is>
           <t>0171</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>N(SISILA 2025)</t>
         </is>
       </c>
@@ -11494,52 +13884,67 @@
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="174" spans="1:14">
+      <c r="N173" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O173" s="0" t="inlineStr">
+        <is>
+          <t>LDC Bloodstock</t>
+        </is>
+      </c>
+      <c r="P173" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:17">
       <c r="A174" s="0" t="inlineStr">
         <is>
           <t>0172</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>N(SIVANA 2025)</t>
         </is>
       </c>
@@ -11561,52 +13966,62 @@
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>A 099</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t>GOKEN</t>
         </is>
       </c>
-    </row>
-    <row r="175" spans="1:14">
+      <c r="N174" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P174" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:17">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>2025-02-19</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>N(SIYOUNOW 2025)</t>
         </is>
       </c>
@@ -11628,52 +14043,62 @@
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>C 267</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="176" spans="1:14">
+      <c r="N175" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P175" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:17">
       <c r="A176" s="0" t="inlineStr">
         <is>
           <t>0174</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>2025-04-27</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>N(SKYSWEEPER 2025)</t>
         </is>
       </c>
@@ -11695,52 +14120,67 @@
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>C 175</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t>HURRICANE RUN</t>
         </is>
       </c>
-    </row>
-    <row r="177" spans="1:14">
+      <c r="N176" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O176" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner / Mandore</t>
+        </is>
+      </c>
+      <c r="P176" s="0" t="inlineStr">
+        <is>
+          <t>215000</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:17">
       <c r="A177" s="0" t="inlineStr">
         <is>
           <t>0175</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>2025-02-08</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
           <t>N(SLADINA 2025)</t>
         </is>
       </c>
@@ -11762,52 +14202,67 @@
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>P 311</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-    </row>
-    <row r="178" spans="1:14">
+      <c r="N177" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O177" s="0" t="inlineStr">
+        <is>
+          <t>Richard  KNIGHT / Salhia Stud</t>
+        </is>
+      </c>
+      <c r="P177" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:17">
       <c r="A178" s="0" t="inlineStr">
         <is>
           <t>0176</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>N(SNOW 2025)</t>
         </is>
       </c>
@@ -11829,52 +14284,67 @@
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>B 131</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="179" spans="1:14">
+      <c r="N178" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O178" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="P178" s="0" t="inlineStr">
+        <is>
+          <t>165000</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:17">
       <c r="A179" s="0" t="inlineStr">
         <is>
           <t>0177</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
           <t>N(SNOWPARK 2025)</t>
         </is>
       </c>
@@ -11896,52 +14366,67 @@
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>P 312</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="180" spans="1:14">
+      <c r="N179" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O179" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc pr: White Birch Farm</t>
+        </is>
+      </c>
+      <c r="P179" s="0" t="inlineStr">
+        <is>
+          <t>1650000</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:17">
       <c r="A180" s="0" t="inlineStr">
         <is>
           <t>0178</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>2025-01-15</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>N(SOCCER MOM 2025)</t>
         </is>
       </c>
@@ -11963,52 +14448,67 @@
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>C 254</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>MONSUN</t>
         </is>
       </c>
-    </row>
-    <row r="181" spans="1:14">
+      <c r="N180" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O180" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CLÉMENT</t>
+        </is>
+      </c>
+      <c r="P180" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:17">
       <c r="A181" s="0" t="inlineStr">
         <is>
           <t>0179</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>N(SOFIA 2025)</t>
         </is>
       </c>
@@ -12030,52 +14530,62 @@
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>C 210</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="182" spans="1:14">
+      <c r="N181" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P181" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:17">
       <c r="A182" s="0" t="inlineStr">
         <is>
           <t>0180</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
           <t>N(SOLA LUNA 2025)</t>
         </is>
       </c>
@@ -12097,52 +14607,67 @@
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>C 174</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="183" spans="1:14">
+      <c r="N182" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O182" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P182" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:17">
       <c r="A183" s="0" t="inlineStr">
         <is>
           <t>0181</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>ADHA</t>
         </is>
       </c>
@@ -12164,52 +14689,62 @@
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>A 032</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t>INTO MISCHIEF</t>
         </is>
       </c>
-    </row>
-    <row r="184" spans="1:14">
+      <c r="N183" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P183" s="0" t="inlineStr">
+        <is>
+          <t>65000</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:17">
       <c r="A184" s="0" t="inlineStr">
         <is>
           <t>0182</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>2025-04-18</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>N(SONGERIE 2025)</t>
         </is>
       </c>
@@ -12231,52 +14766,67 @@
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>C 226</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t>SHIROCCO</t>
         </is>
       </c>
-    </row>
-    <row r="185" spans="1:14">
+      <c r="N184" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O184" s="0" t="inlineStr">
+        <is>
+          <t>LLH STABLE</t>
+        </is>
+      </c>
+      <c r="P184" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:17">
       <c r="A185" s="0" t="inlineStr">
         <is>
           <t>0183</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>N(SOPRAN ENERY 2025)</t>
         </is>
       </c>
@@ -12298,52 +14848,67 @@
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="186" spans="1:14">
+      <c r="N185" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O185" s="0" t="inlineStr">
+        <is>
+          <t>Charley ROSSI</t>
+        </is>
+      </c>
+      <c r="P185" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:17">
       <c r="A186" s="0" t="inlineStr">
         <is>
           <t>0184</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>2025-01-29</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>SUDDENLY</t>
         </is>
       </c>
@@ -12365,52 +14930,67 @@
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>B 124</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="187" spans="1:14">
+      <c r="N186" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O186" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Damien Artu Earl</t>
+        </is>
+      </c>
+      <c r="P186" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:17">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>N(SOUNAYA 2025)</t>
         </is>
       </c>
@@ -12432,52 +15012,67 @@
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>B 156</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>NAYEF</t>
         </is>
       </c>
-    </row>
-    <row r="188" spans="1:14">
+      <c r="N187" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O187" s="0" t="inlineStr">
+        <is>
+          <t>SAS Racing D</t>
+        </is>
+      </c>
+      <c r="P187" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:17">
       <c r="A188" s="0" t="inlineStr">
         <is>
           <t>0186</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>2025-01-20</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>N(SOUPER TROPICAL 2025)</t>
         </is>
       </c>
@@ -12499,52 +15094,67 @@
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t>C 173</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
-    </row>
-    <row r="189" spans="1:14">
+      <c r="N188" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O188" s="0" t="inlineStr">
+        <is>
+          <t>Deuce Greathouse Agent for Pura Vida Investments</t>
+        </is>
+      </c>
+      <c r="P188" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:17">
       <c r="A189" s="0" t="inlineStr">
         <is>
           <t>0187</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>N(SPERALITA 2025)</t>
         </is>
       </c>
@@ -12566,52 +15176,67 @@
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="190" spans="1:14">
+      <c r="N189" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O189" s="0" t="inlineStr">
+        <is>
+          <t>MV Magnier / Oceanic Bloodstock Inc pr: White Birch Farm</t>
+        </is>
+      </c>
+      <c r="P189" s="0" t="inlineStr">
+        <is>
+          <t>1400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:17">
       <c r="A190" s="0" t="inlineStr">
         <is>
           <t>0188</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>N(STARDEVOTE 2025)</t>
         </is>
       </c>
@@ -12633,52 +15258,67 @@
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>A 069</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t>STARSPANGLEDBANNER</t>
         </is>
       </c>
-    </row>
-    <row r="191" spans="1:14">
+      <c r="N190" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O190" s="0" t="inlineStr">
+        <is>
+          <t>AB Ascot</t>
+        </is>
+      </c>
+      <c r="P190" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:17">
       <c r="A191" s="0" t="inlineStr">
         <is>
           <t>0189</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>2025-01-31</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>N(STRAWBERRY LACE 2025)</t>
         </is>
       </c>
@@ -12700,52 +15340,62 @@
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t>B 146</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="192" spans="1:14">
+      <c r="N191" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P191" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:17">
       <c r="A192" s="0" t="inlineStr">
         <is>
           <t>0190</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>THE NEW BOY</t>
         </is>
       </c>
@@ -12767,52 +15417,62 @@
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>C 172</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t>MAKE BELIEVE</t>
         </is>
       </c>
-    </row>
-    <row r="193" spans="1:14">
+      <c r="N192" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P192" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:17">
       <c r="A193" s="0" t="inlineStr">
         <is>
           <t>0191</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>N(SUN BEAR 2025)</t>
         </is>
       </c>
@@ -12834,52 +15494,62 @@
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t>C 212</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="194" spans="1:14">
+      <c r="N193" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P193" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:17">
       <c r="A194" s="0" t="inlineStr">
         <is>
           <t>0192</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>2025-04-10</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>N(SUTTON VENY 2025)</t>
         </is>
       </c>
@@ -12901,52 +15571,67 @@
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>C 232</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
-    </row>
-    <row r="195" spans="1:14">
+      <c r="N194" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O194" s="0" t="inlineStr">
+        <is>
+          <t>Kerri RADCLIFFE, agent</t>
+        </is>
+      </c>
+      <c r="P194" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:17">
       <c r="A195" s="0" t="inlineStr">
         <is>
           <t>0193</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>N(SWIFT ACTION 2025)</t>
         </is>
       </c>
@@ -12968,52 +15653,67 @@
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t>C 233</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="196" spans="1:14">
+      <c r="N195" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O195" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P195" s="0" t="inlineStr">
+        <is>
+          <t>350000</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:17">
       <c r="A196" s="0" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>N(TAGLINE 2025)</t>
         </is>
       </c>
@@ -13035,52 +15735,67 @@
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t>D 014</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>HAVANA GREY</t>
         </is>
       </c>
-    </row>
-    <row r="197" spans="1:14">
+      <c r="N196" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O196" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P196" s="0" t="inlineStr">
+        <is>
+          <t>2000000</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:17">
       <c r="A197" s="0" t="inlineStr">
         <is>
           <t>0195</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>N(TAMAZIRTE 2025)</t>
         </is>
       </c>
@@ -13102,52 +15817,67 @@
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t>C 268</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t>DANEHILL DANCER</t>
         </is>
       </c>
-    </row>
-    <row r="198" spans="1:14">
+      <c r="N197" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O197" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CLÉMENT</t>
+        </is>
+      </c>
+      <c r="P197" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:17">
       <c r="A198" s="0" t="inlineStr">
         <is>
           <t>0196</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>2025-02-17</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>NIGHTCALL</t>
         </is>
       </c>
@@ -13169,52 +15899,67 @@
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>A 031</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="199" spans="1:14">
+      <c r="N198" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O198" s="0" t="inlineStr">
+        <is>
+          <t>Paragon Bloodstock Agency</t>
+        </is>
+      </c>
+      <c r="P198" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:17">
       <c r="A199" s="0" t="inlineStr">
         <is>
           <t>0197</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>N(TESORO 2025)</t>
         </is>
       </c>
@@ -13236,52 +15981,67 @@
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t>C 227</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="200" spans="1:14">
+      <c r="N199" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O199" s="0" t="inlineStr">
+        <is>
+          <t>Solis/Litt, Roger Varian for Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P199" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:17">
       <c r="A200" s="0" t="inlineStr">
         <is>
           <t>0198</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>2025-04-10</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>N(THAI HAKU 2025)</t>
         </is>
       </c>
@@ -13303,52 +16063,67 @@
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>C 246</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="201" spans="1:14">
+      <c r="N200" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O200" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="P200" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:17">
       <c r="A201" s="0" t="inlineStr">
         <is>
           <t>0199</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>N(THE PLANETS 2025)</t>
         </is>
       </c>
@@ -13370,52 +16145,62 @@
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t>C 228</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="202" spans="1:14">
+      <c r="N201" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P201" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:17">
       <c r="A202" s="0" t="inlineStr">
         <is>
           <t>0200</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>2025-03-08</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>N(THREAD OF SILVER 2025)</t>
         </is>
       </c>
@@ -13437,52 +16222,67 @@
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t>B 147</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="203" spans="1:14">
+      <c r="N202" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O202" s="0" t="inlineStr">
+        <is>
+          <t>CF Bloodstock / Longways</t>
+        </is>
+      </c>
+      <c r="P202" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:17">
       <c r="A203" s="0" t="inlineStr">
         <is>
           <t>0201</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>PERSIAN PEARL</t>
         </is>
       </c>
@@ -13504,52 +16304,67 @@
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t>CLODOVIL</t>
         </is>
       </c>
-    </row>
-    <row r="204" spans="1:14">
+      <c r="N203" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O203" s="0" t="inlineStr">
+        <is>
+          <t>Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P203" s="0" t="inlineStr">
+        <is>
+          <t>265000</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:17">
       <c r="A204" s="0" t="inlineStr">
         <is>
           <t>0202</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>N(TILDA 2025)</t>
         </is>
       </c>
@@ -13571,52 +16386,67 @@
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>C 213</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>MOTIVATOR</t>
         </is>
       </c>
-    </row>
-    <row r="205" spans="1:14">
+      <c r="N204" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O204" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="P204" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:17">
       <c r="A205" s="0" t="inlineStr">
         <is>
           <t>0203</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>N(TOINETTE 2025)</t>
         </is>
       </c>
@@ -13638,52 +16468,62 @@
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>SCAT DADDY</t>
         </is>
       </c>
-    </row>
-    <row r="206" spans="1:14">
+      <c r="N205" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P205" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:17">
       <c r="A206" s="0" t="inlineStr">
         <is>
           <t>0204</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>2025-03-07</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>N(TRANSIENT 2025)</t>
         </is>
       </c>
@@ -13705,52 +16545,67 @@
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t>C 234</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="207" spans="1:14">
+      <c r="N206" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O206" s="0" t="inlineStr">
+        <is>
+          <t>Dermot FARRINGTON</t>
+        </is>
+      </c>
+      <c r="P206" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:17">
       <c r="A207" s="0" t="inlineStr">
         <is>
           <t>0205</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>N(TRAVEL 2025)</t>
         </is>
       </c>
@@ -13772,52 +16627,67 @@
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t>C 235</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
-    </row>
-    <row r="208" spans="1:14">
+      <c r="N207" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O207" s="0" t="inlineStr">
+        <is>
+          <t>Armando DUARTE</t>
+        </is>
+      </c>
+      <c r="P207" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:17">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>0206</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>N(TREGONY 2025)</t>
         </is>
       </c>
@@ -13839,52 +16709,67 @@
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>T 002</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t>NEW BAY</t>
         </is>
       </c>
-    </row>
-    <row r="209" spans="1:14">
+      <c r="N208" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O208" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P208" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:17">
       <c r="A209" s="0" t="inlineStr">
         <is>
           <t>0207</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>2025-02-17</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>N(TRES MAGNIFIQUE 2025)</t>
         </is>
       </c>
@@ -13906,52 +16791,67 @@
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>B 148</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t>ZOFFANY</t>
         </is>
       </c>
-    </row>
-    <row r="210" spans="1:14">
+      <c r="N209" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O209" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P209" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:17">
       <c r="A210" s="0" t="inlineStr">
         <is>
           <t>0208</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>N(TRIBECA 2025)</t>
         </is>
       </c>
@@ -13973,52 +16873,67 @@
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>P 313</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>GUILIANI</t>
         </is>
       </c>
-    </row>
-    <row r="211" spans="1:14">
+      <c r="N210" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O210" s="0" t="inlineStr">
+        <is>
+          <t>Eckhard SAUREN</t>
+        </is>
+      </c>
+      <c r="P210" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:17">
       <c r="A211" s="0" t="inlineStr">
         <is>
           <t>0209</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>N(UNIQUE BELLA 2025)</t>
         </is>
       </c>
@@ -14040,52 +16955,67 @@
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>B 172</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>SLADE POWER</t>
         </is>
       </c>
-    </row>
-    <row r="212" spans="1:14">
+      <c r="N211" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O211" s="0" t="inlineStr">
+        <is>
+          <t>Dan ASTBURY / James Owen Racing</t>
+        </is>
+      </c>
+      <c r="P211" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:17">
       <c r="A212" s="0" t="inlineStr">
         <is>
           <t>0210</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>RUE RAFFAELLI</t>
         </is>
       </c>
@@ -14107,52 +17037,67 @@
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t>C 200</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
-    </row>
-    <row r="213" spans="1:14">
+      <c r="N212" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O212" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P212" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:17">
       <c r="A213" s="0" t="inlineStr">
         <is>
           <t>0211</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>N(VALLORIA 2025)</t>
         </is>
       </c>
@@ -14174,52 +17119,62 @@
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t>C 229</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="214" spans="1:14">
+      <c r="N213" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P213" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:17">
       <c r="A214" s="0" t="inlineStr">
         <is>
           <t>0212</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>2025-01-17</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
           <t>N(VANZARA 2025)</t>
         </is>
       </c>
@@ -14241,52 +17196,67 @@
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t>B 149</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t>REDOUTE'S CHOICE</t>
         </is>
       </c>
-    </row>
-    <row r="215" spans="1:14">
+      <c r="N214" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O214" s="0" t="inlineStr">
+        <is>
+          <t>Avenue Bloodstock Ltd / Parkland</t>
+        </is>
+      </c>
+      <c r="P214" s="0" t="inlineStr">
+        <is>
+          <t>320000</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:17">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>0213</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
           <t>N(VEGA'S ANGEL 2025)</t>
         </is>
       </c>
@@ -14308,52 +17278,67 @@
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t>A 070</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="216" spans="1:14">
+      <c r="N215" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O215" s="0" t="inlineStr">
+        <is>
+          <t>John Daniel MOORE / Andrew JONES</t>
+        </is>
+      </c>
+      <c r="P215" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:17">
       <c r="A216" s="0" t="inlineStr">
         <is>
           <t>0214</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
           <t>N(VEGAS VALENTINE 2025)</t>
         </is>
       </c>
@@ -14375,52 +17360,62 @@
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t>D 015</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="217" spans="1:14">
+      <c r="N216" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P216" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:17">
       <c r="A217" s="0" t="inlineStr">
         <is>
           <t>0215</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
           <t>N(VERMILION 2025)</t>
         </is>
       </c>
@@ -14442,52 +17437,67 @@
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t>A 084</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="218" spans="1:14">
+      <c r="N217" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O217" s="0" t="inlineStr">
+        <is>
+          <t>Markus NIGGE</t>
+        </is>
+      </c>
+      <c r="P217" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:17">
       <c r="A218" s="0" t="inlineStr">
         <is>
           <t>0215a</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
           <t>N(VIA PISA 2025)</t>
         </is>
       </c>
@@ -14509,52 +17519,67 @@
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="219" spans="1:14">
+      <c r="N218" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O218" s="0" t="inlineStr">
+        <is>
+          <t>Amanda SKIFFINGTON</t>
+        </is>
+      </c>
+      <c r="P218" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:17">
       <c r="A219" s="0" t="inlineStr">
         <is>
           <t>0216</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>N(VIOLA 2025)</t>
         </is>
       </c>
@@ -14576,52 +17601,67 @@
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t>P 314</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="220" spans="1:14">
+      <c r="N219" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O219" s="0" t="inlineStr">
+        <is>
+          <t>Will Douglass Bloodstock</t>
+        </is>
+      </c>
+      <c r="P219" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:17">
       <c r="A220" s="0" t="inlineStr">
         <is>
           <t>0217</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>N(VIZTORIA 2025)</t>
         </is>
       </c>
@@ -14643,52 +17683,62 @@
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t>A 016</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t>ORATORIO</t>
         </is>
       </c>
-    </row>
-    <row r="221" spans="1:14">
+      <c r="N220" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P220" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:17">
       <c r="A221" s="0" t="inlineStr">
         <is>
           <t>0218</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>N(WALDFEE 2025)</t>
         </is>
       </c>
@@ -14710,52 +17760,67 @@
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t>DAI JIN</t>
         </is>
       </c>
-    </row>
-    <row r="222" spans="1:14">
+      <c r="N221" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O221" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P221" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:17">
       <c r="A222" s="0" t="inlineStr">
         <is>
           <t>0219</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
           <t>N(WATER NYMPH 2025)</t>
         </is>
       </c>
@@ -14777,52 +17842,67 @@
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t>C 171</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
-    </row>
-    <row r="223" spans="1:14">
+      <c r="N222" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O222" s="0" t="inlineStr">
+        <is>
+          <t>Jean-Michel LEFEBVRE</t>
+        </is>
+      </c>
+      <c r="P222" s="0" t="inlineStr">
+        <is>
+          <t>450000</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:17">
       <c r="A223" s="0" t="inlineStr">
         <is>
           <t>0220</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>N(WELSH ANGEL 2025)</t>
         </is>
       </c>
@@ -14844,52 +17924,67 @@
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>T 004</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t>DUBAI DESTINATION</t>
         </is>
       </c>
-    </row>
-    <row r="224" spans="1:14">
+      <c r="N223" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O223" s="0" t="inlineStr">
+        <is>
+          <t>Janda Bloodstock</t>
+        </is>
+      </c>
+      <c r="P223" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:17">
       <c r="A224" s="0" t="inlineStr">
         <is>
           <t>0221</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>2025-02-14</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>N(WHISPERING WORD 2025)</t>
         </is>
       </c>
@@ -14911,52 +18006,67 @@
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t>C 236</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="225" spans="1:14">
+      <c r="N224" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O224" s="0" t="inlineStr">
+        <is>
+          <t>Investing Bloodstock</t>
+        </is>
+      </c>
+      <c r="P224" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:17">
       <c r="A225" s="0" t="inlineStr">
         <is>
           <t>0222</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>N(WILD BLOSSOM 2025)</t>
         </is>
       </c>
@@ -14978,52 +18088,67 @@
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t>D 016</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t>AREION</t>
         </is>
       </c>
-    </row>
-    <row r="226" spans="1:14">
+      <c r="N225" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O225" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="P225" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:17">
       <c r="A226" s="0" t="inlineStr">
         <is>
           <t>0223</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>2025-02-19</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>N(WILDFEDER 2025)</t>
         </is>
       </c>
@@ -15045,52 +18170,67 @@
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t>P 315</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="227" spans="1:14">
+      <c r="N226" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O226" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="P226" s="0" t="inlineStr">
+        <is>
+          <t>420000</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:17">
       <c r="A227" s="0" t="inlineStr">
         <is>
           <t>0224</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>N(WIND IN YOUR SAILS 2025)</t>
         </is>
       </c>
@@ -15112,52 +18252,67 @@
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>C 214</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="228" spans="1:14">
+      <c r="N227" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O227" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="P227" s="0" t="inlineStr">
+        <is>
+          <t>185000</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:17">
       <c r="A228" s="0" t="inlineStr">
         <is>
           <t>0225</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>2025-04-23</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>N(WITH HONORS 2025)</t>
         </is>
       </c>
@@ -15179,52 +18334,67 @@
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>C 288</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-    </row>
-    <row r="229" spans="1:14">
+      <c r="N228" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O228" s="0" t="inlineStr">
+        <is>
+          <t>Paragon Bloodstock Agency</t>
+        </is>
+      </c>
+      <c r="P228" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:17">
       <c r="A229" s="0" t="inlineStr">
         <is>
           <t>0226</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>2025-04-11</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>N(WO DE XIN 2025)</t>
         </is>
       </c>
@@ -15246,52 +18416,67 @@
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>B 170</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="230" spans="1:14">
+      <c r="N229" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O229" s="0" t="inlineStr">
+        <is>
+          <t>Joseph O'BRIEN for Ann Marshall</t>
+        </is>
+      </c>
+      <c r="P229" s="0" t="inlineStr">
+        <is>
+          <t>350000</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:17">
       <c r="A230" s="0" t="inlineStr">
         <is>
           <t>0227</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>2025-03-29</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>N(ZAGABRIA 2025)</t>
         </is>
       </c>
@@ -15313,52 +18498,67 @@
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t>C 170</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="231" spans="1:14">
+      <c r="N230" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O230" s="0" t="inlineStr">
+        <is>
+          <t>Richard CHOTARD</t>
+        </is>
+      </c>
+      <c r="P230" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:17">
       <c r="A231" s="0" t="inlineStr">
         <is>
           <t>0228</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>N(ZAIN AL BOLDAN 2025)</t>
         </is>
       </c>
@@ -15380,52 +18580,67 @@
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t>POLIGLOTE</t>
         </is>
       </c>
-    </row>
-    <row r="232" spans="1:14">
+      <c r="N231" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O231" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P231" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:17">
       <c r="A232" s="0" t="inlineStr">
         <is>
           <t>0229</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>N(ZARGOS 2025)</t>
         </is>
       </c>
@@ -15447,52 +18662,67 @@
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t>P 316</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="233" spans="1:14">
+      <c r="N232" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O232" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P232" s="0" t="inlineStr">
+        <is>
+          <t>350000</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:17">
       <c r="A233" s="0" t="inlineStr">
         <is>
           <t>0230</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>2025-03-07</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>PERSIAN ROSE</t>
         </is>
       </c>
@@ -15514,52 +18744,62 @@
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t>CHARM SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="234" spans="1:14">
+      <c r="N233" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P233" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:17">
       <c r="A234" s="0" t="inlineStr">
         <is>
           <t>0231</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
           <t>N(A MA CHERE 2025)</t>
         </is>
       </c>
@@ -15581,52 +18821,67 @@
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t>D 017</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="235" spans="1:14">
+      <c r="N234" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O234" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="P234" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:17">
       <c r="A235" s="0" t="inlineStr">
         <is>
           <t>0232</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>2025-04-17</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>N(A MIST OPPORTUNITY 2025)</t>
         </is>
       </c>
@@ -15648,52 +18903,67 @@
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>FOXWEDGE</t>
         </is>
       </c>
-    </row>
-    <row r="236" spans="1:14">
+      <c r="N235" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O235" s="0" t="inlineStr">
+        <is>
+          <t>RB Bloodstock</t>
+        </is>
+      </c>
+      <c r="P235" s="0" t="inlineStr">
+        <is>
+          <t>410000</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:17">
       <c r="A236" s="0" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>N(ACQUABELLA 2025)</t>
         </is>
       </c>
@@ -15715,52 +18985,62 @@
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t>A 076</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="237" spans="1:14">
+      <c r="N236" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P236" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:17">
       <c r="A237" s="0" t="inlineStr">
         <is>
           <t>0234</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
           <t>N(ADLONNE 2025)</t>
         </is>
       </c>
@@ -15782,52 +19062,67 @@
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="238" spans="1:14">
+      <c r="N237" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O237" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P237" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:17">
       <c r="A238" s="0" t="inlineStr">
         <is>
           <t>0235</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>N(AGREED 2025)</t>
         </is>
       </c>
@@ -15849,52 +19144,67 @@
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t>A 071</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
-    </row>
-    <row r="239" spans="1:14">
+      <c r="N238" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O238" s="0" t="inlineStr">
+        <is>
+          <t>JS Bloodstock / Mario Baratti</t>
+        </is>
+      </c>
+      <c r="P238" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:17">
       <c r="A239" s="0" t="inlineStr">
         <is>
           <t>0236</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>N(ALARM CALL 2025)</t>
         </is>
       </c>
@@ -15916,52 +19226,62 @@
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="240" spans="1:14">
+      <c r="N239" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P239" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:17">
       <c r="A240" s="0" t="inlineStr">
         <is>
           <t>0237</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>2025-04-10</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>N(ALIANZA 2025)</t>
         </is>
       </c>
@@ -15983,52 +19303,67 @@
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t>P 317</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>HALLING</t>
         </is>
       </c>
-    </row>
-    <row r="241" spans="1:14">
+      <c r="N240" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O240" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Yann Barberot</t>
+        </is>
+      </c>
+      <c r="P240" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:17">
       <c r="A241" s="0" t="inlineStr">
         <is>
           <t>0238</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t>N(ALTAGRACIA 2025)</t>
         </is>
       </c>
@@ -16050,52 +19385,67 @@
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t>C 215</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t>SNITZEL</t>
         </is>
       </c>
-    </row>
-    <row r="242" spans="1:14">
+      <c r="N241" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O241" s="0" t="inlineStr">
+        <is>
+          <t>Arthur HOYEAU, agent</t>
+        </is>
+      </c>
+      <c r="P241" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:17">
       <c r="A242" s="0" t="inlineStr">
         <is>
           <t>0239</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
           <t>N(ALULA BOREALIS 2025)</t>
         </is>
       </c>
@@ -16117,52 +19467,67 @@
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t>C 216</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="243" spans="1:14">
+      <c r="N242" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O242" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P242" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:17">
       <c r="A243" s="0" t="inlineStr">
         <is>
           <t>0240</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>2025-05-06</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>N(ALZUBRA 2025)</t>
         </is>
       </c>
@@ -16184,52 +19549,67 @@
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>P 318</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="244" spans="1:14">
+      <c r="N243" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O243" s="0" t="inlineStr">
+        <is>
+          <t>Richard  KNIGHT / Salhia Stud</t>
+        </is>
+      </c>
+      <c r="P243" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:17">
       <c r="A244" s="0" t="inlineStr">
         <is>
           <t>0241</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
           <t>N(AMBER SILK 2025)</t>
         </is>
       </c>
@@ -16251,52 +19631,67 @@
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t>A 083</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t>LAWMAN</t>
         </is>
       </c>
-    </row>
-    <row r="245" spans="1:14">
+      <c r="N244" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O244" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P244" s="0" t="inlineStr">
+        <is>
+          <t>67000</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:17">
       <c r="A245" s="0" t="inlineStr">
         <is>
           <t>0242</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>N(ANASTEP 2025)</t>
         </is>
       </c>
@@ -16318,52 +19713,67 @@
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t>A 077</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t>FOOTSTEPSINTHESAND</t>
         </is>
       </c>
-    </row>
-    <row r="246" spans="1:14">
+      <c r="N245" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O245" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P245" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:17">
       <c r="A246" s="0" t="inlineStr">
         <is>
           <t>0243</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>2025-04-04</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
           <t>N(ANATEA 2025)</t>
         </is>
       </c>
@@ -16385,52 +19795,67 @@
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t>C 269</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="247" spans="1:14">
+      <c r="N246" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O246" s="0" t="inlineStr">
+        <is>
+          <t>Peter &amp; Ross Doyle Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P246" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:17">
       <c r="A247" s="0" t="inlineStr">
         <is>
           <t>0244</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
           <t>N(ANATIYA 2025)</t>
         </is>
       </c>
@@ -16452,52 +19877,67 @@
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t>A 082</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t>DARIYAN</t>
         </is>
       </c>
-    </row>
-    <row r="248" spans="1:14">
+      <c r="N247" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O247" s="0" t="inlineStr">
+        <is>
+          <t>Shadwell Estate Company Limited</t>
+        </is>
+      </c>
+      <c r="P247" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:17">
       <c r="A248" s="0" t="inlineStr">
         <is>
           <t>0245</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
           <t>N(ANDRASTE 2025)</t>
         </is>
       </c>
@@ -16519,52 +19959,67 @@
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t>B 150</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
-    </row>
-    <row r="249" spans="1:14">
+      <c r="N248" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O248" s="0" t="inlineStr">
+        <is>
+          <t>William DOUGLASS</t>
+        </is>
+      </c>
+      <c r="P248" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:17">
       <c r="A249" s="0" t="inlineStr">
         <is>
           <t>0246</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>2025-05-08</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
           <t>N(ANGEL FALLS 2025)</t>
         </is>
       </c>
@@ -16586,52 +20041,67 @@
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t>P 319</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t>KINGMAMBO</t>
         </is>
       </c>
-    </row>
-    <row r="250" spans="1:14">
+      <c r="N249" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O249" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald for Juddmonte</t>
+        </is>
+      </c>
+      <c r="P249" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:17">
       <c r="A250" s="0" t="inlineStr">
         <is>
           <t>0247</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
           <t>N(AS YOU LIKE 2025)</t>
         </is>
       </c>
@@ -16653,52 +20123,62 @@
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t>C 169</t>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="251" spans="1:14">
+      <c r="N250" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P250" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:17">
       <c r="A251" s="0" t="inlineStr">
         <is>
           <t>0248</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
           <t>N(ASHAAQAH 2025)</t>
         </is>
       </c>
@@ -16720,52 +20200,62 @@
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t>C 245</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="252" spans="1:14">
+      <c r="N251" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P251" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:17">
       <c r="A252" s="0" t="inlineStr">
         <is>
           <t>0249</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
           <t>N(ASSYRIAN QUEEN 2025)</t>
         </is>
       </c>
@@ -16787,52 +20277,62 @@
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t>C 256</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="253" spans="1:14">
+      <c r="N252" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P252" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:17">
       <c r="A253" s="0" t="inlineStr">
         <is>
           <t>0250</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>N(ASTROLOGIA 2025)</t>
         </is>
       </c>
@@ -16854,52 +20354,67 @@
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t>P 338</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="254" spans="1:14">
+      <c r="N253" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O253" s="0" t="inlineStr">
+        <is>
+          <t>LDC Bloodstock</t>
+        </is>
+      </c>
+      <c r="P253" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:17">
       <c r="A254" s="0" t="inlineStr">
         <is>
           <t>0251</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>2025-02-15</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
           <t>N(ATTENDANTE 2025)</t>
         </is>
       </c>
@@ -16921,52 +20436,62 @@
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t>A 026</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t>WAR COMMAND</t>
         </is>
       </c>
-    </row>
-    <row r="255" spans="1:14">
+      <c r="N254" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P254" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:17">
       <c r="A255" s="0" t="inlineStr">
         <is>
           <t>0252</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>N(AURIGA 2025)</t>
         </is>
       </c>
@@ -16988,52 +20513,67 @@
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t>A 072</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="256" spans="1:14">
+      <c r="N255" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O255" s="0" t="inlineStr">
+        <is>
+          <t>Grove Stud / Church Farm</t>
+        </is>
+      </c>
+      <c r="P255" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:17">
       <c r="A256" s="0" t="inlineStr">
         <is>
           <t>0253</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>N(AUTHORITAIRE 2025)</t>
         </is>
       </c>
@@ -17055,52 +20595,67 @@
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t>C 237</t>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t>TAMAYUZ</t>
         </is>
       </c>
-    </row>
-    <row r="257" spans="1:14">
+      <c r="N256" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O256" s="0" t="inlineStr">
+        <is>
+          <t>Arthur HOYEAU, agent</t>
+        </is>
+      </c>
+      <c r="P256" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:17">
       <c r="A257" s="0" t="inlineStr">
         <is>
           <t>0254</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>2025-03-06</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
           <t>N(AUTUMN STARLIGHT 2025)</t>
         </is>
       </c>
@@ -17122,52 +20677,67 @@
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t>P 337</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="258" spans="1:14">
+      <c r="N257" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O257" s="0" t="inlineStr">
+        <is>
+          <t>The Thoroughbred Racing Corporation Limited</t>
+        </is>
+      </c>
+      <c r="P257" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:17">
       <c r="A258" s="0" t="inlineStr">
         <is>
           <t>0255</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>N(AVIATRESS 2025)</t>
         </is>
       </c>
@@ -17189,52 +20759,67 @@
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t>P 336</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="259" spans="1:14">
+      <c r="N258" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O258" s="0" t="inlineStr">
+        <is>
+          <t>Repole Stable, Inc.</t>
+        </is>
+      </c>
+      <c r="P258" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:17">
       <c r="A259" s="0" t="inlineStr">
         <is>
           <t>0256</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>N(BABYLONE 2025)</t>
         </is>
       </c>
@@ -17256,52 +20841,62 @@
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t>C 257</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="260" spans="1:14">
+      <c r="N259" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P259" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:17">
       <c r="A260" s="0" t="inlineStr">
         <is>
           <t>0257</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
           <t>N(BAILEYS AFTERPARTY 2025)</t>
         </is>
       </c>
@@ -17323,52 +20918,67 @@
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t>B 132</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t>SUPPLICANT</t>
         </is>
       </c>
-    </row>
-    <row r="261" spans="1:14">
+      <c r="N260" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O260" s="0" t="inlineStr">
+        <is>
+          <t>Stroud Coleman Bloodstock / Amy Murphy</t>
+        </is>
+      </c>
+      <c r="P260" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:17">
       <c r="A261" s="0" t="inlineStr">
         <is>
           <t>0258</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>N(BARTER 2025)</t>
         </is>
       </c>
@@ -17390,52 +21000,67 @@
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t>DAYLAMI</t>
         </is>
       </c>
-    </row>
-    <row r="262" spans="1:14">
+      <c r="N261" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O261" s="0" t="inlineStr">
+        <is>
+          <t>Rabbah Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P261" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:17">
       <c r="A262" s="0" t="inlineStr">
         <is>
           <t>0259</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>2025-02-17</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>N(BARTIRA 2025)</t>
         </is>
       </c>
@@ -17457,52 +21082,62 @@
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t>CAPE CROSS</t>
         </is>
       </c>
-    </row>
-    <row r="263" spans="1:14">
+      <c r="N262" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P262" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:17">
       <c r="A263" s="0" t="inlineStr">
         <is>
           <t>0260</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>N(BATEEL 2025)</t>
         </is>
       </c>
@@ -17524,52 +21159,67 @@
       <c r="I263" s="0" t="inlineStr">
         <is>
           <t>C 244</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="264" spans="1:14">
+      <c r="N263" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O263" s="0" t="inlineStr">
+        <is>
+          <t>Godolphin</t>
+        </is>
+      </c>
+      <c r="P263" s="0" t="inlineStr">
+        <is>
+          <t>850000</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:17">
       <c r="A264" s="0" t="inlineStr">
         <is>
           <t>0261</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>N(BE FABULOUS 2025)</t>
         </is>
       </c>
@@ -17591,52 +21241,67 @@
       <c r="I264" s="0" t="inlineStr">
         <is>
           <t>A 024</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
           <t>SAMUM</t>
         </is>
       </c>
-    </row>
-    <row r="265" spans="1:14">
+      <c r="N264" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O264" s="0" t="inlineStr">
+        <is>
+          <t>Sam Sangster Bloodstock</t>
+        </is>
+      </c>
+      <c r="P264" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:17">
       <c r="A265" s="0" t="inlineStr">
         <is>
           <t>0262</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>N(BEA REMEMBERED 2025)</t>
         </is>
       </c>
@@ -17658,52 +21323,67 @@
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t>D 020</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
           <t>DOYEN</t>
         </is>
       </c>
-    </row>
-    <row r="266" spans="1:14">
+      <c r="N265" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O265" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="P265" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:17">
       <c r="A266" s="0" t="inlineStr">
         <is>
           <t>0263</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>N(BEAGLING 2025)</t>
         </is>
       </c>
@@ -17725,52 +21405,62 @@
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t>A 023</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="267" spans="1:14">
+      <c r="N266" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P266" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" spans="1:17">
       <c r="A267" s="0" t="inlineStr">
         <is>
           <t>0264</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>BRAVE LIPS</t>
         </is>
       </c>
@@ -17792,52 +21482,67 @@
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t>SILVER FROST</t>
         </is>
       </c>
-    </row>
-    <row r="268" spans="1:14">
+      <c r="N267" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O267" s="0" t="inlineStr">
+        <is>
+          <t>Hong-Kong Jockey Club</t>
+        </is>
+      </c>
+      <c r="P267" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:17">
       <c r="A268" s="0" t="inlineStr">
         <is>
           <t>0265</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>N(BEAUTIFULASALWAYS 2025)</t>
         </is>
       </c>
@@ -17859,52 +21564,67 @@
       <c r="I268" s="0" t="inlineStr">
         <is>
           <t>B 151</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="269" spans="1:14">
+      <c r="N268" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O268" s="0" t="inlineStr">
+        <is>
+          <t>Elliott Bloodstock Services Limited</t>
+        </is>
+      </c>
+      <c r="P268" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" spans="1:17">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>0266</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>2025-04-24</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>N(BELLAJEU 2025)</t>
         </is>
       </c>
@@ -17926,52 +21646,67 @@
       <c r="I269" s="0" t="inlineStr">
         <is>
           <t>C 168</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
           <t>MONTJEU</t>
         </is>
       </c>
-    </row>
-    <row r="270" spans="1:14">
+      <c r="N269" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O269" s="0" t="inlineStr">
+        <is>
+          <t>George Boughey Racing / Morshead Bloodstock</t>
+        </is>
+      </c>
+      <c r="P269" s="0" t="inlineStr">
+        <is>
+          <t>65000</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" spans="1:17">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>0267</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
           <t>N(BEYOND THE CRIES 2025)</t>
         </is>
       </c>
@@ -17993,52 +21728,67 @@
       <c r="I270" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J270" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="271" spans="1:14">
+      <c r="N270" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O270" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="P270" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:17">
       <c r="A271" s="0" t="inlineStr">
         <is>
           <t>0268</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
           <t>N(BIOLOGIQUE 2025)</t>
         </is>
       </c>
@@ -18060,52 +21810,67 @@
       <c r="I271" s="0" t="inlineStr">
         <is>
           <t>T 021</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="272" spans="1:14">
+      <c r="N271" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O271" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="P271" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:17">
       <c r="A272" s="0" t="inlineStr">
         <is>
           <t>0269</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>BLUE IMPACT</t>
         </is>
       </c>
@@ -18127,52 +21892,67 @@
       <c r="I272" s="0" t="inlineStr">
         <is>
           <t>C 217</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t>WINGS OF EAGLES</t>
         </is>
       </c>
-    </row>
-    <row r="273" spans="1:14">
+      <c r="N272" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O272" s="0" t="inlineStr">
+        <is>
+          <t>Bold Lines pr: Haras de Beaumont</t>
+        </is>
+      </c>
+      <c r="P272" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:17">
       <c r="A273" s="0" t="inlineStr">
         <is>
           <t>0270</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
           <t>2025-04-23</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>N(BOARD MEETING 2025)</t>
         </is>
       </c>
@@ -18194,52 +21974,67 @@
       <c r="I273" s="0" t="inlineStr">
         <is>
           <t>C 243</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
           <t>ANABAA</t>
         </is>
       </c>
-    </row>
-    <row r="274" spans="1:14">
+      <c r="N273" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O273" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="P273" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:17">
       <c r="A274" s="0" t="inlineStr">
         <is>
           <t>0271</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
           <t>N(BOCCA BACIATA 2025)</t>
         </is>
       </c>
@@ -18261,52 +22056,67 @@
       <c r="I274" s="0" t="inlineStr">
         <is>
           <t>B 153</t>
         </is>
       </c>
       <c r="J274" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K274" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
           <t>BIG BAD BOB</t>
         </is>
       </c>
-    </row>
-    <row r="275" spans="1:14">
+      <c r="N274" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O274" s="0" t="inlineStr">
+        <is>
+          <t>Amo Racing Ltd</t>
+        </is>
+      </c>
+      <c r="P274" s="0" t="inlineStr">
+        <is>
+          <t>615000</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:17">
       <c r="A275" s="0" t="inlineStr">
         <is>
           <t>0272</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
           <t>2025-02-02</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
           <t>N(BRIGHT EYED 2025)</t>
         </is>
       </c>
@@ -18328,52 +22138,62 @@
       <c r="I275" s="0" t="inlineStr">
         <is>
           <t>C 283</t>
         </is>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="276" spans="1:14">
+      <c r="N275" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P275" s="0" t="inlineStr">
+        <is>
+          <t>400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:17">
       <c r="A276" s="0" t="inlineStr">
         <is>
           <t>0273</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
           <t>N(BRIGHT STAR 2025)</t>
         </is>
       </c>
@@ -18395,52 +22215,62 @@
       <c r="I276" s="0" t="inlineStr">
         <is>
           <t>A 081</t>
         </is>
       </c>
       <c r="J276" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K276" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L276" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M276" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="277" spans="1:14">
+      <c r="N276" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P276" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:17">
       <c r="A277" s="0" t="inlineStr">
         <is>
           <t>0274</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
           <t>N(BRINJAL 2025)</t>
         </is>
       </c>
@@ -18462,52 +22292,62 @@
       <c r="I277" s="0" t="inlineStr">
         <is>
           <t>T 020</t>
         </is>
       </c>
       <c r="J277" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K277" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L277" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="278" spans="1:14">
+      <c r="N277" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P277" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:17">
       <c r="A278" s="0" t="inlineStr">
         <is>
           <t>0275</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t>N(BUBBLE SMART 2025)</t>
         </is>
       </c>
@@ -18529,52 +22369,67 @@
       <c r="I278" s="0" t="inlineStr">
         <is>
           <t>A 080</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="279" spans="1:14">
+      <c r="N278" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O278" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P278" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:17">
       <c r="A279" s="0" t="inlineStr">
         <is>
           <t>0276</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>N(BURMESE RUBY 2025)</t>
         </is>
       </c>
@@ -18596,52 +22451,67 @@
       <c r="I279" s="0" t="inlineStr">
         <is>
           <t>A 063</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
           <t>WAR FRONT</t>
         </is>
       </c>
-    </row>
-    <row r="280" spans="1:14">
+      <c r="N279" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O279" s="0" t="inlineStr">
+        <is>
+          <t>David MENUISIER</t>
+        </is>
+      </c>
+      <c r="P279" s="0" t="inlineStr">
+        <is>
+          <t>77000</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:17">
       <c r="A280" s="0" t="inlineStr">
         <is>
           <t>0277</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
           <t>N(BY ALL MEANS 2025)</t>
         </is>
       </c>
@@ -18663,52 +22533,67 @@
       <c r="I280" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K280" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M280" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="281" spans="1:14">
+      <c r="N280" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O280" s="0" t="inlineStr">
+        <is>
+          <t>Miguel Clement / EDC Agency</t>
+        </is>
+      </c>
+      <c r="P280" s="0" t="inlineStr">
+        <is>
+          <t>450000</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:17">
       <c r="A281" s="0" t="inlineStr">
         <is>
           <t>0278</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
           <t>2025-03-29</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>N(CALCULATRICE 2025)</t>
         </is>
       </c>
@@ -18730,52 +22615,67 @@
       <c r="I281" s="0" t="inlineStr">
         <is>
           <t>P 335</t>
         </is>
       </c>
       <c r="J281" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K281" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L281" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M281" s="0" t="inlineStr">
         <is>
           <t>MANDURO</t>
         </is>
       </c>
-    </row>
-    <row r="282" spans="1:14">
+      <c r="N281" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O281" s="0" t="inlineStr">
+        <is>
+          <t>Langlais Bloodstock / Meridian International</t>
+        </is>
+      </c>
+      <c r="P281" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:17">
       <c r="A282" s="0" t="inlineStr">
         <is>
           <t>0279</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
           <t>2025-04-13</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
           <t>N(CASTELLAR 2025)</t>
         </is>
       </c>
@@ -18797,52 +22697,67 @@
       <c r="I282" s="0" t="inlineStr">
         <is>
           <t>C 231</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K282" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L282" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M282" s="0" t="inlineStr">
         <is>
           <t>AMERICAN POST</t>
         </is>
       </c>
-    </row>
-    <row r="283" spans="1:14">
+      <c r="N282" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O282" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock</t>
+        </is>
+      </c>
+      <c r="P282" s="0" t="inlineStr">
+        <is>
+          <t>650000</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:17">
       <c r="A283" s="0" t="inlineStr">
         <is>
           <t>0280</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
           <t>N(CASTLE HILL CASSIE 2025)</t>
         </is>
       </c>
@@ -18864,52 +22779,67 @@
       <c r="I283" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J283" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K283" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L283" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M283" s="0" t="inlineStr">
         <is>
           <t>CASAMENTO</t>
         </is>
       </c>
-    </row>
-    <row r="284" spans="1:14">
+      <c r="N283" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O283" s="0" t="inlineStr">
+        <is>
+          <t>Longways Stables</t>
+        </is>
+      </c>
+      <c r="P283" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:17">
       <c r="A284" s="0" t="inlineStr">
         <is>
           <t>0281</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>2025-03-08</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>N(CASTLE OF MAY 2025)</t>
         </is>
       </c>
@@ -18931,52 +22861,67 @@
       <c r="I284" s="0" t="inlineStr">
         <is>
           <t>C 218</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K284" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L284" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M284" s="0" t="inlineStr">
         <is>
           <t>RAVEN'S PASS</t>
         </is>
       </c>
-    </row>
-    <row r="285" spans="1:14">
+      <c r="N284" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O284" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald for Juddmonte</t>
+        </is>
+      </c>
+      <c r="P284" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:17">
       <c r="A285" s="0" t="inlineStr">
         <is>
           <t>0282</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
           <t>2025-03-20</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
           <t>N(CHAMUNDI HILLS 2025)</t>
         </is>
       </c>
@@ -18998,52 +22943,67 @@
       <c r="I285" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K285" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L285" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M285" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="286" spans="1:14">
+      <c r="N285" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O285" s="0" t="inlineStr">
+        <is>
+          <t>Sas Société d'entraînement Pierre-Etienne Dubois</t>
+        </is>
+      </c>
+      <c r="P285" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:17">
       <c r="A286" s="0" t="inlineStr">
         <is>
           <t>0283</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
           <t>2025-01-27</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
           <t>N(CHASING THE SUN 2025)</t>
         </is>
       </c>
@@ -19065,52 +23025,67 @@
       <c r="I286" s="0" t="inlineStr">
         <is>
           <t>P 334</t>
         </is>
       </c>
       <c r="J286" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K286" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L286" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M286" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="287" spans="1:14">
+      <c r="N286" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O286" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="P286" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:17">
       <c r="A287" s="0" t="inlineStr">
         <is>
           <t>0284</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
           <t>N(CHENNAMMA 2025)</t>
         </is>
       </c>
@@ -19132,52 +23107,62 @@
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
           <t>SAXON WARRIOR</t>
         </is>
       </c>
-    </row>
-    <row r="288" spans="1:14">
+      <c r="N287" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P287" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:17">
       <c r="A288" s="0" t="inlineStr">
         <is>
           <t>0285</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t>N(CHILDA 2025)</t>
         </is>
       </c>
@@ -19199,52 +23184,67 @@
       <c r="I288" s="0" t="inlineStr">
         <is>
           <t>B 154</t>
         </is>
       </c>
       <c r="J288" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K288" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L288" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M288" s="0" t="inlineStr">
         <is>
           <t>DUKE OF MARMALADE</t>
         </is>
       </c>
-    </row>
-    <row r="289" spans="1:14">
+      <c r="N288" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O288" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock / H Kirk / WP Mullins</t>
+        </is>
+      </c>
+      <c r="P288" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:17">
       <c r="A289" s="0" t="inlineStr">
         <is>
           <t>0286</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t>N(CHIPOLATA 2025)</t>
         </is>
       </c>
@@ -19266,52 +23266,67 @@
       <c r="I289" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K289" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M289" s="0" t="inlineStr">
         <is>
           <t>MUHTATHIR</t>
         </is>
       </c>
-    </row>
-    <row r="290" spans="1:14">
+      <c r="N289" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O289" s="0" t="inlineStr">
+        <is>
+          <t>Hamish MACAULEY / N Georges &amp; A Zetterholm</t>
+        </is>
+      </c>
+      <c r="P289" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:17">
       <c r="A290" s="0" t="inlineStr">
         <is>
           <t>0287</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
           <t>2025-05-21</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t>N(CHUPPY 2025)</t>
         </is>
       </c>
@@ -19333,52 +23348,67 @@
       <c r="I290" s="0" t="inlineStr">
         <is>
           <t>C 167</t>
         </is>
       </c>
       <c r="J290" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K290" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L290" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M290" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="291" spans="1:14">
+      <c r="N290" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O290" s="0" t="inlineStr">
+        <is>
+          <t>David Redvers Bloodstock</t>
+        </is>
+      </c>
+      <c r="P290" s="0" t="inlineStr">
+        <is>
+          <t>430000</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:17">
       <c r="A291" s="0" t="inlineStr">
         <is>
           <t>0288</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
           <t>2025-01-18</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>N(CIMEARA 2025)</t>
         </is>
       </c>
@@ -19400,52 +23430,62 @@
       <c r="I291" s="0" t="inlineStr">
         <is>
           <t>D 022</t>
         </is>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L291" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M291" s="0" t="inlineStr">
         <is>
           <t>VOCALISED</t>
         </is>
       </c>
-    </row>
-    <row r="292" spans="1:14">
+      <c r="N291" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P291" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:17">
       <c r="A292" s="0" t="inlineStr">
         <is>
           <t>0289</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
           <t>2025-03-30</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
           <t>N(CITADELLE 2025)</t>
         </is>
       </c>
@@ -19467,52 +23507,67 @@
       <c r="I292" s="0" t="inlineStr">
         <is>
           <t>C 166</t>
         </is>
       </c>
       <c r="J292" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K292" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L292" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M292" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="293" spans="1:14">
+      <c r="N292" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O292" s="0" t="inlineStr">
+        <is>
+          <t>SAS Racing D</t>
+        </is>
+      </c>
+      <c r="P292" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:17">
       <c r="A293" s="0" t="inlineStr">
         <is>
           <t>0290</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
           <t>2025-01-10</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
           <t>N(COEFFICIENTE 2025)</t>
         </is>
       </c>
@@ -19534,52 +23589,67 @@
       <c r="I293" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J293" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K293" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L293" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M293" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="294" spans="1:14">
+      <c r="N293" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O293" s="0" t="inlineStr">
+        <is>
+          <t>Henry LASCELLES</t>
+        </is>
+      </c>
+      <c r="P293" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:17">
       <c r="A294" s="0" t="inlineStr">
         <is>
           <t>0291</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
           <t>N(CORAL SHELL 2025)</t>
         </is>
       </c>
@@ -19601,52 +23671,67 @@
       <c r="I294" s="0" t="inlineStr">
         <is>
           <t>C 241</t>
         </is>
       </c>
       <c r="J294" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K294" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L294" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M294" s="0" t="inlineStr">
         <is>
           <t>HIGH CHAPARRAL</t>
         </is>
       </c>
-    </row>
-    <row r="295" spans="1:14">
+      <c r="N294" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O294" s="0" t="inlineStr">
+        <is>
+          <t>Infinity Nine Horses</t>
+        </is>
+      </c>
+      <c r="P294" s="0" t="inlineStr">
+        <is>
+          <t>87000</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:17">
       <c r="A295" s="0" t="inlineStr">
         <is>
           <t>0292</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
           <t>N(COSMICA SIDERA 2025)</t>
         </is>
       </c>
@@ -19668,52 +23753,67 @@
       <c r="I295" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M295" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="296" spans="1:14">
+      <c r="N295" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O295" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="P295" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" spans="1:17">
       <c r="A296" s="0" t="inlineStr">
         <is>
           <t>0293</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
           <t>N(COUNTERACTOR 2025)</t>
         </is>
       </c>
@@ -19735,52 +23835,67 @@
       <c r="I296" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J296" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K296" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L296" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M296" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="297" spans="1:14">
+      <c r="N296" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O296" s="0" t="inlineStr">
+        <is>
+          <t>Shanaville stables</t>
+        </is>
+      </c>
+      <c r="P296" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:17">
       <c r="A297" s="0" t="inlineStr">
         <is>
           <t>0294</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
           <t>N(COUNTESS DE VEGA 2025)</t>
         </is>
       </c>
@@ -19802,52 +23917,67 @@
       <c r="I297" s="0" t="inlineStr">
         <is>
           <t>C 165</t>
         </is>
       </c>
       <c r="J297" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K297" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L297" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M297" s="0" t="inlineStr">
         <is>
           <t>LOPE DE VEGA</t>
         </is>
       </c>
-    </row>
-    <row r="298" spans="1:14">
+      <c r="N297" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O297" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P297" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:17">
       <c r="A298" s="0" t="inlineStr">
         <is>
           <t>0295</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
           <t>N(CRACKSMANIA 2025)</t>
         </is>
       </c>
@@ -19869,52 +23999,67 @@
       <c r="I298" s="0" t="inlineStr">
         <is>
           <t>A 102</t>
         </is>
       </c>
       <c r="J298" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K298" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L298" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M298" s="0" t="inlineStr">
         <is>
           <t>CRACKSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="299" spans="1:14">
+      <c r="N298" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O298" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P298" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:17">
       <c r="A299" s="0" t="inlineStr">
         <is>
           <t>0296</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
           <t>N(CRIMEAN QUEEN 2025)</t>
         </is>
       </c>
@@ -19936,52 +24081,62 @@
       <c r="I299" s="0" t="inlineStr">
         <is>
           <t>B 171</t>
         </is>
       </c>
       <c r="J299" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K299" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L299" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M299" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="300" spans="1:14">
+      <c r="N299" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P299" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:17">
       <c r="A300" s="0" t="inlineStr">
         <is>
           <t>0297</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
           <t>N(CROWN OF FLOWERS 2025)</t>
         </is>
       </c>
@@ -20003,52 +24158,62 @@
       <c r="I300" s="0" t="inlineStr">
         <is>
           <t>C 219</t>
         </is>
       </c>
       <c r="J300" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K300" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L300" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M300" s="0" t="inlineStr">
         <is>
           <t>GARSWOOD</t>
         </is>
       </c>
-    </row>
-    <row r="301" spans="1:14">
+      <c r="N300" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P300" s="0" t="inlineStr">
+        <is>
+          <t>590000</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:17">
       <c r="A301" s="0" t="inlineStr">
         <is>
           <t>0298</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
           <t>2025-02-24</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
           <t>N(CROWN PRINCESSE 2025)</t>
         </is>
       </c>
@@ -20070,52 +24235,67 @@
       <c r="I301" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J301" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K301" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L301" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M301" s="0" t="inlineStr">
         <is>
           <t>ZARAK</t>
         </is>
       </c>
-    </row>
-    <row r="302" spans="1:14">
+      <c r="N301" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O301" s="0" t="inlineStr">
+        <is>
+          <t>Sackville Donald</t>
+        </is>
+      </c>
+      <c r="P301" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:17">
       <c r="A302" s="0" t="inlineStr">
         <is>
           <t>0299</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
           <t>N(D'ORO DIVA 2025)</t>
         </is>
       </c>
@@ -20137,52 +24317,67 @@
       <c r="I302" s="0" t="inlineStr">
         <is>
           <t>C 260</t>
         </is>
       </c>
       <c r="J302" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K302" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L302" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M302" s="0" t="inlineStr">
         <is>
           <t>MEDAGLIA D'ORO</t>
         </is>
       </c>
-    </row>
-    <row r="303" spans="1:14">
+      <c r="N302" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O302" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="P302" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:17">
       <c r="A303" s="0" t="inlineStr">
         <is>
           <t>0300</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>GOODTOBETHEKING</t>
         </is>
       </c>
@@ -20204,52 +24399,67 @@
       <c r="I303" s="0" t="inlineStr">
         <is>
           <t>C 261</t>
         </is>
       </c>
       <c r="J303" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K303" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L303" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M303" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="304" spans="1:14">
+      <c r="N303" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O303" s="0" t="inlineStr">
+        <is>
+          <t>Chauvigny Global Equine</t>
+        </is>
+      </c>
+      <c r="P303" s="0" t="inlineStr">
+        <is>
+          <t>450000</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:17">
       <c r="A304" s="0" t="inlineStr">
         <is>
           <t>0301</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
           <t>2025-04-04</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>N(DANCING ON A DREAM 2025)</t>
         </is>
       </c>
@@ -20271,52 +24481,67 @@
       <c r="I304" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K304" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L304" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
-    </row>
-    <row r="305" spans="1:14">
+      <c r="N304" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O304" s="0" t="inlineStr">
+        <is>
+          <t>Jeremy BRUMMITT / Quantum Leap Racing</t>
+        </is>
+      </c>
+      <c r="P304" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:17">
       <c r="A305" s="0" t="inlineStr">
         <is>
           <t>0302</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
           <t>2025-02-08</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
           <t>N(DANNSA FLORA 2025)</t>
         </is>
       </c>
@@ -20338,52 +24563,62 @@
       <c r="I305" s="0" t="inlineStr">
         <is>
           <t>A 078</t>
         </is>
       </c>
       <c r="J305" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K305" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L305" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M305" s="0" t="inlineStr">
         <is>
           <t>HIGHLAND REEL</t>
         </is>
       </c>
-    </row>
-    <row r="306" spans="1:14">
+      <c r="N305" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P305" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:17">
       <c r="A306" s="0" t="inlineStr">
         <is>
           <t>0303</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D306" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>N(DANYEVA 2025)</t>
         </is>
       </c>
@@ -20405,52 +24640,67 @@
       <c r="I306" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J306" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K306" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L306" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M306" s="0" t="inlineStr">
         <is>
           <t>DABIRSIM</t>
         </is>
       </c>
-    </row>
-    <row r="307" spans="1:14">
+      <c r="N306" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O306" s="0" t="inlineStr">
+        <is>
+          <t>Earl Societe d'entrainement Stephane Wattel</t>
+        </is>
+      </c>
+      <c r="P306" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:17">
       <c r="A307" s="0" t="inlineStr">
         <is>
           <t>0304</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
           <t>2025-04-17</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
           <t>N(DARDIZA 2025)</t>
         </is>
       </c>
@@ -20472,52 +24722,67 @@
       <c r="I307" s="0" t="inlineStr">
         <is>
           <t>B 133</t>
         </is>
       </c>
       <c r="J307" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K307" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L307" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M307" s="0" t="inlineStr">
         <is>
           <t>STREET CRY</t>
         </is>
       </c>
-    </row>
-    <row r="308" spans="1:14">
+      <c r="N307" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O307" s="0" t="inlineStr">
+        <is>
+          <t>Henk GREWE pr: Eckhard SAUREN</t>
+        </is>
+      </c>
+      <c r="P307" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:17">
       <c r="A308" s="0" t="inlineStr">
         <is>
           <t>0305</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
           <t>2025-04-18</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
           <t>N(DARKOVA 2025)</t>
         </is>
       </c>
@@ -20539,52 +24804,67 @@
       <c r="I308" s="0" t="inlineStr">
         <is>
           <t>C 240</t>
         </is>
       </c>
       <c r="J308" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K308" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L308" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M308" s="0" t="inlineStr">
         <is>
           <t>MARIA'S MON</t>
         </is>
       </c>
-    </row>
-    <row r="309" spans="1:14">
+      <c r="N308" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O308" s="0" t="inlineStr">
+        <is>
+          <t>Chauvigny Global Equine</t>
+        </is>
+      </c>
+      <c r="P308" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:17">
       <c r="A309" s="0" t="inlineStr">
         <is>
           <t>0306</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="D309" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>N(DEADLY NIGHTSHADE 2025)</t>
         </is>
       </c>
@@ -20606,52 +24886,67 @@
       <c r="I309" s="0" t="inlineStr">
         <is>
           <t>P 333</t>
         </is>
       </c>
       <c r="J309" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K309" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L309" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M309" s="0" t="inlineStr">
         <is>
           <t>JUSTIFY</t>
         </is>
       </c>
-    </row>
-    <row r="310" spans="1:14">
+      <c r="N309" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O309" s="0" t="inlineStr">
+        <is>
+          <t>MV Magnier / White Birch Farm</t>
+        </is>
+      </c>
+      <c r="P309" s="0" t="inlineStr">
+        <is>
+          <t>4600000</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:17">
       <c r="A310" s="0" t="inlineStr">
         <is>
           <t>0307</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D310" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>N(DEFT 2025)</t>
         </is>
       </c>
@@ -20673,52 +24968,67 @@
       <c r="I310" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J310" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K310" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L310" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M310" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="311" spans="1:14">
+      <c r="N310" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O310" s="0" t="inlineStr">
+        <is>
+          <t>MV MAGNIER</t>
+        </is>
+      </c>
+      <c r="P310" s="0" t="inlineStr">
+        <is>
+          <t>320000</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:17">
       <c r="A311" s="0" t="inlineStr">
         <is>
           <t>0308</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
           <t>2025-04-27</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>N(DELINDA 2025)</t>
         </is>
       </c>
@@ -20740,52 +25050,67 @@
       <c r="I311" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="312" spans="1:14">
+      <c r="N311" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O311" s="0" t="inlineStr">
+        <is>
+          <t>David REDVERS</t>
+        </is>
+      </c>
+      <c r="P311" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:17">
       <c r="A312" s="0" t="inlineStr">
         <is>
           <t>0309</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>N(DEVOTION 2025)</t>
         </is>
       </c>
@@ -20807,52 +25132,62 @@
       <c r="I312" s="0" t="inlineStr">
         <is>
           <t>B 134</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
           <t>DYLAN THOMAS</t>
         </is>
       </c>
-    </row>
-    <row r="313" spans="1:14">
+      <c r="N312" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P312" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:17">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>0310</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
           <t>N(DIAMONDSANDRUBIES 2025)</t>
         </is>
       </c>
@@ -20874,52 +25209,67 @@
       <c r="I313" s="0" t="inlineStr">
         <is>
           <t>C 238</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
           <t>FASTNET ROCK</t>
         </is>
       </c>
-    </row>
-    <row r="314" spans="1:14">
+      <c r="N313" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O313" s="0" t="inlineStr">
+        <is>
+          <t>HDB Stable / Paul Harley Bloodstock</t>
+        </is>
+      </c>
+      <c r="P313" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:17">
       <c r="A314" s="0" t="inlineStr">
         <is>
           <t>0311</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
           <t>2025-02-07</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>N(DICTION 2025)</t>
         </is>
       </c>
@@ -20941,52 +25291,62 @@
       <c r="I314" s="0" t="inlineStr">
         <is>
           <t>T 019</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
           <t>LAWMAN</t>
         </is>
       </c>
-    </row>
-    <row r="315" spans="1:14">
+      <c r="N314" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P314" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:17">
       <c r="A315" s="0" t="inlineStr">
         <is>
           <t>0312</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D315" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
           <t>N(DJUMAMA 2025)</t>
         </is>
       </c>
@@ -21008,52 +25368,62 @@
       <c r="I315" s="0" t="inlineStr">
         <is>
           <t>B 175</t>
         </is>
       </c>
       <c r="J315" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K315" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L315" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M315" s="0" t="inlineStr">
         <is>
           <t>AUSSIE RULES</t>
         </is>
       </c>
-    </row>
-    <row r="316" spans="1:14">
+      <c r="N315" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P315" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" spans="1:17">
       <c r="A316" s="0" t="inlineStr">
         <is>
           <t>0313</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D316" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
           <t>N(DREAM OF CHANGE 2025)</t>
         </is>
       </c>
@@ -21075,52 +25445,67 @@
       <c r="I316" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J316" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K316" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L316" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M316" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="317" spans="1:14">
+      <c r="N316" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O316" s="0" t="inlineStr">
+        <is>
+          <t>Mark GRANT / Malcolm BASTARD</t>
+        </is>
+      </c>
+      <c r="P316" s="0" t="inlineStr">
+        <is>
+          <t>145000</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" spans="1:17">
       <c r="A317" s="0" t="inlineStr">
         <is>
           <t>0314</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>N(DREAM THE BLUES 2025)</t>
         </is>
       </c>
@@ -21142,52 +25527,62 @@
       <c r="I317" s="0" t="inlineStr">
         <is>
           <t>D 027</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="318" spans="1:14">
+      <c r="N317" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P317" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" spans="1:17">
       <c r="A318" s="0" t="inlineStr">
         <is>
           <t>0315</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>N(EIN GEDI 2025)</t>
         </is>
       </c>
@@ -21209,52 +25604,67 @@
       <c r="I318" s="0" t="inlineStr">
         <is>
           <t>C 239</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="319" spans="1:14">
+      <c r="N318" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O318" s="0" t="inlineStr">
+        <is>
+          <t>Rob SPEERS / Old Mill Stud</t>
+        </is>
+      </c>
+      <c r="P318" s="0" t="inlineStr">
+        <is>
+          <t>620000</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" spans="1:17">
       <c r="A319" s="0" t="inlineStr">
         <is>
           <t>0316</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
           <t>2025-02-02</t>
         </is>
       </c>
       <c r="D319" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
           <t>N(EIRIAMACH NA CASCA 2025)</t>
         </is>
       </c>
@@ -21276,52 +25686,67 @@
       <c r="I319" s="0" t="inlineStr">
         <is>
           <t>C 220</t>
         </is>
       </c>
       <c r="J319" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K319" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L319" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M319" s="0" t="inlineStr">
         <is>
           <t>INTENSE FOCUS</t>
         </is>
       </c>
-    </row>
-    <row r="320" spans="1:14">
+      <c r="N319" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O319" s="0" t="inlineStr">
+        <is>
+          <t>Equos / HF Devin</t>
+        </is>
+      </c>
+      <c r="P319" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" spans="1:17">
       <c r="A320" s="0" t="inlineStr">
         <is>
           <t>0317</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
           <t>2025-03-20</t>
         </is>
       </c>
       <c r="D320" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
           <t>N(ELENNGA 2025)</t>
         </is>
       </c>
@@ -21343,52 +25768,67 @@
       <c r="I320" s="0" t="inlineStr">
         <is>
           <t>C 284</t>
         </is>
       </c>
       <c r="J320" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K320" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="L320" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M320" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="321" spans="1:14">
+      <c r="N320" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O320" s="0" t="inlineStr">
+        <is>
+          <t>Armando DUARTE</t>
+        </is>
+      </c>
+      <c r="P320" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" spans="1:17">
       <c r="A321" s="0" t="inlineStr">
         <is>
           <t>0318</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
           <t>2025-04-04</t>
         </is>
       </c>
       <c r="D321" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
           <t>N(ELIADE 2025)</t>
         </is>
       </c>
@@ -21410,52 +25850,67 @@
       <c r="I321" s="0" t="inlineStr">
         <is>
           <t>P 331</t>
         </is>
       </c>
       <c r="J321" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K321" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L321" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M321" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="322" spans="1:14">
+      <c r="N321" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O321" s="0" t="inlineStr">
+        <is>
+          <t>Richard  KNIGHT / Salhia Stud</t>
+        </is>
+      </c>
+      <c r="P321" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" spans="1:17">
       <c r="A322" s="0" t="inlineStr">
         <is>
           <t>0319</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
           <t>2025-03-23</t>
         </is>
       </c>
       <c r="D322" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>ELVANN</t>
         </is>
       </c>
@@ -21477,52 +25932,62 @@
       <c r="I322" s="0" t="inlineStr">
         <is>
           <t>A 057</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
           <t>BRAMETOT</t>
         </is>
       </c>
-    </row>
-    <row r="323" spans="1:14">
+      <c r="N322" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P322" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" spans="1:17">
       <c r="A323" s="0" t="inlineStr">
         <is>
           <t>0320</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>N(ENCHANTING SKIES 2025)</t>
         </is>
       </c>
@@ -21544,52 +26009,67 @@
       <c r="I323" s="0" t="inlineStr">
         <is>
           <t>P 320</t>
         </is>
       </c>
       <c r="J323" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K323" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M323" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="324" spans="1:14">
+      <c r="N323" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O323" s="0" t="inlineStr">
+        <is>
+          <t>SARL Ecurie Jean-Louis Bouchard</t>
+        </is>
+      </c>
+      <c r="P323" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" spans="1:17">
       <c r="A324" s="0" t="inlineStr">
         <is>
           <t>0321</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D324" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
           <t>N(ENDLESS JOY 2025)</t>
         </is>
       </c>
@@ -21611,52 +26091,67 @@
       <c r="I324" s="0" t="inlineStr">
         <is>
           <t>A 064</t>
         </is>
       </c>
       <c r="J324" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K324" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L324" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M324" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="325" spans="1:14">
+      <c r="N324" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O324" s="0" t="inlineStr">
+        <is>
+          <t>Chauvigny Global Equine</t>
+        </is>
+      </c>
+      <c r="P324" s="0" t="inlineStr">
+        <is>
+          <t>330000</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:17">
       <c r="A325" s="0" t="inlineStr">
         <is>
           <t>0322</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D325" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
           <t>N(ENFIN 2025)</t>
         </is>
       </c>
@@ -21678,52 +26173,62 @@
       <c r="I325" s="0" t="inlineStr">
         <is>
           <t>D 026</t>
         </is>
       </c>
       <c r="J325" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K325" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L325" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M325" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="326" spans="1:14">
+      <c r="N325" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P325" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:17">
       <c r="A326" s="0" t="inlineStr">
         <is>
           <t>0323</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
           <t>N(ENJOY THE SHOW 2025)</t>
         </is>
       </c>
@@ -21745,52 +26250,62 @@
       <c r="I326" s="0" t="inlineStr">
         <is>
           <t>B 178</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
-    </row>
-    <row r="327" spans="1:14">
+      <c r="N326" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P326" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:17">
       <c r="A327" s="0" t="inlineStr">
         <is>
           <t>0324</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
           <t>2025-04-10</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
           <t>N(EVANIA 2025)</t>
         </is>
       </c>
@@ -21812,52 +26327,67 @@
       <c r="I327" s="0" t="inlineStr">
         <is>
           <t>D 025</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
-    </row>
-    <row r="328" spans="1:14">
+      <c r="N327" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O327" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P327" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:17">
       <c r="A328" s="0" t="inlineStr">
         <is>
           <t>0325</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
           <t>2025-04-17</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>N(EVEREST ROSE 2025)</t>
         </is>
       </c>
@@ -21877,50 +26407,65 @@
         </is>
       </c>
       <c r="I328" s="0" t="inlineStr">
         <is>
           <t>P 321</t>
         </is>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
           <t>UK</t>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="N328" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O328" s="0" t="inlineStr">
+        <is>
+          <t>Richard  KNIGHT / Salhia Stud</t>
+        </is>
+      </c>
+      <c r="P328" s="0" t="inlineStr">
+        <is>
+          <t>400000</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:1">
       <c r="A329" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
@@ -21948,129 +26493,129 @@
       <c r="H330" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
       <c r="I330" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
       <c r="J330" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>296</t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>236</t>
         </is>
       </c>
       <c r="D331" s="0" t="inlineStr">
         <is>
-          <t>0%</t>
+          <t>79.73%</t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>277 682</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>160 000</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>65 533 000</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
       <c r="I331" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1 880 000</t>
         </is>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="0" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
           <t>79.41%</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
           <t>266 884</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
           <t>165 000</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
           <t>57 647 000</t>
         </is>
       </c>
       <c r="H332" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>13</t>
         </is>
       </c>
       <c r="I332" s="0" t="inlineStr">
         <is>
-          <t>2 530 000</t>
+          <t>2 430 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>