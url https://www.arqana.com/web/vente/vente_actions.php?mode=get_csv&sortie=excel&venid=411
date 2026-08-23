--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P171"/>
+  <dimension ref="A1:S172"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Vente de Yearlings v.2 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:19">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -127,52 +127,67 @@
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Pleine de</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Date de dernier service</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0326</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2025-04-18</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>N(FLAME OF FAME 2025)</t>
         </is>
       </c>
@@ -194,52 +209,67 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>C 222</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>SHAKESPEAREAN</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q3" s="0" t="inlineStr">
+        <is>
+          <t>Henri-Alex PANTALL</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t>24000</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0327</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>N(FLAMING STAR 2025)</t>
         </is>
       </c>
@@ -261,52 +291,67 @@
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>C 223</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>CAPTAIN MARVELOUS</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q4" s="0" t="inlineStr">
+        <is>
+          <t>Henri-Alex PANTALL</t>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0328</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>N(FLYING CANDY 2025)</t>
         </is>
       </c>
@@ -328,52 +373,67 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>C 289</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>DABIRSIM</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q5" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0329</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>FOXPRO FAL</t>
         </is>
       </c>
@@ -395,52 +455,67 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>B 114</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>CAN</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0330</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>N(FRAOULA 2025)</t>
         </is>
       </c>
@@ -462,52 +537,67 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>C 224</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q7" s="0" t="inlineStr">
+        <is>
+          <t>Bloodstock connection</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0331</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2025-05-07</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>N(FRECCIA 2025)</t>
         </is>
       </c>
@@ -521,60 +611,75 @@
           <t>FRECCIA</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q8" s="0" t="inlineStr">
+        <is>
+          <t>Fabrice CHAPPET</t>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0332</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2025-03-20</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>N(GALLICE 2025)</t>
         </is>
       </c>
@@ -596,52 +701,67 @@
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>C 197</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>FUISSE</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q9" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Alessandro Botti</t>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0333</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>N(GARANCE 2025)</t>
         </is>
       </c>
@@ -663,52 +783,62 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>C 253</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0334</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2025-03-25</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>N(GEM 2025)</t>
         </is>
       </c>
@@ -717,65 +847,80 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>GEM</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>A 066</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q11" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0335</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>N(GOLCONDE 2025)</t>
         </is>
       </c>
@@ -784,65 +929,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>GOLCONDE</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>MODIGLIANI</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R12" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0336</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>N(GOT WIND 2025)</t>
         </is>
       </c>
@@ -851,65 +1006,75 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>GOT WIND</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0337</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>N(GRAND QUEEN 2025)</t>
         </is>
       </c>
@@ -931,52 +1096,67 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>D 001</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q14" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Alessandro Botti</t>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0338</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2025-03-20</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>N(GREY HYPPY 2025)</t>
         </is>
       </c>
@@ -998,52 +1178,67 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>C 254</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q15" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Marie POIRIER</t>
+        </is>
+      </c>
+      <c r="R15" s="0" t="inlineStr">
+        <is>
+          <t>67000</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0339</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>N(GRUDGE 2025)</t>
         </is>
       </c>
@@ -1065,52 +1260,67 @@
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>A 067</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>FREE EAGLE</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q16" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="R16" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0340</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>REVELYA</t>
         </is>
       </c>
@@ -1132,52 +1342,67 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>C 225</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>SHAMARDAL</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q17" s="0" t="inlineStr">
+        <is>
+          <t>Ste D'Entrainement Damien Artu Earl</t>
+        </is>
+      </c>
+      <c r="R17" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0341</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2025-01-11</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>N(HELENS WELL 2025)</t>
         </is>
       </c>
@@ -1199,52 +1424,62 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>C 252</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>KODI BEAR</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R18" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0342</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2025-03-13</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>I LOVE IT</t>
         </is>
       </c>
@@ -1266,52 +1501,67 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>D 017</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>ANODIN</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q19" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t>36000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0343</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>N(INTELLECTUELLE 2025)</t>
         </is>
       </c>
@@ -1333,52 +1583,62 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>A 052</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R20" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0344</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>N(ISHTAR 2025)</t>
         </is>
       </c>
@@ -1387,65 +1647,80 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>ISHTAR</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q21" s="0" t="inlineStr">
+        <is>
+          <t>Bloodstock connection</t>
+        </is>
+      </c>
+      <c r="R21" s="0" t="inlineStr">
+        <is>
+          <t>58000</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0345</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>IVORYSEA</t>
         </is>
       </c>
@@ -1467,52 +1742,62 @@
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>C 250</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>CHOISIR</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R22" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0346</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>N(JACKSON HOLE 2025)</t>
         </is>
       </c>
@@ -1534,52 +1819,67 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>C 190</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE CITY</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R23" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0347</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>N(JALJALAH 2025)</t>
         </is>
       </c>
@@ -1601,52 +1901,67 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>D 002</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0348</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2025-03-12</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>N(JOLIE ET BELLE 2025)</t>
         </is>
       </c>
@@ -1668,52 +1983,67 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>C 201</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>ORATORIO</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q25" s="0" t="inlineStr">
+        <is>
+          <t>SAS International bloodstock management</t>
+        </is>
+      </c>
+      <c r="R25" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0349</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2025-04-05</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>N(JUST WITH YOU 2025)</t>
         </is>
       </c>
@@ -1735,52 +2065,67 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>A 013</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>SUNDAY BREAK</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q26" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock / Dan Astbury</t>
+        </is>
+      </c>
+      <c r="R26" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0350</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2025-01-31</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>N(KAWANCEN 2025)</t>
         </is>
       </c>
@@ -1802,119 +2147,149 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 070</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q27" s="0" t="inlineStr">
+        <is>
+          <t>Philippe SOGORB</t>
+        </is>
+      </c>
+      <c r="R27" s="0" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0351</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>N(KODYANNA 2025)</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>KODYANNA</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>A 060</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q28" s="0" t="inlineStr">
+        <is>
+          <t>Stéphane WATTEL</t>
+        </is>
+      </c>
+      <c r="R28" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0352</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>N(LA GALIOTE 2025)</t>
         </is>
       </c>
@@ -1928,60 +2303,75 @@
           <t>LA GALIOTE</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>ZOUSTAR</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q29" s="0" t="inlineStr">
+        <is>
+          <t>Eurl Ste D'Entrainement Mathieu Boutin</t>
+        </is>
+      </c>
+      <c r="R29" s="0" t="inlineStr">
+        <is>
+          <t>21000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0353</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>N(LA VIE 2025)</t>
         </is>
       </c>
@@ -2003,52 +2393,67 @@
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>C 186</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>SHALAA</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q30" s="0" t="inlineStr">
+        <is>
+          <t>2026 Breezers</t>
+        </is>
+      </c>
+      <c r="R30" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0354</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>BETTER MAN</t>
         </is>
       </c>
@@ -2062,60 +2467,75 @@
           <t>LADY LILNOI</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q31" s="0" t="inlineStr">
+        <is>
+          <t>Etreham's Horses</t>
+        </is>
+      </c>
+      <c r="R31" s="0" t="inlineStr">
+        <is>
+          <t>52000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0355</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>N(LEEWARD 2025)</t>
         </is>
       </c>
@@ -2137,52 +2557,67 @@
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>B 139</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>FIRST DEFENCE</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q32" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock / A. Wattel</t>
+        </is>
+      </c>
+      <c r="R32" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0356</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>N(LEVITHA 2025)</t>
         </is>
       </c>
@@ -2204,52 +2639,67 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>C 185</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q33" s="0" t="inlineStr">
+        <is>
+          <t>Six Of Us / N. Perret</t>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0357</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>N(LIBERTINE 2025)</t>
         </is>
       </c>
@@ -2258,65 +2708,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>LIBERTINE</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R34" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0358</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2025-02-19</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>N(LIFE OF THE PARTY 2025)</t>
         </is>
       </c>
@@ -2330,60 +2790,70 @@
           <t>LIFE OF THE PARTY</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 091</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0359</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2025-04-24</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>KRISSKAYE</t>
         </is>
       </c>
@@ -2405,52 +2875,67 @@
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>A 078</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>HOLD THAT TIGER</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q36" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CLÉMENT / TS Bloodstock</t>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0360</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>N(LUCKY LYCRA 2025)</t>
         </is>
       </c>
@@ -2472,52 +2957,62 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>C 212</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0361</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>N(MADISON AVENUE 2025)</t>
         </is>
       </c>
@@ -2526,65 +3021,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MADISON AVENUE</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>MARTINBOROUGH</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0362</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2025-04-24</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>N(MARAZA 2025)</t>
         </is>
       </c>
@@ -2606,52 +3111,67 @@
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>A 090</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>PACO BOY</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:16">
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t>Pia  BRANDT</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0363</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>PLAYFUL RIVER</t>
         </is>
       </c>
@@ -2673,52 +3193,67 @@
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>P 331</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>DUKE OF MARMALADE</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:16">
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q40" s="0" t="inlineStr">
+        <is>
+          <t>Patricia BUTEL</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0364</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2025-01-23</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>N(MARMELET 2025)</t>
         </is>
       </c>
@@ -2727,65 +3262,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MARMELET</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>B 126</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0365</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2025-04-14</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>N(MARY CHRISTMAS 2025)</t>
         </is>
       </c>
@@ -2807,52 +3352,67 @@
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>A 027</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>PENNY'S PICNIC</t>
         </is>
       </c>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q42" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0366</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>N(MELODIES 2025)</t>
         </is>
       </c>
@@ -2866,60 +3426,75 @@
           <t>MELODIES</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q43" s="0" t="inlineStr">
+        <is>
+          <t>Sas Ecurie Nicolato</t>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>0367</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2025-03-25</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>N(MER LUNAIRE 2025)</t>
         </is>
       </c>
@@ -2928,65 +3503,80 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MER LUNAIRE</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>C 213</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q44" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF / Elodie CHENET</t>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t>63000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>0368</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>N(MINT JULEP 2025)</t>
         </is>
       </c>
@@ -3008,52 +3598,67 @@
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>C 183</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t>Hana JURANKOVA</t>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0369</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>N(MOKSHA 2025)</t>
         </is>
       </c>
@@ -3067,60 +3672,75 @@
           <t>MOKSHA</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q46" s="0" t="inlineStr">
+        <is>
+          <t>Barberini Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0370</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2025-03-28</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>N(MONNA 2025)</t>
         </is>
       </c>
@@ -3134,60 +3754,75 @@
           <t>MONNA</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0371</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2025-01-07</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>N(MORGANA 2025)</t>
         </is>
       </c>
@@ -3209,52 +3844,67 @@
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>B 159</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t>Newlands Farm Ltd</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0372</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2025-03-06</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>N(MUNAJAAH 2025)</t>
         </is>
       </c>
@@ -3263,65 +3913,80 @@
           <t>GALILEO GOLD</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MUNAJAAH</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t>Chantilly Bloodstock Agency</t>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0373</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2025-02-12</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>N(NEEDLE LOOM 2025)</t>
         </is>
       </c>
@@ -3335,60 +4000,75 @@
           <t>NEEDLE LOOM</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>C 256</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q50" s="0" t="inlineStr">
+        <is>
+          <t>Davy BONILLA</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t>56000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>0374</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>N(NORDIA 2025)</t>
         </is>
       </c>
@@ -3410,52 +4090,67 @@
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>A 061</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>ADLERFLUG</t>
         </is>
       </c>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t>Pia  BRANDT</t>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0375</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>N(NOTRE SAGE 2025)</t>
         </is>
       </c>
@@ -3477,52 +4172,67 @@
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>C 264</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>SAGEBURG</t>
         </is>
       </c>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>SAS Racing D</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>44000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0376</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2025-04-22</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>N(NUNZIA 2025)</t>
         </is>
       </c>
@@ -3544,52 +4254,67 @@
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>D 003</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>EPAULETTE</t>
         </is>
       </c>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0377</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2025-03-07</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>ARTEMISIA MALPIC</t>
         </is>
       </c>
@@ -3598,65 +4323,75 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>NUWAIES</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>B 115</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0378</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2025-01-26</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>N(OH STAR 2025)</t>
         </is>
       </c>
@@ -3678,52 +4413,67 @@
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>C 249</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>TALE OF THE CAT</t>
         </is>
       </c>
-    </row>
-    <row r="56" spans="1:16">
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>Dominion</t>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0379</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>N(OLLIE OLGA 2025)</t>
         </is>
       </c>
@@ -3745,52 +4495,67 @@
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>A 053</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>STORMY ATLANTIC</t>
         </is>
       </c>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0380</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2025-02-27</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>N(OLYMPIADE 2025)</t>
         </is>
       </c>
@@ -3812,52 +4577,67 @@
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>A 054</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="58" spans="1:16">
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q57" s="0" t="inlineStr">
+        <is>
+          <t>Miguel BLANCPAIN</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0381</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2025-03-06</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>N(OLYMPIC LIGHT 2025)</t>
         </is>
       </c>
@@ -3879,52 +4659,62 @@
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>D 004</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
-    </row>
-    <row r="59" spans="1:16">
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0382</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2025-03-29</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>N(OMBRE 2025)</t>
         </is>
       </c>
@@ -3933,65 +4723,80 @@
           <t>BATED BREATH</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>OMBRE</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>C 248</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t>TEFANE</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0383</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2025-02-22</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>N(OPERA FOREVER 2025)</t>
         </is>
       </c>
@@ -4000,65 +4805,80 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>OPERA FOREVER</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 247</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="61" spans="1:16">
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t>Seror Racing Management pour Xavier Blanchet</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0384</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>N(OPTICA 2025)</t>
         </is>
       </c>
@@ -4080,52 +4900,67 @@
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>C 265</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>HERNANDO</t>
         </is>
       </c>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q61" s="0" t="inlineStr">
+        <is>
+          <t>Societe d'entrainement Markus Nigge</t>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0385</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2025-04-18</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>N(PRETTY DUBAWI 2025)</t>
         </is>
       </c>
@@ -4139,60 +4974,70 @@
           <t>PRETTY DUBAWI</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="63" spans="1:16">
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t>29000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0386</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2025-02-08</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>N(PULITZER 2025)</t>
         </is>
       </c>
@@ -4206,60 +5051,70 @@
           <t>PULITZER</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="64" spans="1:16">
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0387</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2025-03-22</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>N(PURPLE STAR 2025)</t>
         </is>
       </c>
@@ -4273,60 +5128,75 @@
           <t>PURPLE STAR</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 246</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="65" spans="1:16">
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q64" s="0" t="inlineStr">
+        <is>
+          <t>Diogo José PEDROSA </t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>0388</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>N(QUANTIEME 2025)</t>
         </is>
       </c>
@@ -4348,52 +5218,62 @@
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>C 245</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
-    </row>
-    <row r="66" spans="1:16">
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0389</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>N(QUEENDARA 2025)</t>
         </is>
       </c>
@@ -4415,52 +5295,67 @@
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>A 074</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="67" spans="1:16">
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q66" s="0" t="inlineStr">
+        <is>
+          <t>Mathieu PITART</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0390</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2025-02-11</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>N(QURTAJANA 2025)</t>
         </is>
       </c>
@@ -4482,119 +5377,149 @@
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>A 014</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>SHALAA</t>
         </is>
       </c>
-    </row>
-    <row r="68" spans="1:16">
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>0391</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>N(RAINBOW VALE 2025)</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>RAINBOW VALE</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Louvière</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>MOSS VALE</t>
         </is>
       </c>
-    </row>
-    <row r="69" spans="1:16">
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>Sc Ap Racing</t>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>85000</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0392</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>N(RAINDANCE 2025)</t>
         </is>
       </c>
@@ -4616,52 +5541,67 @@
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>C 208</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>PLANTEUR</t>
         </is>
       </c>
-    </row>
-    <row r="70" spans="1:16">
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t>CF Bloodstock</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0393</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>N(REBECCA'S FILLY 2025)</t>
         </is>
       </c>
@@ -4683,52 +5623,67 @@
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>C 214</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE CITY</t>
         </is>
       </c>
-    </row>
-    <row r="71" spans="1:16">
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q70" s="0" t="inlineStr">
+        <is>
+          <t>Maxime MOCZULSKI</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>0394</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>N(RETROUVAILLE 2025)</t>
         </is>
       </c>
@@ -4750,79 +5705,104 @@
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t>C 244</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t>TAMAYUZ</t>
         </is>
       </c>
-    </row>
-    <row r="72" spans="1:16">
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t>Zdeno KOPLIK</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>0395</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>0000-00-00</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>PAGE BLANCHE 395</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Page blanche</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t> 000</t>
         </is>
       </c>
-    </row>
-    <row r="73" spans="1:16">
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
       <c r="A73" s="0" t="inlineStr">
         <is>
           <t>0396</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2025-03-23</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>N(RIGHTEOUS 2025)</t>
         </is>
       </c>
@@ -4836,60 +5816,75 @@
           <t>RIGHTEOUS</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="74" spans="1:16">
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
+          <t>Solis/Litt</t>
+        </is>
+      </c>
+      <c r="R73" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
       <c r="A74" s="0" t="inlineStr">
         <is>
           <t>0397</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2025-04-27</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>N(RIVE NEUVE 2025)</t>
         </is>
       </c>
@@ -4911,52 +5906,67 @@
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>ENRIQUE</t>
         </is>
       </c>
-    </row>
-    <row r="75" spans="1:16">
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q74" s="0" t="inlineStr">
+        <is>
+          <t>Suartone Bloodstock</t>
+        </is>
+      </c>
+      <c r="R74" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>0398</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>N(ROCK OF THE MOON 2025)</t>
         </is>
       </c>
@@ -4978,52 +5988,67 @@
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>T 026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="76" spans="1:16">
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q75" s="0" t="inlineStr">
+        <is>
+          <t>Yvonne VOLLMER</t>
+        </is>
+      </c>
+      <c r="R75" s="0" t="inlineStr">
+        <is>
+          <t>13000</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>0399</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>N(ROMILDA 2025)</t>
         </is>
       </c>
@@ -5045,52 +6070,67 @@
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>D 019</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="77" spans="1:16">
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q76" s="0" t="inlineStr">
+        <is>
+          <t>Gary Bloodstock / Jamie PIGGOTT</t>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0400</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2025-04-06</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>N(ROSE DES VENTS 2025)</t>
         </is>
       </c>
@@ -5112,52 +6152,67 @@
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t>B 157</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t>CHAMPS ELYSEES</t>
         </is>
       </c>
-    </row>
-    <row r="78" spans="1:16">
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t>Marco Bozzi Bloodstock</t>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0401</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2025-02-28</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>N(ROSE OF MALIBU 2025)</t>
         </is>
       </c>
@@ -5166,65 +6221,80 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>ROSE OF MALIBU</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>MALIBU MOON</t>
         </is>
       </c>
-    </row>
-    <row r="79" spans="1:16">
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>EDC Agency / RED HORSE Bloodstock</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
       <c r="A79" s="0" t="inlineStr">
         <is>
           <t>0402</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>2025-03-18</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>N(ROSES ON ICE 2025)</t>
         </is>
       </c>
@@ -5246,52 +6316,62 @@
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t>C 202</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>TORONADO</t>
         </is>
       </c>
-    </row>
-    <row r="80" spans="1:16">
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>41000</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0403</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2025-03-31</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>N(ROSVANA 2025)</t>
         </is>
       </c>
@@ -5300,65 +6380,80 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>ROSVANA</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Sablonnets</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
-    </row>
-    <row r="81" spans="1:16">
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t>Equos Racing International </t>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0404</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>N(ROYAL LADY 2025)</t>
         </is>
       </c>
@@ -5380,52 +6475,67 @@
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
-    </row>
-    <row r="82" spans="1:16">
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t>Patricia BUTEL pr: Géraldine REILLE VILLEDEY</t>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0405</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2025-02-23</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>N(RUMAILAH 2025)</t>
         </is>
       </c>
@@ -5447,52 +6557,67 @@
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>T 008</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>HOLY ROMAN EMPEROR</t>
         </is>
       </c>
-    </row>
-    <row r="83" spans="1:16">
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>Indivision Thunder Moon</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
       <c r="A83" s="0" t="inlineStr">
         <is>
           <t>0406</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>N(SA JEUNESSE 2025)</t>
         </is>
       </c>
@@ -5501,65 +6626,80 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>SA JEUNESSE</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Aumônerie</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>C 203</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>DELLA FRANCESCA</t>
         </is>
       </c>
-    </row>
-    <row r="84" spans="1:16">
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas GUILBERT</t>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0407</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2025-02-07</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>N(SANCTION 2025)</t>
         </is>
       </c>
@@ -5568,65 +6708,75 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>SANCTION</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="85" spans="1:16">
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0408</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2025-03-12</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>N(SAVE YOUR TEARS 2025)</t>
         </is>
       </c>
@@ -5648,52 +6798,67 @@
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t>CALYX</t>
         </is>
       </c>
-    </row>
-    <row r="86" spans="1:16">
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
       <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0409</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2025-04-21</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>N(SEA AND SKY 2025)</t>
         </is>
       </c>
@@ -5707,60 +6872,75 @@
           <t>SEA AND SKY</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Haie Neuve</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="87" spans="1:16">
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t>Eurl Ste D'Entrainement Mathieu Boutin</t>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
       <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0410</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2025-02-02</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>N(SECESSION 2025)</t>
         </is>
       </c>
@@ -5782,52 +6962,67 @@
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>C 257</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
-    </row>
-    <row r="88" spans="1:16">
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CLÉMENT</t>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0411</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>N(SHAIKHA 2025)</t>
         </is>
       </c>
@@ -5836,65 +7031,80 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>SHAIKHA</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 243</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>RIBCHESTER</t>
         </is>
       </c>
-    </row>
-    <row r="89" spans="1:16">
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q88" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R88" s="0" t="inlineStr">
+        <is>
+          <t>120000</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0412</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2025-03-03</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>N(SHAIZADA 2025)</t>
         </is>
       </c>
@@ -5903,65 +7113,75 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>SHAIZADA</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="90" spans="1:16">
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R89" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>0413</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>2025-01-31</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>N(SHALFAH 2025)</t>
         </is>
       </c>
@@ -5983,52 +7203,67 @@
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>C 215</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="91" spans="1:16">
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>Donovan Bloodstock</t>
+        </is>
+      </c>
+      <c r="R90" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0414</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2025-03-13</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>N(SHINEALIGHT 2025)</t>
         </is>
       </c>
@@ -6050,52 +7285,67 @@
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t>A 075</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>CARAVAGGIO</t>
         </is>
       </c>
-    </row>
-    <row r="92" spans="1:16">
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q91" s="0" t="inlineStr">
+        <is>
+          <t>Eric HARIVEL</t>
+        </is>
+      </c>
+      <c r="R91" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
       <c r="A92" s="0" t="inlineStr">
         <is>
           <t>0415</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>MY GREY ANGEL</t>
         </is>
       </c>
@@ -6117,52 +7367,67 @@
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>C 226</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t>GIANT'S CAUSEWAY</t>
         </is>
       </c>
-    </row>
-    <row r="93" spans="1:16">
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q92" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
       <c r="A93" s="0" t="inlineStr">
         <is>
           <t>0416</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>N(SILVER PALM 2025)</t>
         </is>
       </c>
@@ -6176,60 +7441,75 @@
           <t>SILVER PALM</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
-    </row>
-    <row r="94" spans="1:16">
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q93" s="0" t="inlineStr">
+        <is>
+          <t>Patricia BUTEL</t>
+        </is>
+      </c>
+      <c r="R93" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>0417</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>N(SLOANE DE BOREPAIR 2025)</t>
         </is>
       </c>
@@ -6251,52 +7531,67 @@
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>SEVRES ROSE</t>
         </is>
       </c>
-    </row>
-    <row r="95" spans="1:16">
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q94" s="0" t="inlineStr">
+        <is>
+          <t>HDB Stable / Paul Harley Bloodstock</t>
+        </is>
+      </c>
+      <c r="R94" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>0418</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>SNAXE FAL</t>
         </is>
       </c>
@@ -6305,65 +7600,75 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>SNAKELESS</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>ANIMAL KINGDOM</t>
         </is>
       </c>
-    </row>
-    <row r="96" spans="1:16">
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R95" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
       <c r="A96" s="0" t="inlineStr">
         <is>
           <t>0419</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>N(SNOWBRIGHT 2025)</t>
         </is>
       </c>
@@ -6377,60 +7682,75 @@
           <t>SNOWBRIGHT</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>A 076</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
-    </row>
-    <row r="97" spans="1:16">
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q96" s="0" t="inlineStr">
+        <is>
+          <t>John STUDD</t>
+        </is>
+      </c>
+      <c r="R96" s="0" t="inlineStr">
+        <is>
+          <t>7000</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
       <c r="A97" s="0" t="inlineStr">
         <is>
           <t>0420</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>2025-03-20</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>N(SNOWHAVEN 2025)</t>
         </is>
       </c>
@@ -6452,52 +7772,62 @@
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t>D 020</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
-    </row>
-    <row r="98" spans="1:16">
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R97" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>0421</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>2025-03-19</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>N(SOCIETY LADY 2025)</t>
         </is>
       </c>
@@ -6519,52 +7849,67 @@
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t>B 127</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t>ZAFEEN</t>
         </is>
       </c>
-    </row>
-    <row r="99" spans="1:16">
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q98" s="0" t="inlineStr">
+        <is>
+          <t>John HAMMOND</t>
+        </is>
+      </c>
+      <c r="R98" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
       <c r="A99" s="0" t="inlineStr">
         <is>
           <t>0422</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>2025-04-07</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>N(SPARKLE ON 2025)</t>
         </is>
       </c>
@@ -6578,60 +7923,75 @@
           <t>SPARKLE ON</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>T 027</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
-    </row>
-    <row r="100" spans="1:16">
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q99" s="0" t="inlineStr">
+        <is>
+          <t>Edouard MONFORT</t>
+        </is>
+      </c>
+      <c r="R99" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
       <c r="A100" s="0" t="inlineStr">
         <is>
           <t>0423</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>2025-01-17</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>N(SPRING STREET 2025)</t>
         </is>
       </c>
@@ -6653,52 +8013,67 @@
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t>PENNY'S PICNIC</t>
         </is>
       </c>
-    </row>
-    <row r="101" spans="1:16">
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q100" s="0" t="inlineStr">
+        <is>
+          <t>Jamie MCCALMONT for Marcstown</t>
+        </is>
+      </c>
+      <c r="R100" s="0" t="inlineStr">
+        <is>
+          <t>32000</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>0424</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>2025-01-18</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>N(SUCCESS LADY 2025)</t>
         </is>
       </c>
@@ -6707,65 +8082,75 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>SUCCESS LADY</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>A 089</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
-    </row>
-    <row r="102" spans="1:16">
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R101" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>0425</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>2025-02-28</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>N(SUPER WOMAN 2025)</t>
         </is>
       </c>
@@ -6787,52 +8172,67 @@
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>C 241</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>SAGEBURG</t>
         </is>
       </c>
-    </row>
-    <row r="103" spans="1:16">
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q102" s="0" t="inlineStr">
+        <is>
+          <t>Alessandro MARCONI</t>
+        </is>
+      </c>
+      <c r="R102" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>0426</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>N(SWEET ZEN 2025)</t>
         </is>
       </c>
@@ -6854,52 +8254,67 @@
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>C 227</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t>DABIRSIM</t>
         </is>
       </c>
-    </row>
-    <row r="104" spans="1:16">
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q103" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R103" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>0427</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>2025-01-16</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>N(SYRMA 2025)</t>
         </is>
       </c>
@@ -6921,52 +8336,67 @@
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>A 079</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="105" spans="1:16">
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q104" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="R104" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
       <c r="A105" s="0" t="inlineStr">
         <is>
           <t>0428</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>N(TENDER NIGHT 2025)</t>
         </is>
       </c>
@@ -6988,52 +8418,67 @@
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t>A 040</t>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE QUALITY</t>
         </is>
       </c>
-    </row>
-    <row r="106" spans="1:16">
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q105" s="0" t="inlineStr">
+        <is>
+          <t>Capucines Bloodstock / A. Fouassier</t>
+        </is>
+      </c>
+      <c r="R105" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
       <c r="A106" s="0" t="inlineStr">
         <is>
           <t>0429</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>2025-03-23</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>N(TERRE DE BREIZH 2025)</t>
         </is>
       </c>
@@ -7055,52 +8500,62 @@
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t>OUTSTRIP</t>
         </is>
       </c>
-    </row>
-    <row r="107" spans="1:16">
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R106" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>0430</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>N(TEXANNA 2025)</t>
         </is>
       </c>
@@ -7109,65 +8564,80 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>TEXANNA</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t>ZELZAL</t>
         </is>
       </c>
-    </row>
-    <row r="108" spans="1:16">
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q107" s="0" t="inlineStr">
+        <is>
+          <t>Bloodstock Connection</t>
+        </is>
+      </c>
+      <c r="R107" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
       <c r="A108" s="0" t="inlineStr">
         <is>
           <t>0431</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>2025-01-23</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>N(THANIELLA 2025)</t>
         </is>
       </c>
@@ -7189,52 +8659,67 @@
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t>A 088</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
-    </row>
-    <row r="109" spans="1:16">
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q108" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="R108" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>0432</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>N(TOGETHER APART 2025)</t>
         </is>
       </c>
@@ -7243,65 +8728,75 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>TOGETHER APART</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>C 180</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
-    </row>
-    <row r="110" spans="1:16">
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R109" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>0433</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>N(TOO LOUD 2025)</t>
         </is>
       </c>
@@ -7310,65 +8805,80 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>TOO LOUD</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Fergand</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t>A 071</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t>ARCH</t>
         </is>
       </c>
-    </row>
-    <row r="111" spans="1:16">
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q110" s="0" t="inlineStr">
+        <is>
+          <t>2026 Breezers</t>
+        </is>
+      </c>
+      <c r="R110" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
       <c r="A111" s="0" t="inlineStr">
         <is>
           <t>0434</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>N(TOP CHAIN 2025)</t>
         </is>
       </c>
@@ -7390,52 +8900,67 @@
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>A 080</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t>ACCLAMATION</t>
         </is>
       </c>
-    </row>
-    <row r="112" spans="1:16">
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q111" s="0" t="inlineStr">
+        <is>
+          <t>Fabrice CHAPPET</t>
+        </is>
+      </c>
+      <c r="R111" s="0" t="inlineStr">
+        <is>
+          <t>57000</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
       <c r="A112" s="0" t="inlineStr">
         <is>
           <t>0435</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>N(TOTEM 2025)</t>
         </is>
       </c>
@@ -7457,52 +8982,67 @@
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t>B 140</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t>MIZZEN MAST</t>
         </is>
       </c>
-    </row>
-    <row r="113" spans="1:16">
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q112" s="0" t="inlineStr">
+        <is>
+          <t>Aurélien BLOYET</t>
+        </is>
+      </c>
+      <c r="R112" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>0436</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>N(TRACOLA 2025)</t>
         </is>
       </c>
@@ -7524,52 +9064,67 @@
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>C 191</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>ULTRA</t>
         </is>
       </c>
-    </row>
-    <row r="114" spans="1:16">
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q113" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R113" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>0437</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>2025-01-25</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>N(TREATY 2025)</t>
         </is>
       </c>
@@ -7578,65 +9133,80 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>TREATY</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>DUNKERQUE</t>
         </is>
       </c>
-    </row>
-    <row r="115" spans="1:16">
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q114" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="R114" s="0" t="inlineStr">
+        <is>
+          <t>82000</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>0438</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>2025-01-23</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>N(UNDER 2025)</t>
         </is>
       </c>
@@ -7645,65 +9215,75 @@
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>UNDER</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Jedburgh Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>C 192</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>KITTEN'S JOY</t>
         </is>
       </c>
-    </row>
-    <row r="116" spans="1:16">
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R115" s="0" t="inlineStr">
+        <is>
+          <t>23000</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
       <c r="A116" s="0" t="inlineStr">
         <is>
           <t>0439</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>2025-02-08</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>N(VADSARIYA 2025)</t>
         </is>
       </c>
@@ -7725,52 +9305,67 @@
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t>C 259</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
-    </row>
-    <row r="117" spans="1:16">
+      <c r="P116" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q116" s="0" t="inlineStr">
+        <is>
+          <t>Pia  BRANDT</t>
+        </is>
+      </c>
+      <c r="R116" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
       <c r="A117" s="0" t="inlineStr">
         <is>
           <t>0440</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>2025-03-12</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>N(VIENNE 2025)</t>
         </is>
       </c>
@@ -7792,52 +9387,67 @@
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>B 116</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
-    </row>
-    <row r="118" spans="1:16">
+      <c r="P117" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q117" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Marie POIRIER</t>
+        </is>
+      </c>
+      <c r="R117" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
       <c r="A118" s="0" t="inlineStr">
         <is>
           <t>0441</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>N(WINTER'S MAGIC 2025)</t>
         </is>
       </c>
@@ -7846,65 +9456,75 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>WINTER'S MAGIC</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>A 041</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
-    </row>
-    <row r="119" spans="1:16">
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R118" s="0" t="inlineStr">
+        <is>
+          <t>19000</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>0442</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>2025-04-20</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>N(WOOTTON DIVA 2025)</t>
         </is>
       </c>
@@ -7926,52 +9546,67 @@
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>A 087</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="120" spans="1:16">
+      <c r="P119" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q119" s="0" t="inlineStr">
+        <is>
+          <t>Miguel Clement / Louis Dubois agent / EDC Agency</t>
+        </is>
+      </c>
+      <c r="R119" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
       <c r="A120" s="0" t="inlineStr">
         <is>
           <t>0443</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>N(ZABRISKA 2025)</t>
         </is>
       </c>
@@ -7993,52 +9628,62 @@
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>B 117</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>ZAFEEN</t>
         </is>
       </c>
-    </row>
-    <row r="121" spans="1:16">
+      <c r="P120" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R120" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
       <c r="A121" s="0" t="inlineStr">
         <is>
           <t>0444</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>2025-03-09</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>N(ZOE CHOPE 2025)</t>
         </is>
       </c>
@@ -8060,52 +9705,67 @@
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>A 095</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>AMADEUS WOLF</t>
         </is>
       </c>
-    </row>
-    <row r="122" spans="1:16">
+      <c r="P121" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q121" s="0" t="inlineStr">
+        <is>
+          <t>Joel BOISNARD</t>
+        </is>
+      </c>
+      <c r="R121" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
       <c r="A122" s="0" t="inlineStr">
         <is>
           <t>0445</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>N(ABSATOOTLY 2025)</t>
         </is>
       </c>
@@ -8114,65 +9774,75 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>ABSATOOTLY</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>A 057</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>MINESHAFT</t>
         </is>
       </c>
-    </row>
-    <row r="123" spans="1:16">
+      <c r="P122" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R122" s="0" t="inlineStr">
+        <is>
+          <t>9500</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
       <c r="A123" s="0" t="inlineStr">
         <is>
           <t>0446</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>N(AGENT DOUBLE 2025)</t>
         </is>
       </c>
@@ -8194,52 +9864,62 @@
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>A 096</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="124" spans="1:16">
+      <c r="P123" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R123" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>0447</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>2025-04-29</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>N(AL RASMAH 2025)</t>
         </is>
       </c>
@@ -8261,52 +9941,67 @@
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>C 193</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
-    </row>
-    <row r="125" spans="1:16">
+      <c r="P124" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q124" s="0" t="inlineStr">
+        <is>
+          <t>MAB Agency</t>
+        </is>
+      </c>
+      <c r="R124" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
       <c r="A125" s="0" t="inlineStr">
         <is>
           <t>0448</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>N(ALMANZONE 2025)</t>
         </is>
       </c>
@@ -8328,52 +10023,67 @@
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>ALMANZOR</t>
         </is>
       </c>
-    </row>
-    <row r="126" spans="1:16">
+      <c r="P125" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q125" s="0" t="inlineStr">
+        <is>
+          <t>Earl Cyan Stud Farm</t>
+        </is>
+      </c>
+      <c r="R125" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
       <c r="A126" s="0" t="inlineStr">
         <is>
           <t>0449</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>2025-03-04</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>N(AMAZING RACE 2025)</t>
         </is>
       </c>
@@ -8395,52 +10105,67 @@
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>C 228</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>DABIRSIM</t>
         </is>
       </c>
-    </row>
-    <row r="127" spans="1:16">
+      <c r="P126" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q126" s="0" t="inlineStr">
+        <is>
+          <t>FR Bloodstock</t>
+        </is>
+      </c>
+      <c r="R126" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
       <c r="A127" s="0" t="inlineStr">
         <is>
           <t>0450</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>N(ANAS DREAM 2025)</t>
         </is>
       </c>
@@ -8449,65 +10174,80 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>ANAS DREAM</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
-    </row>
-    <row r="128" spans="1:16">
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q127" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas MESSICA</t>
+        </is>
+      </c>
+      <c r="R127" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>0451</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>2025-02-18</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>NIGHT SHADOW</t>
         </is>
       </c>
@@ -8529,52 +10269,67 @@
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>C 260</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>HARRY ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="129" spans="1:16">
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q128" s="0" t="inlineStr">
+        <is>
+          <t>CF Bloodstock</t>
+        </is>
+      </c>
+      <c r="R128" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
       <c r="A129" s="0" t="inlineStr">
         <is>
           <t>0452</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>2025-02-08</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>N(ANTOLYA 2025)</t>
         </is>
       </c>
@@ -8583,65 +10338,80 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>ANTOLYA</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>C 179</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>PRINCE GIBRALTAR</t>
         </is>
       </c>
-    </row>
-    <row r="130" spans="1:16">
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q129" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="R129" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
       <c r="A130" s="0" t="inlineStr">
         <is>
           <t>0453</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>2025-02-04</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>LITTLE BEAR GUESS</t>
         </is>
       </c>
@@ -8650,65 +10420,80 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>ARABIAN DANCER</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>B 118</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
-    </row>
-    <row r="131" spans="1:16">
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q130" s="0" t="inlineStr">
+        <is>
+          <t>Anne-Marie POIRIER</t>
+        </is>
+      </c>
+      <c r="R130" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
       <c r="A131" s="0" t="inlineStr">
         <is>
           <t>0454</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>N(AUCHTERARDER 2025)</t>
         </is>
       </c>
@@ -8730,52 +10515,67 @@
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t>B 156</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>GLENEAGLES</t>
         </is>
       </c>
-    </row>
-    <row r="132" spans="1:16">
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q131" s="0" t="inlineStr">
+        <is>
+          <t>Miguel BLANCPAIN</t>
+        </is>
+      </c>
+      <c r="R131" s="0" t="inlineStr">
+        <is>
+          <t>38000</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
       <c r="A132" s="0" t="inlineStr">
         <is>
           <t>0455</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>N(AYELET 2025)</t>
         </is>
       </c>
@@ -8789,60 +10589,75 @@
           <t>AYELET</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t>C 240</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>HAT TRICK</t>
         </is>
       </c>
-    </row>
-    <row r="133" spans="1:16">
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q132" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R132" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
       <c r="A133" s="0" t="inlineStr">
         <is>
           <t>0456</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>2025-01-31</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>N(BAGA 2025)</t>
         </is>
       </c>
@@ -8864,52 +10679,67 @@
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>B 119</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
-    </row>
-    <row r="134" spans="1:16">
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q133" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R133" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
       <c r="A134" s="0" t="inlineStr">
         <is>
           <t>0457</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>N(BAILEYS SHOWGIRL 2025)</t>
         </is>
       </c>
@@ -8931,52 +10761,62 @@
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t>C 204</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
-    </row>
-    <row r="135" spans="1:16">
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R134" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
       <c r="A135" s="0" t="inlineStr">
         <is>
           <t>0458</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>BATOKA</t>
         </is>
       </c>
@@ -8998,52 +10838,67 @@
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>B 135</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>DABIRSIM</t>
         </is>
       </c>
-    </row>
-    <row r="136" spans="1:16">
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q135" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="R135" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
       <c r="A136" s="0" t="inlineStr">
         <is>
           <t>0459</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>N(BEAUTRON 2025)</t>
         </is>
       </c>
@@ -9052,65 +10907,80 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>BEAUTRON</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t>BRAZEN BEAU</t>
         </is>
       </c>
-    </row>
-    <row r="137" spans="1:16">
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q136" s="0" t="inlineStr">
+        <is>
+          <t>Ballybush Stables</t>
+        </is>
+      </c>
+      <c r="R136" s="0" t="inlineStr">
+        <is>
+          <t>58000</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
       <c r="A137" s="0" t="inlineStr">
         <is>
           <t>0460</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>N(BEDFORD HOPE 2025)</t>
         </is>
       </c>
@@ -9132,52 +11002,67 @@
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t>C 229</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>CHATO</t>
         </is>
       </c>
-    </row>
-    <row r="138" spans="1:16">
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q137" s="0" t="inlineStr">
+        <is>
+          <t>Céline HERISSON DE BEAUVOIR</t>
+        </is>
+      </c>
+      <c r="R137" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
       <c r="A138" s="0" t="inlineStr">
         <is>
           <t>0461</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>2025-02-19</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>N(BELLA BRAZIL 2025)</t>
         </is>
       </c>
@@ -9186,65 +11071,80 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
           <t>BELLA BRAZIL</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t>CLODOVIL</t>
         </is>
       </c>
-    </row>
-    <row r="139" spans="1:16">
+      <c r="P138" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q138" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Carlos et Yann Lerner</t>
+        </is>
+      </c>
+      <c r="R138" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
       <c r="A139" s="0" t="inlineStr">
         <is>
           <t>0462</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>2025-04-20</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>N(BENGALI 2025)</t>
         </is>
       </c>
@@ -9266,52 +11166,67 @@
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t>B 155</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="140" spans="1:16">
+      <c r="P139" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q139" s="0" t="inlineStr">
+        <is>
+          <t>Etreham's Horses</t>
+        </is>
+      </c>
+      <c r="R139" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
       <c r="A140" s="0" t="inlineStr">
         <is>
           <t>0463</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>2025-02-09</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>N(BERGAMASQUE 2025)</t>
         </is>
       </c>
@@ -9320,65 +11235,80 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>BERGAMASQUE</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>C 239</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-    <row r="141" spans="1:16">
+      <c r="P140" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q140" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R140" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
       <c r="A141" s="0" t="inlineStr">
         <is>
           <t>0464</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>2025-04-28</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>BLUE HIPPO</t>
         </is>
       </c>
@@ -9400,52 +11330,67 @@
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>B 136</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t>AREION</t>
         </is>
       </c>
-    </row>
-    <row r="142" spans="1:16">
+      <c r="P141" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q141" s="0" t="inlineStr">
+        <is>
+          <t>Rennstall FX Weissmeier UG</t>
+        </is>
+      </c>
+      <c r="R141" s="0" t="inlineStr">
+        <is>
+          <t>2500</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
       <c r="A142" s="0" t="inlineStr">
         <is>
           <t>0465</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>SECRET EMPEROR</t>
         </is>
       </c>
@@ -9467,52 +11412,67 @@
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>T 006</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t>XAAR</t>
         </is>
       </c>
-    </row>
-    <row r="143" spans="1:16">
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q142" s="0" t="inlineStr">
+        <is>
+          <t>Snc Ecurie Messica</t>
+        </is>
+      </c>
+      <c r="R142" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
       <c r="A143" s="0" t="inlineStr">
         <is>
           <t>0466</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>2025-03-21</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>N(BLUE MOOD 2025)</t>
         </is>
       </c>
@@ -9521,65 +11481,80 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>BLUE MOOD</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="144" spans="1:16">
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q143" s="0" t="inlineStr">
+        <is>
+          <t>Société d'entraînement Davy Bonilla</t>
+        </is>
+      </c>
+      <c r="R143" s="0" t="inlineStr">
+        <is>
+          <t>47000</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
       <c r="A144" s="0" t="inlineStr">
         <is>
           <t>0467</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>2025-02-14</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>N(BOMBINA 2025)</t>
         </is>
       </c>
@@ -9601,52 +11576,67 @@
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t>A 097</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="145" spans="1:16">
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q144" s="0" t="inlineStr">
+        <is>
+          <t>Manon SCANDELLA-LACAILLE</t>
+        </is>
+      </c>
+      <c r="R144" s="0" t="inlineStr">
+        <is>
+          <t>33000</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>0468</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>2025-02-13</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>N(BONITA QUEEN 2025)</t>
         </is>
       </c>
@@ -9668,52 +11658,67 @@
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>C 290</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t>ARCANO</t>
         </is>
       </c>
-    </row>
-    <row r="146" spans="1:16">
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q145" s="0" t="inlineStr">
+        <is>
+          <t>ACE COURTAGE /EDC Agency</t>
+        </is>
+      </c>
+      <c r="R145" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
       <c r="A146" s="0" t="inlineStr">
         <is>
           <t>0469</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>2025-04-09</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>N(BOOS 2025)</t>
         </is>
       </c>
@@ -9735,52 +11740,67 @@
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>C 261</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
-    </row>
-    <row r="147" spans="1:16">
+      <c r="P146" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q146" s="0" t="inlineStr">
+        <is>
+          <t>Dylan OBEDA</t>
+        </is>
+      </c>
+      <c r="R146" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
       <c r="A147" s="0" t="inlineStr">
         <is>
           <t>0470</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>N(BOURBONESQUE 2025)</t>
         </is>
       </c>
@@ -9789,65 +11809,80 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>BOURBONESQUE</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>B 128</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
-    </row>
-    <row r="148" spans="1:16">
+      <c r="P147" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q147" s="0" t="inlineStr">
+        <is>
+          <t>Janda Bloodstock</t>
+        </is>
+      </c>
+      <c r="R147" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
       <c r="A148" s="0" t="inlineStr">
         <is>
           <t>0471</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>2025-03-26</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>N(BRIANTE 2025)</t>
         </is>
       </c>
@@ -9869,52 +11904,67 @@
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>C 266</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t>TURTLE BOWL</t>
         </is>
       </c>
-    </row>
-    <row r="149" spans="1:16">
+      <c r="P148" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q148" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R148" s="0" t="inlineStr">
+        <is>
+          <t>265000</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
       <c r="A149" s="0" t="inlineStr">
         <is>
           <t>0472</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>2025-02-26</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>N(CASAMANCE 2025)</t>
         </is>
       </c>
@@ -9936,52 +11986,67 @@
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>B 141</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>CASAMENTO</t>
         </is>
       </c>
-    </row>
-    <row r="150" spans="1:16">
+      <c r="P149" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q149" s="0" t="inlineStr">
+        <is>
+          <t>Richard CHOTARD</t>
+        </is>
+      </c>
+      <c r="R149" s="0" t="inlineStr">
+        <is>
+          <t>16000</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>0473</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>2025-02-17</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>N(CASAMANCE 2025)</t>
         </is>
       </c>
@@ -10003,52 +12068,67 @@
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>A 085</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t>DISTORTED HUMOR</t>
         </is>
       </c>
-    </row>
-    <row r="151" spans="1:16">
+      <c r="P150" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q150" s="0" t="inlineStr">
+        <is>
+          <t>Hubert Guy Bloodstock</t>
+        </is>
+      </c>
+      <c r="R150" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
       <c r="A151" s="0" t="inlineStr">
         <is>
           <t>0474</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>N(CELESTIAL NIGHT 2025)</t>
         </is>
       </c>
@@ -10070,52 +12150,62 @@
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>D 021</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>DUTCH ART</t>
         </is>
       </c>
-    </row>
-    <row r="152" spans="1:16">
+      <c r="P151" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R151" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
       <c r="A152" s="0" t="inlineStr">
         <is>
           <t>0475</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>N(CHAUSSONS ROSES 2025)</t>
         </is>
       </c>
@@ -10137,52 +12227,62 @@
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>D 022</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
-    </row>
-    <row r="153" spans="1:16">
+      <c r="P152" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R152" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
       <c r="A153" s="0" t="inlineStr">
         <is>
           <t>0476</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>2025-02-28</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>N(CHEM CHEM 2025)</t>
         </is>
       </c>
@@ -10204,52 +12304,67 @@
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>C 238</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>WOOTTON BASSETT</t>
         </is>
       </c>
-    </row>
-    <row r="154" spans="1:16">
+      <c r="P153" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q153" s="0" t="inlineStr">
+        <is>
+          <t>TS Bloodstock / A. Wattel</t>
+        </is>
+      </c>
+      <c r="R153" s="0" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>0477</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>2025-01-26</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>N(CLADOCERA 2025)</t>
         </is>
       </c>
@@ -10271,52 +12386,67 @@
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>A 062</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
           <t>GER</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t>OASIS DREAM</t>
         </is>
       </c>
-    </row>
-    <row r="155" spans="1:16">
+      <c r="P154" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q154" s="0" t="inlineStr">
+        <is>
+          <t>Dominion</t>
+        </is>
+      </c>
+      <c r="R154" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
       <c r="A155" s="0" t="inlineStr">
         <is>
           <t>0478</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>2025-04-26</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>N(CLEVER CANDY 2025)</t>
         </is>
       </c>
@@ -10330,60 +12460,75 @@
           <t>CLEVER CANDY</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Beaufay</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>C 270</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
-    </row>
-    <row r="156" spans="1:16">
+      <c r="P155" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q155" s="0" t="inlineStr">
+        <is>
+          <t>Donovan Bloodstock</t>
+        </is>
+      </c>
+      <c r="R155" s="0" t="inlineStr">
+        <is>
+          <t>36000</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>0479</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>2025-04-03</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>N(DAHAMA 2025)</t>
         </is>
       </c>
@@ -10392,65 +12537,80 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>DAHAMA</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>C 237</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>GREEN DESERT</t>
         </is>
       </c>
-    </row>
-    <row r="157" spans="1:16">
+      <c r="P156" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q156" s="0" t="inlineStr">
+        <is>
+          <t>Oceanic Bloodstock Inc</t>
+        </is>
+      </c>
+      <c r="R156" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:19">
       <c r="A157" s="0" t="inlineStr">
         <is>
           <t>0480</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>2025-02-03</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>RUE D'ARRAS</t>
         </is>
       </c>
@@ -10472,52 +12632,67 @@
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t>C 200</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
-    </row>
-    <row r="158" spans="1:16">
+      <c r="P157" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q157" s="0" t="inlineStr">
+        <is>
+          <t>M&amp;P BLOODSTOCK LTD</t>
+        </is>
+      </c>
+      <c r="R157" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
       <c r="A158" s="0" t="inlineStr">
         <is>
           <t>0481</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>2025-04-15</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>N(DARK COLOURS 2025)</t>
         </is>
       </c>
@@ -10539,52 +12714,62 @@
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>C 199</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
-    </row>
-    <row r="159" spans="1:16">
+      <c r="P158" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R158" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>0482</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>2025-03-11</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>N(DEHIA 2025)</t>
         </is>
       </c>
@@ -10593,65 +12778,80 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>DEHIA</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
-    </row>
-    <row r="160" spans="1:16">
+      <c r="P159" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q159" s="0" t="inlineStr">
+        <is>
+          <t>Mathieu BOUTIN</t>
+        </is>
+      </c>
+      <c r="R159" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
       <c r="A160" s="0" t="inlineStr">
         <is>
           <t>0483</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>2025-04-12</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>N(DENGA 2025)</t>
         </is>
       </c>
@@ -10673,52 +12873,67 @@
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>A 063</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="161" spans="1:16">
+      <c r="P160" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q160" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CAULLERY</t>
+        </is>
+      </c>
+      <c r="R160" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
       <c r="A161" s="0" t="inlineStr">
         <is>
           <t>0484</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>2025-04-22</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>N(DILALA 2025)</t>
         </is>
       </c>
@@ -10727,65 +12942,80 @@
           <t>COTAI GLORY</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>DILALA</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 129</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>MAKFI</t>
         </is>
       </c>
-    </row>
-    <row r="162" spans="1:16">
+      <c r="P161" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q161" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="R161" s="0" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
       <c r="A162" s="0" t="inlineStr">
         <is>
           <t>0485</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>2025-04-02</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>CITIES IN DUST</t>
         </is>
       </c>
@@ -10807,52 +13037,67 @@
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>D 023</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>ELUSIVE CITY</t>
         </is>
       </c>
-    </row>
-    <row r="163" spans="1:16">
+      <c r="P162" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q162" s="0" t="inlineStr">
+        <is>
+          <t>Sas Seror Racing Management pr: Xavier BLANCHET</t>
+        </is>
+      </c>
+      <c r="R162" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:19">
       <c r="A163" s="0" t="inlineStr">
         <is>
           <t>0486</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>2025-02-16</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>N(DREAM IN MY HEAD 2025)</t>
         </is>
       </c>
@@ -10866,127 +13111,157 @@
           <t>DREAM IN MY HEAD</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
-    </row>
-    <row r="164" spans="1:16">
+      <c r="P163" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q163" s="0" t="inlineStr">
+        <is>
+          <t>Luis Carlos OLIVEIRA FERNANDES</t>
+        </is>
+      </c>
+      <c r="R163" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>0487</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>2025-03-24</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>N(DREAM MEMORY 2025)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>DREAM MEMORY</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t>CHARM SPIRIT</t>
         </is>
       </c>
-    </row>
-    <row r="165" spans="1:16">
+      <c r="P164" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q164" s="0" t="inlineStr">
+        <is>
+          <t>John HAMMOND / Yann BARBEROT / Capucines Bloodstock</t>
+        </is>
+      </c>
+      <c r="R164" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>0488</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>2025-02-06</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>N(DREAM WITH YOU 2025)</t>
         </is>
       </c>
@@ -11008,52 +13283,67 @@
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>C 210</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t>GEORGE VANCOUVER</t>
         </is>
       </c>
-    </row>
-    <row r="166" spans="1:16">
+      <c r="P165" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q165" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R165" s="0" t="inlineStr">
+        <is>
+          <t>23000</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
       <c r="A166" s="0" t="inlineStr">
         <is>
           <t>0489</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>2025-03-14</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
           <t>N(ELEA'S RIVER 2025)</t>
         </is>
       </c>
@@ -11075,52 +13365,67 @@
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>A 084</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t>DANDY MAN</t>
         </is>
       </c>
-    </row>
-    <row r="167" spans="1:16">
+      <c r="P166" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q166" s="0" t="inlineStr">
+        <is>
+          <t>Tim Donworth Racing</t>
+        </is>
+      </c>
+      <c r="R166" s="0" t="inlineStr">
+        <is>
+          <t>28000</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>0490</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>N(EUPHORIA 2025)</t>
         </is>
       </c>
@@ -11129,65 +13434,80 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>EUPHORIA</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>C 236</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>UK</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
-    </row>
-    <row r="168" spans="1:16">
+      <c r="P167" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q167" s="0" t="inlineStr">
+        <is>
+          <t>Nicolas CAULLERY</t>
+        </is>
+      </c>
+      <c r="R167" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
       <c r="A168" s="0" t="inlineStr">
         <is>
           <t>0491</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>2025-03-02</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>N(EXTENTION 2025)</t>
         </is>
       </c>
@@ -11207,50 +13527,65 @@
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t>HAT TRICK</t>
+        </is>
+      </c>
+      <c r="P168" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q168" s="0" t="inlineStr">
+        <is>
+          <t>Sasu Société d'entraînement Amy Murphy</t>
+        </is>
+      </c>
+      <c r="R168" s="0" t="inlineStr">
+        <is>
+          <t>26000</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:1">
       <c r="A169" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
@@ -11278,82 +13613,129 @@
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t>86.18%</t>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>34 523</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>25 000</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>4 522 500</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
+      <c r="I171" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="D171" s="0" t="inlineStr">
-[...26 lines deleted...]
-          <t>0</t>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="0" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t>85.44%</t>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>28 144</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>25 000</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>3 799 500</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t>51 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>