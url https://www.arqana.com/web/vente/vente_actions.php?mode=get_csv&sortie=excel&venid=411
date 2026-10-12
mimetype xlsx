--- v1 (2026-08-23)
+++ v2 (2026-10-12)
@@ -611,51 +611,51 @@
           <t>FRECCIA</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>C 196</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>HELMET</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t>Fabrice CHAPPET</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>22000</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
@@ -847,56 +847,56 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>GEM</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Mont dit Mont</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>A 066</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>FRANKEL</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t>Oceanic Bloodstock Inc</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t>4000</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="0" t="inlineStr">
@@ -929,51 +929,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>GOLCONDE</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>MODIGLIANI</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R12" s="0" t="inlineStr">
         <is>
           <t>20000</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="0" t="inlineStr">
@@ -1006,56 +1006,56 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>GOT WIND</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>C 211</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>OLYMPIC GLORY</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R13" s="0" t="inlineStr">
         <is>
           <t>45000</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0337</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
@@ -1647,51 +1647,51 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>ISHTAR</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>C 251</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t>Bloodstock connection</t>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
           <t>58000</t>
@@ -2211,56 +2211,56 @@
           <t>N(KODYANNA 2025)</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>KODYANNA</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Perelle</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>A 060</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t>Stéphane WATTEL</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t>9000</t>
@@ -2303,51 +2303,51 @@
           <t>LA GALIOTE</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>C 255</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>ZOUSTAR</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t>Eurl Ste D'Entrainement Mathieu Boutin</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t>21000</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
@@ -2467,51 +2467,51 @@
           <t>LADY LILNOI</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>NIGHT OF THUNDER</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t>Etreham's Horses</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
           <t>52000</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="0" t="inlineStr">
@@ -2708,51 +2708,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>LIBERTINE</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>C 184</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>DARK ANGEL</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="0" t="inlineStr">
@@ -2790,51 +2790,51 @@
           <t>LIFE OF THE PARTY</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 091</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>SIYOUNI</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
           <t>27000</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0359</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
@@ -3021,51 +3021,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MADISON AVENUE</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>MARTINBOROUGH</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="0" t="inlineStr">
@@ -3262,51 +3262,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MARMELET</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>B 126</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="0" t="inlineStr">
@@ -3426,51 +3426,51 @@
           <t>MELODIES</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>A 093</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t>Sas Ecurie Nicolato</t>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
           <t>10000</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="0" t="inlineStr">
@@ -3503,56 +3503,56 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MER LUNAIRE</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Windermere Stud</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>C 213</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
           <t>Paul NATAF / Elodie CHENET</t>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
           <t>63000</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="0" t="inlineStr">
@@ -3672,51 +3672,51 @@
           <t>MOKSHA</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>La Motteraye Consignment</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>D 018</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t>Barberini Bloodstock Ltd</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
           <t>20000</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="0" t="inlineStr">
@@ -3754,51 +3754,51 @@
           <t>MONNA</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>ROCK OF GIBRALTAR</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
           <t>Luis Carlos OLIVEIRA FERNANDES</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
           <t>7000</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="0" t="inlineStr">
@@ -3913,56 +3913,56 @@
           <t>GALILEO GOLD</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MUNAJAAH</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t>Chantilly Bloodstock Agency</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
           <t>40000</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="0" t="inlineStr">
@@ -4000,51 +4000,51 @@
           <t>NEEDLE LOOM</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>C 256</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>NEW APPROACH</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <t>Davy BONILLA</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
           <t>56000</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="0" t="inlineStr">
@@ -4323,56 +4323,56 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>NUWAIES</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>B 115</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>IFFRAAJ</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0378</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
@@ -4723,56 +4723,56 @@
           <t>BATED BREATH</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>OMBRE</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>C 248</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>GALILEO</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
           <t>TEFANE</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
           <t>35000</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" s="0" t="inlineStr">
@@ -4805,56 +4805,56 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>OPERA FOREVER</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 247</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>NO NAY NEVER</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
           <t>Seror Racing Management pour Xavier Blanchet</t>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
           <t>26000</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" s="0" t="inlineStr">
@@ -4974,51 +4974,51 @@
           <t>PRETTY DUBAWI</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Colleville</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>A 094</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>DUBAWI</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
           <t>29000</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0386</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
@@ -5051,51 +5051,51 @@
           <t>PULITZER</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>C 182</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R63" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0387</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
@@ -5128,51 +5128,51 @@
           <t>PURPLE STAR</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>C 246</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
           <t>Diogo José PEDROSA </t>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
           <t>5000</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" s="0" t="inlineStr">
@@ -5441,56 +5441,56 @@
           <t>N(RAINBOW VALE 2025)</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>PALACE PIER</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>RAINBOW VALE</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Louvière</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>B 158</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>MOSS VALE</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t>Sc Ap Racing</t>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
           <t>85000</t>
@@ -5816,51 +5816,51 @@
           <t>RIGHTEOUS</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 181</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t>Solis/Litt</t>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
           <t>32000</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" s="0" t="inlineStr">
@@ -6221,51 +6221,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>ROSE OF MALIBU</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>MALIBU MOON</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
           <t>EDC Agency / RED HORSE Bloodstock</t>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
           <t>10000</t>
@@ -6380,71 +6380,71 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>ROSVANA</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Sablonnets</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>P 332</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>DANSILI</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>Equos Racing International </t>
+          <t>Equos / HF Devin</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0404</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2025-02-05</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
@@ -6626,51 +6626,51 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>SA JEUNESSE</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Aumônerie</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>C 203</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>DELLA FRANCESCA</t>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
           <t>Nicolas GUILBERT</t>
         </is>
       </c>
       <c r="R83" s="0" t="inlineStr">
         <is>
           <t>20000</t>
@@ -6708,56 +6708,56 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>SANCTION</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0408</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
@@ -6872,51 +6872,51 @@
           <t>SEA AND SKY</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Haie Neuve</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>C 209</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t>EXCEED AND EXCEL</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q86" s="0" t="inlineStr">
         <is>
           <t>Eurl Ste D'Entrainement Mathieu Boutin</t>
         </is>
       </c>
       <c r="R86" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" s="0" t="inlineStr">
@@ -7031,51 +7031,51 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>SHAIKHA</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>C 243</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>RIBCHESTER</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q88" s="0" t="inlineStr">
         <is>
           <t>Mandore International Agency</t>
         </is>
       </c>
       <c r="R88" s="0" t="inlineStr">
         <is>
           <t>120000</t>
@@ -7113,51 +7113,51 @@
           <t>SHOWCASING</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>SHAIZADA</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t>C 242</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t>LE HAVRE</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R89" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" s="0" t="inlineStr">
@@ -7441,51 +7441,51 @@
           <t>SILVER PALM</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Etreham</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>C 258</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t>KENDARGENT</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q93" s="0" t="inlineStr">
         <is>
           <t>Patricia BUTEL</t>
         </is>
       </c>
       <c r="R93" s="0" t="inlineStr">
         <is>
           <t>20000</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" s="0" t="inlineStr">
@@ -7600,51 +7600,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>SNAKELESS</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t>ANIMAL KINGDOM</t>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R95" s="0" t="inlineStr">
         <is>
           <t>50000</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" s="0" t="inlineStr">
@@ -7682,51 +7682,51 @@
           <t>SNOWBRIGHT</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Saint Vincent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>A 076</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>PIVOTAL</t>
         </is>
       </c>
       <c r="P96" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q96" s="0" t="inlineStr">
         <is>
           <t>John STUDD</t>
         </is>
       </c>
       <c r="R96" s="0" t="inlineStr">
         <is>
           <t>7000</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" s="0" t="inlineStr">
@@ -7923,51 +7923,51 @@
           <t>SPARKLE ON</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t>T 027</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t>KODIAC</t>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q99" s="0" t="inlineStr">
         <is>
           <t>Edouard MONFORT</t>
         </is>
       </c>
       <c r="R99" s="0" t="inlineStr">
         <is>
           <t>28000</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" s="0" t="inlineStr">
@@ -8082,51 +8082,51 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>SUCCESS LADY</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Hotellerie</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>A 089</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t>AMERICAN PHAROAH</t>
         </is>
       </c>
       <c r="P101" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R101" s="0" t="inlineStr">
         <is>
           <t>70000</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" s="0" t="inlineStr">
@@ -8564,51 +8564,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>TEXANNA</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t>ZELZAL</t>
         </is>
       </c>
       <c r="P107" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q107" s="0" t="inlineStr">
         <is>
           <t>Bloodstock Connection</t>
         </is>
       </c>
       <c r="R107" s="0" t="inlineStr">
         <is>
           <t>75000</t>
@@ -8728,56 +8728,56 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>TOGETHER APART</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>C 180</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t>TEOFILO</t>
         </is>
       </c>
       <c r="P109" s="0" t="inlineStr">
         <is>
           <t>Absent</t>
         </is>
       </c>
       <c r="R109" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" s="0" t="inlineStr">
         <is>
           <t>0433</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
@@ -8805,51 +8805,51 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>TOO LOUD</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Fergand</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t>A 071</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t>ARCH</t>
         </is>
       </c>
       <c r="P110" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q110" s="0" t="inlineStr">
         <is>
           <t>2026 Breezers</t>
         </is>
       </c>
       <c r="R110" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -9133,51 +9133,51 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>TREATY</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Cour Blanche</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>C 198</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>DUNKERQUE</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
           <t>Société d'entraînement Carlos et Yann Lerner</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
           <t>82000</t>
@@ -9215,51 +9215,51 @@
           <t>VICTOR LUDORUM</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>UNDER</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Jedburgh Stud</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>C 192</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>KITTEN'S JOY</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
           <t>23000</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" s="0" t="inlineStr">
@@ -9456,51 +9456,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>WINTER'S MAGIC</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t>A 041</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>CAMELOT</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R118" s="0" t="inlineStr">
         <is>
           <t>19000</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" s="0" t="inlineStr">
@@ -9774,51 +9774,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>ABSATOOTLY</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Hestia Farm</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>A 057</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>MINESHAFT</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
           <t>Racheté</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
           <t>9500</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" s="0" t="inlineStr">
@@ -10174,51 +10174,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>ANAS DREAM</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t>A 042</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t>DREAM AHEAD</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
           <t>Nicolas MESSICA</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
           <t>10000</t>
@@ -10338,51 +10338,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>ANTOLYA</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>C 179</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>PRINCE GIBRALTAR</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
           <t>Société d'entraînement Carlos et Yann Lerner</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
           <t>30000</t>
@@ -10420,51 +10420,51 @@
           <t>GOOD GUESS</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>ARABIAN DANCER</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>B 118</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>SEA THE MOON</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
           <t>Anne-Marie POIRIER</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
           <t>26000</t>
@@ -10589,51 +10589,51 @@
           <t>AYELET</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t>C 240</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>HAT TRICK</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
           <t>Paul NATAF</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
           <t>70000</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" s="0" t="inlineStr">
@@ -10763,56 +10763,56 @@
           <t>C 204</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>Racheté</t>
+          <t>Amiable</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>14000</t>
+          <t>20000</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" s="0" t="inlineStr">
         <is>
           <t>0458</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>2025-03-16</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
@@ -10907,56 +10907,56 @@
           <t>HAVANA GREY</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>BEAUTRON</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Castillon</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t>BRAZEN BEAU</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
           <t>Ballybush Stables</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
           <t>58000</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" s="0" t="inlineStr">
@@ -11071,51 +11071,51 @@
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
           <t>BELLA BRAZIL</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t>CLODOVIL</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
           <t>Société d'entraînement Carlos et Yann Lerner</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
           <t>30000</t>
@@ -11235,51 +11235,51 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>BERGAMASQUE</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>C 239</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
           <t>Paul NATAF</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -11481,51 +11481,51 @@
           <t>MUHAARAR</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>BLUE MOOD</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>INVINCIBLE SPIRIT</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
           <t>Société d'entraînement Davy Bonilla</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
           <t>47000</t>
@@ -11809,56 +11809,56 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>BOURBONESQUE</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>B 128</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t>KINGMAN</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
           <t>Amiable</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
           <t>Janda Bloodstock</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
           <t>15000</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" s="0" t="inlineStr">
@@ -12460,51 +12460,51 @@
           <t>CLEVER CANDY</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Beaufay</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>C 270</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>INTELLO</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
           <t>Donovan Bloodstock</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
           <t>36000</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" s="0" t="inlineStr">
@@ -12537,56 +12537,56 @@
           <t>ARMOR</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>DAHAMA</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>C 237</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>GREEN DESERT</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
           <t>Oceanic Bloodstock Inc</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
           <t>70000</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" s="0" t="inlineStr">
@@ -12778,51 +12778,51 @@
           <t>CALYX</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>DEHIA</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Montaigu</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>B 122</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>MASTERCRAFTSMAN</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q159" s="0" t="inlineStr">
         <is>
           <t>Mathieu BOUTIN</t>
         </is>
       </c>
       <c r="R159" s="0" t="inlineStr">
         <is>
           <t>11000</t>
@@ -12942,51 +12942,51 @@
           <t>COTAI GLORY</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>DILALA</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Channel Consignment</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>B 129</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>MAKFI</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
           <t>Luis Carlos OLIVEIRA FERNANDES</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
           <t>15000</t>
@@ -13111,51 +13111,51 @@
           <t>DREAM IN MY HEAD</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Cadran</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t>C 178</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>GOLDEN HORN</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
           <t>Luis Carlos OLIVEIRA FERNANDES</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
           <t>35000</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" s="0" t="inlineStr">
@@ -13183,56 +13183,56 @@
           <t>N(DREAM MEMORY 2025)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>GALIWAY</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>DREAM MEMORY</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Capucines</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t>CHARM SPIRIT</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
           <t>John HAMMOND / Yann BARBEROT / Capucines Bloodstock</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
           <t>40000</t>
@@ -13434,51 +13434,51 @@
           <t>NATIVE TRAIL</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>EUPHORIA</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>C 236</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t>SEPOY</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
           <t>Vendu</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
           <t>Nicolas CAULLERY</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
           <t>30000</t>
@@ -13643,56 +13643,56 @@
           <t>131</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>86.18%</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>34 523</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>25 000</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>4 522 500</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20 000</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="0" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>85.44%</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">