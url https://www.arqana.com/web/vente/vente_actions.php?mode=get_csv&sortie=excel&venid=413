--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N91"/>
+  <dimension ref="A1:S96"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:19">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Vente de Pur-Sang Arabes 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:19">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,52 +117,77 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Pleine de</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Date de dernier service</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2024-01-23</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>DREAMS ON FIRE</t>
         </is>
       </c>
@@ -184,52 +209,67 @@
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>A 030</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>AL NASR</t>
         </is>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q3" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R3" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>2024-01-07</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>ASAAF</t>
         </is>
       </c>
@@ -251,52 +291,62 @@
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>A 053</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>2024-04-27</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>OZAN DU LOUP</t>
         </is>
       </c>
@@ -318,52 +368,62 @@
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>B 097</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R5" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>2024-01-14</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>AL GHAZAH</t>
         </is>
       </c>
@@ -385,52 +445,67 @@
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>A 020</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>AL MOURTAJEZ</t>
         </is>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q6" s="0" t="inlineStr">
+        <is>
+          <t>Said SSOUNI pr: Nayel ALSHAMSI</t>
+        </is>
+      </c>
+      <c r="R6" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>2024-05-15</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ABSAM ATHBAH</t>
         </is>
       </c>
@@ -452,52 +527,62 @@
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>A 043</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>KHALID EL BIWAIBIYA</t>
         </is>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R7" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>2024-04-06</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>ADHARA</t>
         </is>
       </c>
@@ -506,132 +591,157 @@
           <t>AL TAIR</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>HOOREYA</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Ossau</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>A 051</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t>AF ALBAHAR</t>
         </is>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R8" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>2024-01-02</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>N(HOTHOUR 2024)</t>
+          <t>TAALIBAH</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>AL MOURTAJEZ</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>HOTHOUR</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>A 035</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>AZADI</t>
         </is>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q9" s="0" t="inlineStr">
+        <is>
+          <t>WM BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R9" s="0" t="inlineStr">
+        <is>
+          <t>57000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>2024-03-11</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>OUADHIM HIPOLYTE</t>
         </is>
       </c>
@@ -653,52 +763,67 @@
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>A 007</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>AKIM DE DUCOR</t>
         </is>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
+          <t>WM BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t>8000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>2024-04-23</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>TAYMOUR AL HARRIRI</t>
         </is>
       </c>
@@ -720,52 +845,67 @@
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>B 106</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>TUN</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>TUN</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>HAJJAM</t>
         </is>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q11" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE</t>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
+        <is>
+          <t>9000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>2024-04-08</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>ONE DU TRANCHARD</t>
         </is>
       </c>
@@ -787,52 +927,67 @@
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>A 054</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>JOSCO DU CAYROU</t>
         </is>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q12" s="0" t="inlineStr">
+        <is>
+          <t>Sulaiman Salim Hamed AL GHUNAIMI</t>
+        </is>
+      </c>
+      <c r="R12" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>2024-05-03</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>TARIKH EL MAAREK</t>
         </is>
       </c>
@@ -854,52 +1009,62 @@
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>B 081</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>TUN</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>TUN</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>NEMROD DU PAON</t>
         </is>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>PHORCYS</t>
         </is>
       </c>
@@ -921,52 +1086,67 @@
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>A 044</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q14" s="0" t="inlineStr">
+        <is>
+          <t>Narvick International INC/NAJD STUD</t>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>OSSAU DE FAUST</t>
         </is>
       </c>
@@ -988,52 +1168,67 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>B 083</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>HOL</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q15" s="0" t="inlineStr">
+        <is>
+          <t>Majid Musabah Ali AL MAAMARI</t>
+        </is>
+      </c>
+      <c r="R15" s="0" t="inlineStr">
+        <is>
+          <t>14000</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2024-03-20</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>MUNIFAH ATHBAH</t>
         </is>
       </c>
@@ -1055,52 +1250,67 @@
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>A 045</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q16" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock pr: ALKHALDI RACING </t>
+        </is>
+      </c>
+      <c r="R16" s="0" t="inlineStr">
+        <is>
+          <t>180000</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>2024-03-19</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>OPALE DE FAUST</t>
         </is>
       </c>
@@ -1122,52 +1332,67 @@
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>B 084</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q17" s="0" t="inlineStr">
+        <is>
+          <t>Hamza Ali Hamed AL TAEI</t>
+        </is>
+      </c>
+      <c r="R17" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>2024-03-14</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>EL FAHIZ</t>
         </is>
       </c>
@@ -1189,52 +1414,67 @@
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>A 002</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q18" s="0" t="inlineStr">
+        <is>
+          <t>Abdulaziz Al Balushi</t>
+        </is>
+      </c>
+      <c r="R18" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>2024-04-15</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>NELKIE</t>
         </is>
       </c>
@@ -1256,52 +1496,62 @@
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>A 018</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t>35000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>2024-05-25</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>DEA BY NOUGATINNE</t>
         </is>
       </c>
@@ -1323,52 +1573,67 @@
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>A 006</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>HOL</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>NOUGATIN</t>
         </is>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q20" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R20" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2024-03-18</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>NAGIR POMPADOUR</t>
         </is>
       </c>
@@ -1390,52 +1655,62 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>A 029</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>HILAL AL ZAMAN</t>
         </is>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R21" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2024-02-07</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>TS NUSHABA</t>
         </is>
       </c>
@@ -1457,52 +1732,67 @@
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>C 061</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>AKBAR</t>
         </is>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q22" s="0" t="inlineStr">
+        <is>
+          <t>Oussama Mohammed ZEBAR</t>
+        </is>
+      </c>
+      <c r="R22" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>OTILIA DE FAUST</t>
         </is>
       </c>
@@ -1524,52 +1814,67 @@
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>B 086</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>ASRAA MIN ALBARQ</t>
         </is>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock pr: Megren MUBARAK Z ALKHALDI</t>
+        </is>
+      </c>
+      <c r="R23" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2024-04-07</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>BENTI</t>
         </is>
       </c>
@@ -1591,52 +1896,67 @@
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>A 004</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>NIZAM</t>
         </is>
       </c>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R24" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>OVANA DE LAGARDE</t>
         </is>
       </c>
@@ -1658,52 +1978,67 @@
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>A 013</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>IRE</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>CHERIFIEN</t>
         </is>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q25" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="R25" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2024-03-16</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>OUCHBANATE HIPOLYTE</t>
         </is>
       </c>
@@ -1725,52 +2060,67 @@
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>A 008</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>HATTEEN</t>
         </is>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q26" s="0" t="inlineStr">
+        <is>
+          <t>MK BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R26" s="0" t="inlineStr">
+        <is>
+          <t>33000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2024-02-02</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>KINGS RANSOM</t>
         </is>
       </c>
@@ -1792,52 +2142,67 @@
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>A 031</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>TH RICHIE</t>
         </is>
       </c>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q27" s="0" t="inlineStr">
+        <is>
+          <t>Zied ROMDHANE</t>
+        </is>
+      </c>
+      <c r="R27" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2024-03-27</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>REWAYA</t>
         </is>
       </c>
@@ -1859,52 +2224,67 @@
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>C 062</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>MAJD AL ARAB</t>
         </is>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q28" s="0" t="inlineStr">
+        <is>
+          <t>Sas Raynal Frères</t>
+        </is>
+      </c>
+      <c r="R28" s="0" t="inlineStr">
+        <is>
+          <t>115000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>ALQSAM</t>
         </is>
       </c>
@@ -1926,52 +2306,67 @@
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>B 107</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>TH RICHIE</t>
         </is>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q29" s="0" t="inlineStr">
+        <is>
+          <t>SAS Al Wasmiyah Racing</t>
+        </is>
+      </c>
+      <c r="R29" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>2024-03-17</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>OXYGENE DE NACRE</t>
         </is>
       </c>
@@ -1993,52 +2388,67 @@
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>A 014</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>KERBELLA</t>
         </is>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q30" s="0" t="inlineStr">
+        <is>
+          <t>Khalid Salem M AL LUHAYBI</t>
+        </is>
+      </c>
+      <c r="R30" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>2024-03-22</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>ARTEMIS AL CEM</t>
         </is>
       </c>
@@ -2060,52 +2470,67 @@
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>A 015</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>GENERAL</t>
         </is>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q31" s="0" t="inlineStr">
+        <is>
+          <t>WM BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R31" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>2024-03-02</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>MAHA DIANE</t>
         </is>
       </c>
@@ -2127,52 +2552,67 @@
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>A 049</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>AL SAOUDI</t>
         </is>
       </c>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q32" s="0" t="inlineStr">
+        <is>
+          <t>Majid Musabah Ali AL MAAMARI</t>
+        </is>
+      </c>
+      <c r="R32" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>2024-02-27</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>ADILA</t>
         </is>
       </c>
@@ -2194,52 +2634,67 @@
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>A 021</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q33" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="R33" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>2024-02-05</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>ODYSSEE DE FAUST</t>
         </is>
       </c>
@@ -2261,52 +2716,67 @@
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>B 087</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t>Hamza Ali Hamed AL TAEI</t>
+        </is>
+      </c>
+      <c r="R34" s="0" t="inlineStr">
+        <is>
+          <t>10000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>2024-01-25</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>SOLENZANO</t>
         </is>
       </c>
@@ -2328,52 +2798,67 @@
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>A 055</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>AF ALBAHAR</t>
         </is>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q35" s="0" t="inlineStr">
+        <is>
+          <t>Renée-Laure KOCH</t>
+        </is>
+      </c>
+      <c r="R35" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>2024-04-22</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>VASCO TOURETTES</t>
         </is>
       </c>
@@ -2395,52 +2880,67 @@
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>A 056</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>NJEWMAN</t>
         </is>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q36" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock pr: Megren MUBARAK Z ALKHALDI</t>
+        </is>
+      </c>
+      <c r="R36" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>PRINCE NIESHAN</t>
         </is>
       </c>
@@ -2462,52 +2962,67 @@
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>A 022</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q37" s="0" t="inlineStr">
+        <is>
+          <t>Cava Associates</t>
+        </is>
+      </c>
+      <c r="R37" s="0" t="inlineStr">
+        <is>
+          <t>170000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2024-05-03</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>WAQAAR KING</t>
         </is>
       </c>
@@ -2529,52 +3044,67 @@
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>A 023</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>BURNING SAND</t>
         </is>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t>HJ RACING</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2024-05-30</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>KINTANA D'ARTEO</t>
         </is>
       </c>
@@ -2596,52 +3126,67 @@
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>C 063</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t>HAMZA KUYAVDER</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2024-03-10</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>DALI STAR</t>
         </is>
       </c>
@@ -2650,65 +3195,75 @@
           <t>EBRAZ</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>ZARRA STAR</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Bailleul</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>A 010</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>AZADI</t>
         </is>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>ZEINABA</t>
         </is>
       </c>
@@ -2730,52 +3285,67 @@
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>A 046</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q41" s="0" t="inlineStr">
+        <is>
+          <t>Abdulaziz Al Balushi</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t>310000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2024-01-30</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>SILVER QUARTZ</t>
         </is>
       </c>
@@ -2797,52 +3367,67 @@
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>A 032</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q42" s="0" t="inlineStr">
+        <is>
+          <t>Sulaiman Salim Hamed AL GHUNAIMI</t>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2024-02-06</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>ALAMRANI</t>
         </is>
       </c>
@@ -2864,52 +3449,62 @@
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>A 016</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>0042</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2024-03-08</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>AWAAMIR</t>
         </is>
       </c>
@@ -2931,52 +3526,62 @@
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>A 059</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t>58000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2024-02-06</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>TS GHAYDAA</t>
         </is>
       </c>
@@ -2998,52 +3603,67 @@
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>C 064</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>AL SAOUDI</t>
         </is>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2024-03-19</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>OAK DE FAUST</t>
         </is>
       </c>
@@ -3065,52 +3685,62 @@
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>B 088</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>NASHWAN AL KHALIDIAH</t>
         </is>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t>29000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2024-02-01</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>AL ALIYAH</t>
         </is>
       </c>
@@ -3119,65 +3749,80 @@
           <t>GENERAL</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>ANDJELINA</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Grand Courgeon</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>A 024</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t>Mohamed FEREDJ</t>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2024-04-03</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>OLYMPE DE FAUST</t>
         </is>
       </c>
@@ -3199,52 +3844,67 @@
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>B 089</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>POL</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock pr: Nasser ALSHABIBI</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>BRAZA DEI RIBO</t>
         </is>
       </c>
@@ -3253,65 +3913,80 @@
           <t>EBRAZ</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>BOUM HIPOLYTE</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Hipolyte</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>A 009</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>AL NASR</t>
         </is>
       </c>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t>ANNA POCHLOPEK</t>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t>22000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2024-05-02</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>DEEMAH ATHBAH</t>
         </is>
       </c>
@@ -3333,52 +4008,62 @@
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>A 047</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>AKBAR</t>
         </is>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2024-02-14</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>AMPHOTEROS</t>
         </is>
       </c>
@@ -3387,65 +4072,80 @@
           <t>EBRAZ</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>CALLIRHOE</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Gouffern</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>A 048</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>JALNAR AL KHALIDIAH</t>
         </is>
       </c>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t>Said SSOUNI pr: Nayel ALSHAMSI</t>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t>100000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2024-03-26</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>TOUJAN</t>
         </is>
       </c>
@@ -3467,52 +4167,67 @@
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>A 017</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>GENERAL</t>
         </is>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>Majid Musabah Ali AL MAAMARI</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2024-02-18</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>CHAMANE</t>
         </is>
       </c>
@@ -3534,52 +4249,67 @@
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>A 005</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t>GENERAL</t>
         </is>
       </c>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2024-03-03</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>ALIYA DU SOLEIL</t>
         </is>
       </c>
@@ -3601,52 +4331,67 @@
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>A 060</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t>KGS</t>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2024-02-22</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>ODIN D HEM</t>
         </is>
       </c>
@@ -3668,52 +4413,67 @@
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>B 098</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>Chantilly Bloodstock Agency pr: Yas Horse Racing Management LLC</t>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2024-02-08</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>RULE THE SKIES</t>
         </is>
       </c>
@@ -3735,52 +4495,67 @@
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t>A 033</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
           <t>ITY</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>RUBIS DE CARRERE</t>
         </is>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t>WM BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t>30000</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>ORIENTAL OZ</t>
         </is>
       </c>
@@ -3802,52 +4577,62 @@
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t>B 099</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>MADJANI</t>
         </is>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2024-04-20</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>ZELDA</t>
         </is>
       </c>
@@ -3869,52 +4654,67 @@
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>A 052</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>DARWEESH</t>
         </is>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock pr: Nasser ALSHABIBI</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t>70000</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2024-02-19</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>DJOULTER</t>
         </is>
       </c>
@@ -3936,52 +4736,67 @@
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t>B 090</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t>Gaurav RAMPAL</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>ALMA ROSE</t>
         </is>
       </c>
@@ -4003,52 +4818,62 @@
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t>C 065</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>VIRGULE AL MAURY</t>
         </is>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2024-05-06</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>2 ans</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>ONYX D HEM</t>
         </is>
       </c>
@@ -4070,52 +4895,62 @@
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>B 105</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2025-03-17</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>POLO DES VIALETTES</t>
         </is>
       </c>
@@ -4137,52 +4972,67 @@
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>A 057</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t>AF ALBAHAR</t>
         </is>
       </c>
-    </row>
-    <row r="63" spans="1:14">
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q62" s="0" t="inlineStr">
+        <is>
+          <t>KGS</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2025-02-10</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>HERA DHASPEL</t>
         </is>
       </c>
@@ -4191,65 +5041,80 @@
           <t>DAHESS</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>HERA DE FAUST</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Haspel</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>A 028</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>NO RISK AL MAURY</t>
         </is>
       </c>
-    </row>
-    <row r="64" spans="1:14">
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t>Said SSOUNI pr: Nayel ALSHAMSI</t>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2025-01-22</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>AL SHAMIKH</t>
         </is>
       </c>
@@ -4271,52 +5136,62 @@
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>A 019</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>NORPHE</t>
         </is>
       </c>
-    </row>
-    <row r="65" spans="1:14">
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t>59000</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>0063</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2025-03-15</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>PRINCE DE LINSOU</t>
         </is>
       </c>
@@ -4338,52 +5213,67 @@
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>A 331</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-    <row r="66" spans="1:14">
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q65" s="0" t="inlineStr">
+        <is>
+          <t>Majid Musabah Ali AL MAAMARI</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>40000</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>PERFECT DE LACAU</t>
         </is>
       </c>
@@ -4405,52 +5295,62 @@
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t>A 034</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-    <row r="67" spans="1:14">
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t>11000</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
       <c r="A67" s="0" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2025-01-24</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Yearling</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>PODIUM DES VIALETTES</t>
         </is>
       </c>
@@ -4459,65 +5359,75 @@
           <t>EBRAZ</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>AGHSAAN</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Granges</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>A 058</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t>AL JAKBAR</t>
         </is>
       </c>
-    </row>
-    <row r="68" spans="1:14">
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t>0066</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2022-04-20</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>MUGHER</t>
         </is>
       </c>
@@ -4539,52 +5449,67 @@
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>A 036</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="69" spans="1:14">
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0067</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>TABARUS</t>
         </is>
       </c>
@@ -4598,60 +5523,75 @@
           <t>RAQIYAH</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>C 066</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>UK</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-    <row r="70" spans="1:14">
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t>130000</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2023-01-24</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>SARAKING</t>
         </is>
       </c>
@@ -4673,1337 +5613,2082 @@
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>C 067</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>TORNADO DE SYRAH</t>
         </is>
       </c>
-    </row>
-    <row r="71" spans="1:14">
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
       <c r="A71" s="0" t="inlineStr">
         <is>
+          <t>0070</t>
+        </is>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-06</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>ATHENA</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>AL MOURTAJEZ</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>OCYRRHOE</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>Bernard</t>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t>A 043</t>
+        </is>
+      </c>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K71" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t>AL NASR</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t>SAS Saubouas Bloodstock</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" s="0" t="inlineStr">
+        <is>
           <t>0072</t>
         </is>
       </c>
-      <c r="B71" s="0" t="inlineStr">
+      <c r="B72" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C71" s="0" t="inlineStr">
+      <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2023-03-13</t>
         </is>
       </c>
-      <c r="D71" s="0" t="inlineStr">
+      <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E71" s="0" t="inlineStr">
+      <c r="E72" s="0" t="inlineStr">
         <is>
           <t>ZAHIM</t>
         </is>
       </c>
-      <c r="F71" s="0" t="inlineStr">
+      <c r="F72" s="0" t="inlineStr">
         <is>
           <t>AL MAMUN MONLAU</t>
         </is>
       </c>
-      <c r="G71" s="0" t="inlineStr">
+      <c r="G72" s="0" t="inlineStr">
         <is>
           <t>SIHEME</t>
         </is>
       </c>
-      <c r="H71" s="0" t="inlineStr">
+      <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I71" s="0" t="inlineStr">
+      <c r="I72" s="0" t="inlineStr">
         <is>
           <t>C 068</t>
         </is>
       </c>
-      <c r="J71" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M71" s="0" t="inlineStr">
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="0" t="inlineStr">
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="0" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
-      <c r="B72" s="0" t="inlineStr">
+      <c r="B73" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C72" s="0" t="inlineStr">
+      <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2023-03-15</t>
         </is>
       </c>
-      <c r="D72" s="0" t="inlineStr">
+      <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E72" s="0" t="inlineStr">
+      <c r="E73" s="0" t="inlineStr">
         <is>
           <t>MADISON BOY</t>
         </is>
       </c>
-      <c r="F72" s="0" t="inlineStr">
+      <c r="F73" s="0" t="inlineStr">
         <is>
           <t>DAHOR DE BRUGERE</t>
         </is>
       </c>
-      <c r="G72" s="0" t="inlineStr">
+      <c r="G73" s="0" t="inlineStr">
         <is>
           <t>TM MADISON T</t>
         </is>
       </c>
-      <c r="H72" s="0" t="inlineStr">
+      <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I72" s="0" t="inlineStr">
+      <c r="I73" s="0" t="inlineStr">
         <is>
           <t>C 069</t>
         </is>
       </c>
-      <c r="J72" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L72" s="0" t="inlineStr">
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K73" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="M72" s="0" t="inlineStr">
+      <c r="M73" s="0" t="inlineStr">
         <is>
           <t>BURNING SAND</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="0" t="inlineStr">
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
+          <t>ASM Bloodstock</t>
+        </is>
+      </c>
+      <c r="R73" s="0" t="inlineStr">
+        <is>
+          <t>82000</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="0" t="inlineStr">
         <is>
           <t>0074</t>
         </is>
       </c>
-      <c r="B73" s="0" t="inlineStr">
+      <c r="B74" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C73" s="0" t="inlineStr">
+      <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2023-04-07</t>
         </is>
       </c>
-      <c r="D73" s="0" t="inlineStr">
+      <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E73" s="0" t="inlineStr">
+      <c r="E74" s="0" t="inlineStr">
         <is>
           <t>AL WAQAAR</t>
         </is>
       </c>
-      <c r="F73" s="0" t="inlineStr">
+      <c r="F74" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-      <c r="G73" s="0" t="inlineStr">
+      <c r="G74" s="0" t="inlineStr">
         <is>
           <t>WAQAAR</t>
         </is>
       </c>
-      <c r="H73" s="0" t="inlineStr">
+      <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I73" s="0" t="inlineStr">
+      <c r="I74" s="0" t="inlineStr">
         <is>
           <t>C 070</t>
         </is>
       </c>
-      <c r="J73" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K73" s="0" t="inlineStr">
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K74" s="0" t="inlineStr">
         <is>
           <t>KSA</t>
         </is>
       </c>
-      <c r="L73" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M73" s="0" t="inlineStr">
+      <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
         <is>
           <t>BURNING SAND</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="0" t="inlineStr">
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q74" s="0" t="inlineStr">
+        <is>
+          <t>Val BUNTING</t>
+        </is>
+      </c>
+      <c r="R74" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="0" t="inlineStr">
+        <is>
+          <t>0075</t>
+        </is>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-20</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>SS LORA</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>AF ALBAHAR</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>TAHAF</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Al Cem Stud</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K75" s="0" t="inlineStr">
+        <is>
+          <t>UAE</t>
+        </is>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t>MONSIEUR AL MAURY</t>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R75" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="0" t="inlineStr">
+        <is>
+          <t>0076</t>
+        </is>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-31</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>MIMOSA STAR</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>MISTER GINOUX</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>ARABA STAR</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Bailleul</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t>A 011</t>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t>DORMANE</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q76" s="0" t="inlineStr">
+        <is>
+          <t>Sulaiman Salim Hamed AL GHUNAIMI</t>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
+        <is>
+          <t>80000</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="0" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
-      <c r="B74" s="0" t="inlineStr">
+      <c r="B77" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C74" s="0" t="inlineStr">
+      <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2023-01-25</t>
         </is>
       </c>
-      <c r="D74" s="0" t="inlineStr">
+      <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E74" s="0" t="inlineStr">
+      <c r="E77" s="0" t="inlineStr">
         <is>
           <t>FARID</t>
         </is>
       </c>
-      <c r="F74" s="0" t="inlineStr">
+      <c r="F77" s="0" t="inlineStr">
         <is>
           <t>TAYF</t>
         </is>
       </c>
-      <c r="G74" s="0" t="inlineStr">
+      <c r="G77" s="0" t="inlineStr">
         <is>
           <t>ADIBA</t>
         </is>
       </c>
-      <c r="H74" s="0" t="inlineStr">
+      <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I74" s="0" t="inlineStr">
+      <c r="I77" s="0" t="inlineStr">
         <is>
           <t>C 071</t>
         </is>
       </c>
-      <c r="J74" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M74" s="0" t="inlineStr">
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
         <is>
           <t>BURNING SAND</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="0" t="inlineStr">
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="0" t="inlineStr">
         <is>
           <t>0079</t>
         </is>
       </c>
-      <c r="B75" s="0" t="inlineStr">
+      <c r="B78" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
-      <c r="C75" s="0" t="inlineStr">
+      <c r="C78" s="0" t="inlineStr">
         <is>
           <t>2022-03-25</t>
         </is>
       </c>
-      <c r="D75" s="0" t="inlineStr">
+      <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E75" s="0" t="inlineStr">
+      <c r="E78" s="0" t="inlineStr">
         <is>
           <t>AD DEBEL</t>
         </is>
       </c>
-      <c r="F75" s="0" t="inlineStr">
+      <c r="F78" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-      <c r="G75" s="0" t="inlineStr">
+      <c r="G78" s="0" t="inlineStr">
         <is>
           <t>AJS RUDAINAH</t>
         </is>
       </c>
-      <c r="H75" s="0" t="inlineStr">
+      <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
-      <c r="I75" s="0" t="inlineStr">
+      <c r="I78" s="0" t="inlineStr">
         <is>
           <t>A 037</t>
         </is>
       </c>
-      <c r="J75" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K75" s="0" t="inlineStr">
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K78" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="L75" s="0" t="inlineStr">
+      <c r="L78" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
-      <c r="M75" s="0" t="inlineStr">
+      <c r="M78" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="0" t="inlineStr">
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>MK BLOODSTOCK</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
+        <is>
+          <t>75000</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>0080</t>
+        </is>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>2022-03-26</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>ARCTYC DE TESE</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>YAZEED</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>AMINA DE MONLAU</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Thomas-Demeaulte</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>A 332</t>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t>MONSIEUR AL MAURY</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="0" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
-      <c r="B76" s="0" t="inlineStr">
+      <c r="B80" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C76" s="0" t="inlineStr">
+      <c r="C80" s="0" t="inlineStr">
         <is>
           <t>2023-05-02</t>
         </is>
       </c>
-      <c r="D76" s="0" t="inlineStr">
+      <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E76" s="0" t="inlineStr">
+      <c r="E80" s="0" t="inlineStr">
         <is>
           <t>SHAMAAL GIRL</t>
         </is>
       </c>
-      <c r="F76" s="0" t="inlineStr">
+      <c r="F80" s="0" t="inlineStr">
         <is>
           <t>TAYF</t>
         </is>
       </c>
-      <c r="G76" s="0" t="inlineStr">
+      <c r="G80" s="0" t="inlineStr">
         <is>
           <t>BINT AL SHAMAAL</t>
         </is>
       </c>
-      <c r="H76" s="0" t="inlineStr">
+      <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I76" s="0" t="inlineStr">
+      <c r="I80" s="0" t="inlineStr">
         <is>
           <t>C 072</t>
         </is>
       </c>
-      <c r="J76" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M76" s="0" t="inlineStr">
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K80" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
         <is>
           <t>PRADO</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="0" t="inlineStr">
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t>Enrique GARCIA TOME</t>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="0" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
-      <c r="B77" s="0" t="inlineStr">
+      <c r="B81" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C77" s="0" t="inlineStr">
+      <c r="C81" s="0" t="inlineStr">
         <is>
           <t>2023-03-28</t>
         </is>
       </c>
-      <c r="D77" s="0" t="inlineStr">
+      <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
-      <c r="E77" s="0" t="inlineStr">
+      <c r="E81" s="0" t="inlineStr">
         <is>
           <t>DJAFFAR</t>
         </is>
       </c>
-      <c r="F77" s="0" t="inlineStr">
+      <c r="F81" s="0" t="inlineStr">
         <is>
           <t>MARID</t>
         </is>
       </c>
-      <c r="G77" s="0" t="inlineStr">
+      <c r="G81" s="0" t="inlineStr">
         <is>
           <t>DABAAB</t>
         </is>
       </c>
-      <c r="H77" s="0" t="inlineStr">
+      <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Fourcy</t>
         </is>
       </c>
-      <c r="I77" s="0" t="inlineStr">
+      <c r="I81" s="0" t="inlineStr">
         <is>
           <t>C 073</t>
         </is>
       </c>
-      <c r="J77" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M77" s="0" t="inlineStr">
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K81" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="0" t="inlineStr">
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t>Paul NATAF</t>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
+        <is>
+          <t>17000</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="0" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
-      <c r="B78" s="0" t="inlineStr">
+      <c r="B82" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C78" s="0" t="inlineStr">
+      <c r="C82" s="0" t="inlineStr">
         <is>
           <t>2014-05-11</t>
         </is>
       </c>
-      <c r="D78" s="0" t="inlineStr">
+      <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Etalon</t>
         </is>
       </c>
-      <c r="E78" s="0" t="inlineStr">
+      <c r="E82" s="0" t="inlineStr">
         <is>
           <t>RAJEH</t>
         </is>
       </c>
-      <c r="F78" s="0" t="inlineStr">
+      <c r="F82" s="0" t="inlineStr">
         <is>
           <t>JAAFER ASF</t>
         </is>
       </c>
-      <c r="G78" s="0" t="inlineStr">
+      <c r="G82" s="0" t="inlineStr">
         <is>
           <t>NELKA</t>
         </is>
       </c>
-      <c r="H78" s="0" t="inlineStr">
+      <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Fairway Consignment</t>
         </is>
       </c>
-      <c r="I78" s="0" t="inlineStr">
+      <c r="I82" s="0" t="inlineStr">
         <is>
           <t>B 108</t>
         </is>
       </c>
-      <c r="J78" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M78" s="0" t="inlineStr">
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K82" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
         <is>
           <t>TIDJANI</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="0" t="inlineStr">
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
+        <is>
+          <t>62000</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="0" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
-      <c r="B79" s="0" t="inlineStr">
+      <c r="B83" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C79" s="0" t="inlineStr">
+      <c r="C83" s="0" t="inlineStr">
         <is>
           <t>2012-04-21</t>
         </is>
       </c>
-      <c r="D79" s="0" t="inlineStr">
+      <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E79" s="0" t="inlineStr">
+      <c r="E83" s="0" t="inlineStr">
         <is>
           <t>CLAIRETTE DE GAZAL</t>
         </is>
       </c>
-      <c r="F79" s="0" t="inlineStr">
+      <c r="F83" s="0" t="inlineStr">
         <is>
           <t>AKBAR</t>
         </is>
       </c>
-      <c r="G79" s="0" t="inlineStr">
+      <c r="G83" s="0" t="inlineStr">
         <is>
           <t>KATERINA DE GHAZAL</t>
         </is>
       </c>
-      <c r="H79" s="0" t="inlineStr">
+      <c r="H83" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
-      <c r="I79" s="0" t="inlineStr">
+      <c r="I83" s="0" t="inlineStr">
         <is>
           <t>A 038</t>
         </is>
       </c>
-      <c r="J79" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M79" s="0" t="inlineStr">
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
         <is>
           <t>DORMANE</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="0" t="inlineStr">
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t>AL GHADEER</t>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>Oussama Mohammed ZEBAR</t>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="0" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
-      <c r="B80" s="0" t="inlineStr">
+      <c r="B84" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C80" s="0" t="inlineStr">
+      <c r="C84" s="0" t="inlineStr">
         <is>
           <t>2019-01-26</t>
         </is>
       </c>
-      <c r="D80" s="0" t="inlineStr">
+      <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E80" s="0" t="inlineStr">
+      <c r="E84" s="0" t="inlineStr">
         <is>
           <t>ABLA AL WATHBA</t>
         </is>
       </c>
-      <c r="F80" s="0" t="inlineStr">
+      <c r="F84" s="0" t="inlineStr">
         <is>
           <t>AREEM</t>
         </is>
       </c>
-      <c r="G80" s="0" t="inlineStr">
+      <c r="G84" s="0" t="inlineStr">
         <is>
           <t>NAWATHER</t>
         </is>
       </c>
-      <c r="H80" s="0" t="inlineStr">
+      <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
-      <c r="I80" s="0" t="inlineStr">
+      <c r="I84" s="0" t="inlineStr">
         <is>
           <t>B 091</t>
         </is>
       </c>
-      <c r="J80" s="0" t="inlineStr">
+      <c r="J84" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="K80" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M80" s="0" t="inlineStr">
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
         <is>
           <t>QUAZAR</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="0" t="inlineStr">
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>MUSHRAE</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q84" s="0" t="inlineStr">
+        <is>
+          <t>Haras De Lauze</t>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" s="0" t="inlineStr">
         <is>
           <t>0088</t>
         </is>
       </c>
-      <c r="B81" s="0" t="inlineStr">
+      <c r="B85" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C81" s="0" t="inlineStr">
+      <c r="C85" s="0" t="inlineStr">
         <is>
           <t>2018-02-06</t>
         </is>
       </c>
-      <c r="D81" s="0" t="inlineStr">
+      <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E81" s="0" t="inlineStr">
+      <c r="E85" s="0" t="inlineStr">
         <is>
           <t>WAHBAH</t>
         </is>
       </c>
-      <c r="F81" s="0" t="inlineStr">
+      <c r="F85" s="0" t="inlineStr">
         <is>
           <t>RABBAH DE CARRERE</t>
         </is>
       </c>
-      <c r="G81" s="0" t="inlineStr">
+      <c r="G85" s="0" t="inlineStr">
         <is>
           <t>WAAHIBA</t>
         </is>
       </c>
-      <c r="H81" s="0" t="inlineStr">
+      <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
-      <c r="I81" s="0" t="inlineStr">
+      <c r="I85" s="0" t="inlineStr">
         <is>
           <t>B 093</t>
         </is>
       </c>
-      <c r="J81" s="0" t="inlineStr">
+      <c r="J85" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="K81" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M81" s="0" t="inlineStr">
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
         <is>
           <t>AKBAR</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="0" t="inlineStr">
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>RATHOWAN</t>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" s="0" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
-      <c r="B82" s="0" t="inlineStr">
+      <c r="B86" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C82" s="0" t="inlineStr">
+      <c r="C86" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="D82" s="0" t="inlineStr">
+      <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E82" s="0" t="inlineStr">
+      <c r="E86" s="0" t="inlineStr">
         <is>
           <t>TAZKIA</t>
         </is>
       </c>
-      <c r="F82" s="0" t="inlineStr">
+      <c r="F86" s="0" t="inlineStr">
         <is>
           <t>TM FRED TEXAS</t>
         </is>
       </c>
-      <c r="G82" s="0" t="inlineStr">
+      <c r="G86" s="0" t="inlineStr">
         <is>
           <t>AL DAHMA</t>
         </is>
       </c>
-      <c r="H82" s="0" t="inlineStr">
+      <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Grand Courgeon</t>
         </is>
       </c>
-      <c r="I82" s="0" t="inlineStr">
+      <c r="I86" s="0" t="inlineStr">
         <is>
           <t>A 025</t>
         </is>
       </c>
-      <c r="J82" s="0" t="inlineStr">
+      <c r="J86" s="0" t="inlineStr">
         <is>
           <t>QA</t>
         </is>
       </c>
-      <c r="K82" s="0" t="inlineStr">
+      <c r="K86" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="L82" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M82" s="0" t="inlineStr">
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
         <is>
           <t>AMER</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="0" t="inlineStr">
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>MURAAQIB</t>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t>SCEA Haras de Thouars pr: ABUSHKIWAT STABLES</t>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="0" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
-      <c r="B83" s="0" t="inlineStr">
+      <c r="B87" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C83" s="0" t="inlineStr">
+      <c r="C87" s="0" t="inlineStr">
         <is>
           <t>2021-01-08</t>
         </is>
       </c>
-      <c r="D83" s="0" t="inlineStr">
+      <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E83" s="0" t="inlineStr">
+      <c r="E87" s="0" t="inlineStr">
         <is>
           <t>DYNA AW</t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
+      <c r="F87" s="0" t="inlineStr">
         <is>
           <t>MAHABB</t>
         </is>
       </c>
-      <c r="G83" s="0" t="inlineStr">
+      <c r="G87" s="0" t="inlineStr">
         <is>
           <t>AL RAHA</t>
         </is>
       </c>
-      <c r="H83" s="0" t="inlineStr">
+      <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
-      <c r="I83" s="0" t="inlineStr">
+      <c r="I87" s="0" t="inlineStr">
         <is>
           <t>B 094</t>
         </is>
       </c>
-      <c r="J83" s="0" t="inlineStr">
+      <c r="J87" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="K83" s="0" t="inlineStr">
+      <c r="K87" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="L83" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M83" s="0" t="inlineStr">
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
         <is>
           <t>MAJD AL ARAB</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="0" t="inlineStr">
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>MUSHRAE</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <t>Moez MILADI</t>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <t>50000</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="0" t="inlineStr">
         <is>
           <t>0091</t>
         </is>
       </c>
-      <c r="B84" s="0" t="inlineStr">
+      <c r="B88" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C84" s="0" t="inlineStr">
+      <c r="C88" s="0" t="inlineStr">
         <is>
           <t>2019-04-25</t>
         </is>
       </c>
-      <c r="D84" s="0" t="inlineStr">
+      <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E84" s="0" t="inlineStr">
+      <c r="E88" s="0" t="inlineStr">
         <is>
           <t>FERYAL</t>
         </is>
       </c>
-      <c r="F84" s="0" t="inlineStr">
+      <c r="F88" s="0" t="inlineStr">
         <is>
           <t>SHADIYDA</t>
         </is>
       </c>
-      <c r="G84" s="0" t="inlineStr">
+      <c r="G88" s="0" t="inlineStr">
         <is>
           <t>AMEERAH AL REEF</t>
         </is>
       </c>
-      <c r="H84" s="0" t="inlineStr">
+      <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
-      <c r="I84" s="0" t="inlineStr">
+      <c r="I88" s="0" t="inlineStr">
         <is>
           <t>B 095</t>
         </is>
       </c>
-      <c r="J84" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L84" s="0" t="inlineStr">
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="M84" s="0" t="inlineStr">
+      <c r="M88" s="0" t="inlineStr">
         <is>
           <t>TAHAR DE CANDELON</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="0" t="inlineStr">
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>RATHOWAN</t>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q88" s="0" t="inlineStr">
+        <is>
+          <t>Marco BOZZI</t>
+        </is>
+      </c>
+      <c r="R88" s="0" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>0092</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-10</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Jument</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>COCKTAIL DE GHAZAL</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>DORMANE</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>COKEY DE GHAZAL</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Triomphe</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>B 096</t>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>KESBEROY</t>
+        </is>
+      </c>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>AL MOURTAJEZ</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="R89" s="0" t="inlineStr">
+        <is>
+          <t>90000</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="0" t="inlineStr">
         <is>
           <t>0093</t>
         </is>
       </c>
-      <c r="B85" s="0" t="inlineStr">
+      <c r="B90" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C85" s="0" t="inlineStr">
+      <c r="C90" s="0" t="inlineStr">
         <is>
           <t>2014-04-26</t>
         </is>
       </c>
-      <c r="D85" s="0" t="inlineStr">
+      <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E85" s="0" t="inlineStr">
+      <c r="E90" s="0" t="inlineStr">
         <is>
           <t>ATHWA</t>
         </is>
       </c>
-      <c r="F85" s="0" t="inlineStr">
+      <c r="F90" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-      <c r="G85" s="0" t="inlineStr">
+      <c r="G90" s="0" t="inlineStr">
         <is>
           <t>AMIRA AL CHAME</t>
         </is>
       </c>
-      <c r="H85" s="0" t="inlineStr">
+      <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Al Shaqab Racing</t>
         </is>
       </c>
-      <c r="I85" s="0" t="inlineStr">
+      <c r="I90" s="0" t="inlineStr">
         <is>
           <t>A 039</t>
         </is>
       </c>
-      <c r="J85" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M85" s="0" t="inlineStr">
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
         <is>
           <t>KESBEROY</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="0" t="inlineStr">
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>MURAAQIB</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>Majid Musabah Ali AL MAAMARI</t>
+        </is>
+      </c>
+      <c r="R90" s="0" t="inlineStr">
+        <is>
+          <t>25000</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="0" t="inlineStr">
         <is>
           <t>0094</t>
         </is>
       </c>
-      <c r="B86" s="0" t="inlineStr">
+      <c r="B91" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C86" s="0" t="inlineStr">
+      <c r="C91" s="0" t="inlineStr">
         <is>
           <t>2021-01-06</t>
         </is>
       </c>
-      <c r="D86" s="0" t="inlineStr">
+      <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E86" s="0" t="inlineStr">
+      <c r="E91" s="0" t="inlineStr">
         <is>
           <t>RITAL</t>
         </is>
       </c>
-      <c r="F86" s="0" t="inlineStr">
+      <c r="F91" s="0" t="inlineStr">
         <is>
           <t>MUNJIZ</t>
         </is>
       </c>
-      <c r="G86" s="0" t="inlineStr">
+      <c r="G91" s="0" t="inlineStr">
         <is>
           <t>DJEDAHES</t>
         </is>
       </c>
-      <c r="H86" s="0" t="inlineStr">
+      <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Wathba Stud Farm</t>
         </is>
       </c>
-      <c r="I86" s="0" t="inlineStr">
+      <c r="I91" s="0" t="inlineStr">
         <is>
           <t>B 096</t>
         </is>
       </c>
-      <c r="J86" s="0" t="inlineStr">
+      <c r="J91" s="0" t="inlineStr">
         <is>
           <t>UAE</t>
         </is>
       </c>
-      <c r="K86" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M86" s="0" t="inlineStr">
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
         <is>
           <t>DAHESS</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="0" t="inlineStr">
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>AREEM</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q91" s="0" t="inlineStr">
+        <is>
+          <t>KGS</t>
+        </is>
+      </c>
+      <c r="R91" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="0" t="inlineStr">
         <is>
           <t>0095</t>
         </is>
       </c>
-      <c r="B87" s="0" t="inlineStr">
+      <c r="B92" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C87" s="0" t="inlineStr">
+      <c r="C92" s="0" t="inlineStr">
         <is>
           <t>2014-04-20</t>
         </is>
       </c>
-      <c r="D87" s="0" t="inlineStr">
+      <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Jument</t>
         </is>
       </c>
-      <c r="E87" s="0" t="inlineStr">
+      <c r="E92" s="0" t="inlineStr">
         <is>
           <t>EAU GRISE</t>
         </is>
       </c>
-      <c r="F87" s="0" t="inlineStr">
+      <c r="F92" s="0" t="inlineStr">
         <is>
           <t>NIZAM</t>
         </is>
       </c>
-      <c r="G87" s="0" t="inlineStr">
+      <c r="G92" s="0" t="inlineStr">
         <is>
           <t>DJELANA</t>
         </is>
       </c>
-      <c r="H87" s="0" t="inlineStr">
+      <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Grand Courgeon</t>
         </is>
       </c>
-      <c r="I87" s="0" t="inlineStr">
+      <c r="I92" s="0" t="inlineStr">
         <is>
           <t>A 026</t>
         </is>
       </c>
-      <c r="J87" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M87" s="0" t="inlineStr">
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
         <is>
           <t>AL SAKBE</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="0" t="inlineStr">
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>MARID</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="Q92" s="0" t="inlineStr">
+        <is>
+          <t>SK OSTROBRZEG SP ZOO</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>18000</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:10">
-      <c r="A89" s="0" t="inlineStr">
+    <row r="94" spans="1:10">
+      <c r="A94" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
-      <c r="B89" s="0" t="inlineStr">
+      <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
-      <c r="C89" s="0" t="inlineStr">
+      <c r="C94" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
       </c>
-      <c r="D89" s="0" t="inlineStr">
+      <c r="D94" s="0" t="inlineStr">
         <is>
           <t>% Vendus</t>
         </is>
       </c>
-      <c r="E89" s="0" t="inlineStr">
+      <c r="E94" s="0" t="inlineStr">
         <is>
           <t>Prix Moyen</t>
         </is>
       </c>
-      <c r="F89" s="0" t="inlineStr">
+      <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Mediane</t>
         </is>
       </c>
-      <c r="G89" s="0" t="inlineStr">
+      <c r="G94" s="0" t="inlineStr">
         <is>
           <t>Enchères</t>
         </is>
       </c>
-      <c r="H89" s="0" t="inlineStr">
+      <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
-      <c r="I89" s="0" t="inlineStr">
+      <c r="I94" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
-      <c r="J89" s="0" t="inlineStr">
+      <c r="J94" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:10">
-      <c r="A90" s="0" t="inlineStr">
+    <row r="95" spans="1:10">
+      <c r="A95" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="B90" s="0" t="inlineStr">
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>75%</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>62 762</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>40 000</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>3 954 000</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>140 000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>85.06%</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>53 986</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>40 000</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>3 995 000</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="C90" s="0" t="inlineStr">
-[...76 lines deleted...]
-      <c r="I91" s="0" t="inlineStr">
+      <c r="I96" s="0" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>