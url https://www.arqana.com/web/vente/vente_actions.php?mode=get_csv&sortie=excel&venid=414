--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -42,60 +42,60 @@
       <patternFill patternType="grey125"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:Q58"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>La Vente de l'Arc 2026</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:17">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Date de naissance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Produit</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
@@ -117,2503 +117,4327 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Cour / Box</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Père</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Suffixe Mère</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>Père de Mère</t>
         </is>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Issue</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Acheteur</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>Enchères</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>2023-03-21</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Cheval à l'entrainement</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>RUBIA QUEEN</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>NATHANIEL</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>CATALYST</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Le Roch</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
+          <t>A 038</t>
+        </is>
+      </c>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="K3" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L3" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M3" s="0" t="inlineStr">
+        <is>
+          <t>MAKFI</t>
+        </is>
+      </c>
+      <c r="N3" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P3" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>0004</t>
+        </is>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>CHEERIO</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>LORD KANALOA</t>
+        </is>
+      </c>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>RJWA</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
           <t> 000</t>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M3" s="0" t="inlineStr">
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t>MUHTATHIR</t>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>0005</t>
+        </is>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-01</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>OUARDA</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>DE TREVILLE</t>
+        </is>
+      </c>
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL'S MAGIC</t>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
+        <is>
+          <t>Mikhalides</t>
+        </is>
+      </c>
+      <c r="I5" s="0" t="inlineStr">
+        <is>
+          <t>B 106</t>
+        </is>
+      </c>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K5" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L5" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M5" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="N5" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O5" s="0" t="inlineStr">
+        <is>
+          <t>SARL Oceanic Bloodstock</t>
+        </is>
+      </c>
+      <c r="P5" s="0" t="inlineStr">
+        <is>
+          <t>340000</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t>0006</t>
+        </is>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-31</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>HELLO JO</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>HELLO YOUMZAIN</t>
+        </is>
+      </c>
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <t>LA JONCTION</t>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I6" s="0" t="inlineStr">
+        <is>
+          <t>A 010</t>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K6" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L6" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M6" s="0" t="inlineStr">
+        <is>
+          <t>KINGMAN</t>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P6" s="0" t="inlineStr">
+        <is>
+          <t>37000</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t>0007</t>
+        </is>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-18</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>SICILIANO</t>
+        </is>
+      </c>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>TIME TEST</t>
+        </is>
+      </c>
+      <c r="G7" s="0" t="inlineStr">
+        <is>
+          <t>SENITA</t>
+        </is>
+      </c>
+      <c r="H7" s="0" t="inlineStr">
+        <is>
+          <t>Cottier</t>
+        </is>
+      </c>
+      <c r="I7" s="0" t="inlineStr">
+        <is>
+          <t>B 098</t>
+        </is>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K7" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L7" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M7" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O7" s="0" t="inlineStr">
+        <is>
+          <t>Narvick/Najd Stud</t>
+        </is>
+      </c>
+      <c r="P7" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="0" t="inlineStr">
+        <is>
+          <t>0008</t>
+        </is>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>BIG JET PLANE</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>ARMOR</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t>SUPER ERIA</t>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <t>Blancpain</t>
+        </is>
+      </c>
+      <c r="I8" s="0" t="inlineStr">
+        <is>
+          <t>A 037</t>
+        </is>
+      </c>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K8" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L8" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M8" s="0" t="inlineStr">
+        <is>
+          <t>HOLD THAT TIGER</t>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P8" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>0009</t>
+        </is>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-03</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>KODI GO</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>KODI BEAR</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>HEAVENLY TALE</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>Delcher Sanchez</t>
+        </is>
+      </c>
+      <c r="I9" s="0" t="inlineStr">
+        <is>
+          <t>A 025</t>
+        </is>
+      </c>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K9" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M9" s="0" t="inlineStr">
+        <is>
+          <t>SHAMARDAL</t>
+        </is>
+      </c>
+      <c r="N9" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O9" s="0" t="inlineStr">
+        <is>
+          <t>Mandore International Agency</t>
+        </is>
+      </c>
+      <c r="P9" s="0" t="inlineStr">
+        <is>
+          <t>45000</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>0011</t>
+        </is>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-30</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>FOCUS</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>HIDAKA</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t>A 019</t>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>DEEP IMPACT</t>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O10" s="0" t="inlineStr">
+        <is>
+          <t>Narvick/De Burgh Equine/OTI/Ciaron Maher Racing</t>
+        </is>
+      </c>
+      <c r="P10" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="0" t="inlineStr">
+        <is>
+          <t>0012</t>
+        </is>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-19</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>AFANDY</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>JALWA</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>Devin</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t>A 027</t>
+        </is>
+      </c>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K11" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M11" s="0" t="inlineStr">
+        <is>
+          <t>SHALAA</t>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t>Arthur Hoyeau for Price Kent Racing</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <t>0013</t>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-14</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>KAIROS</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>KOSMISCHE</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>OH Consignment</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K12" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L12" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M12" s="0" t="inlineStr">
+        <is>
+          <t>FASTNET ROCK</t>
+        </is>
+      </c>
+      <c r="N12" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P12" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>0014</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-14</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>GO MAN</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>GOKEN</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>LADY LILNOI</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>Chotard</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>B 083</t>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L13" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t>NIGHT OF THUNDER</t>
+        </is>
+      </c>
+      <c r="N13" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O13" s="0" t="inlineStr">
+        <is>
+          <t>Hubert GUY Bloodstock</t>
+        </is>
+      </c>
+      <c r="P13" s="0" t="inlineStr">
+        <is>
+          <t>325000</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="0" t="inlineStr">
+        <is>
+          <t>0015</t>
+        </is>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-08</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>MUATAZ</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>SHOWCASING</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>FALAJ</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>Ferland</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>A 022</t>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="N14" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P14" s="0" t="inlineStr">
+        <is>
+          <t>250000</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="0" t="inlineStr">
+        <is>
+          <t>0017</t>
+        </is>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-28</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>ALEM</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN HORDE</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>ALLUCINATION</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t>B 095</t>
+        </is>
+      </c>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K15" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L15" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M15" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P15" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="0" t="inlineStr">
+        <is>
+          <t>0018</t>
+        </is>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>2022-05-05</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>MATAURI BAY</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>MATAURI PEARL</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>Mossé</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t>A 005</t>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K16" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L16" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M16" s="0" t="inlineStr">
+        <is>
+          <t>HURRICANE RUN</t>
+        </is>
+      </c>
+      <c r="N16" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P16" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" s="0" t="inlineStr">
+        <is>
+          <t>0019</t>
+        </is>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-04</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>WIKI</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>MAKE BELIEVE</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>WANDERINA</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t>A 021</t>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="K17" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L17" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M17" s="0" t="inlineStr">
+        <is>
+          <t>MANDURO</t>
+        </is>
+      </c>
+      <c r="N17" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O17" s="0" t="inlineStr">
+        <is>
+          <t>J.S Bloodtsock/G.S Racing</t>
+        </is>
+      </c>
+      <c r="P17" s="0" t="inlineStr">
+        <is>
+          <t>370000</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="0" t="inlineStr">
+        <is>
+          <t>0020</t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-26</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>ZAMBEZI</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>MERSEY</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>Donworth</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t>A 023</t>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L18" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="N18" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O18" s="0" t="inlineStr">
+        <is>
+          <t>Arthur Hoyeau/Will Johnson for Freedman Training</t>
+        </is>
+      </c>
+      <c r="P18" s="0" t="inlineStr">
+        <is>
+          <t>155000</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
+          <t>0021</t>
+        </is>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-24</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>MIRIK</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>KAMEKO</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>MILA</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>A 002</t>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>CAPE CROSS</t>
+        </is>
+      </c>
+      <c r="N19" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O19" s="0" t="inlineStr">
+        <is>
+          <t>Gerry Hogan Bloodstock LTD</t>
+        </is>
+      </c>
+      <c r="P19" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="0" t="inlineStr">
+        <is>
+          <t>0025</t>
+        </is>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-12</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>MONTSECRET</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>ZARAK</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>MINAKSHI</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t>A 008</t>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t>FOOTSTEPSINTHESAND</t>
+        </is>
+      </c>
+      <c r="N20" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O20" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock/H.Kirk/WP. Mullins</t>
+        </is>
+      </c>
+      <c r="P20" s="0" t="inlineStr">
+        <is>
+          <t>460000</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="0" t="inlineStr">
+        <is>
+          <t>0026</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>0000-00-00</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>PAGE BLANCHE 26</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Page blanche</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t> 000</t>
+        </is>
+      </c>
+      <c r="N21" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>0027</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>PEINTRESSE</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>LUCKY VEGA</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>PROVENANCE</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Donworth</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>A 024</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="N22" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>0028</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-04</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN SAVIOR</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>GHAIYYATH</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>GOLDEN REIGN</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>A 015</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>CHAMPS ELYSEES</t>
+        </is>
+      </c>
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>0030</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-05</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>NOW FOR GLORY</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>ALMANZOR</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>NOW FOREVER</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Clément &amp; Hermans</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t>A 016</t>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>TIGER HILL</t>
+        </is>
+      </c>
+      <c r="N24" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O24" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock/H.Kirk/WP. Mullins</t>
+        </is>
+      </c>
+      <c r="P24" s="0" t="inlineStr">
+        <is>
+          <t>260000</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>0031</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>ARALIA</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>MUHAARAR</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>LIBERTY TREE</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Devin</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t>A 028</t>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>LOPE DE VEGA</t>
+        </is>
+      </c>
+      <c r="N25" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O25" s="0" t="inlineStr">
+        <is>
+          <t>Matt Houldsworth/Fortune Bloodstock</t>
+        </is>
+      </c>
+      <c r="P25" s="0" t="inlineStr">
+        <is>
+          <t>400000</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" s="0" t="inlineStr">
+        <is>
+          <t>0032</t>
+        </is>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-15</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>SALITOS</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>IN SWOOP</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>SACRE FLEUR</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>OH Consignment</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t>B 088</t>
+        </is>
+      </c>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>ACCLAMATION</t>
+        </is>
+      </c>
+      <c r="N26" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O26" s="0" t="inlineStr">
+        <is>
+          <t>Joseph O'BRIEN</t>
+        </is>
+      </c>
+      <c r="P26" s="0" t="inlineStr">
+        <is>
+          <t>700000</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" s="0" t="inlineStr">
+        <is>
+          <t>0033</t>
+        </is>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-07</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>GENTLEMANLIKE</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>AUSTRALIA</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>SAMSKARA</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t>A 033</t>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>KODIAC</t>
+        </is>
+      </c>
+      <c r="N27" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P27" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <t>0034</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-22</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>CHIEFLAND</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>STUDY OF MAN</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>CASUARINA</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>OH Consignment</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t>B 087</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>SEA THE MOON</t>
+        </is>
+      </c>
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O28" s="0" t="inlineStr">
+        <is>
+          <t>Narvick/Najd Stud</t>
+        </is>
+      </c>
+      <c r="P28" s="0" t="inlineStr">
+        <is>
+          <t>640000</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
+          <t>0035</t>
+        </is>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-20</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>CIELO DI ROMA</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>ROMANISED</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>SUESTAR</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Bietolini</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>A 035</t>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>DARK ANGEL</t>
+        </is>
+      </c>
+      <c r="N29" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P29" s="0" t="inlineStr">
+        <is>
+          <t>210000</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>0036</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-18</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>MUST BAY</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>NEW BAY</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>MADELEINE MUST</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Lerner</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t>A 029</t>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>MOTIVATOR</t>
+        </is>
+      </c>
+      <c r="N30" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O30" s="0" t="inlineStr">
+        <is>
+          <t>Blandford Bloodstock Ltd</t>
+        </is>
+      </c>
+      <c r="P30" s="0" t="inlineStr">
+        <is>
+          <t>200000</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t>0038</t>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-20</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>SYDNEY MOON</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>THUNDER MOON</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>ETEREA</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Murphy</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>A 038</t>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>KENDARGENT</t>
+        </is>
+      </c>
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P31" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="0" t="inlineStr">
+        <is>
+          <t>0039</t>
+        </is>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-07</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>SYNARAN</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>SYRDARYA</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Aga Khan Studs</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t>A 004</t>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>INVINCIBLE SPIRIT</t>
+        </is>
+      </c>
+      <c r="N32" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P32" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t>0040</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-03</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>PROOF</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>MATHEMATICIENNE</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Wertheimer &amp; Frère</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t>A 020</t>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>GALILEO</t>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O33" s="0" t="inlineStr">
+        <is>
+          <t>Manresa Agency</t>
+        </is>
+      </c>
+      <c r="P33" s="0" t="inlineStr">
+        <is>
+          <t>720000</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t>0041</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-08</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>WALADARES</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>GLENEAGLES</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>WIERLAND</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>OH Consignment</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t>B 090</t>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>CAPE CROSS</t>
+        </is>
+      </c>
+      <c r="N34" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O34" s="0" t="inlineStr">
+        <is>
+          <t>Narvick/De Burgh Equine/OTI Racing</t>
+        </is>
+      </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>0042</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-29</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>EARTHQUAKE</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>ZAGORA</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Baratti</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>A 009</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>GREEN TUNE</t>
+        </is>
+      </c>
+      <c r="N35" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>RPG Bloodstock</t>
+        </is>
+      </c>
+      <c r="P35" s="0" t="inlineStr">
+        <is>
+          <t>110000</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>0043</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-30</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>BRIGHT LIGHT</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>CITY LIGHT</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>BRIGHTON BLUES</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Suborics</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>B 093</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>SAKHEE</t>
+        </is>
+      </c>
+      <c r="N36" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O36" s="0" t="inlineStr">
+        <is>
+          <t>Ace Stud</t>
+        </is>
+      </c>
+      <c r="P36" s="0" t="inlineStr">
+        <is>
+          <t>1900000</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>0044</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-04</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>KHOVIKHOV</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>AL WUKAIR</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>KHYROVA</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Delcher Sanchez</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>A 026</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t>CANFORD CLIFFS</t>
+        </is>
+      </c>
+      <c r="N37" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O37" s="0" t="inlineStr">
+        <is>
+          <t>Al-Ruwais Stables</t>
+        </is>
+      </c>
+      <c r="P37" s="0" t="inlineStr">
+        <is>
+          <t>650000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>0045</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>LORD CLOVER</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>SIYOUNI</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>LADY FRANKEL</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>A 031</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock Services/H.Kirk/WP. Mullins</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>280000</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>0046</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-17</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>DELGARDO</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>BEST SOLUTION</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>DELEGATION</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Wöhler</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>B 086</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>MOUNT NELSON</t>
+        </is>
+      </c>
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>Narvick/De Burgh Equine/OTI Racing</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>0047</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-26</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED THE STARS</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>ZELZAL</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>AL BAIDAA</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Monfort Ed.</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>B 081</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>EXCEED AND EXCEL</t>
+        </is>
+      </c>
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>Absent</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>0048</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-25</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>VOLLERING</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>SIOUX NATION</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>ASK THE WIND</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>The Castlebridge Consignment</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>B 091</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>ZOFFANY</t>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t>Bba Ireland</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>230000</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>0049</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>2023-01-22</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>THE ODYSSEY</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>FRANKEL</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>BATEEL</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>A 331</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>DUBAWI</t>
+        </is>
+      </c>
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock Services/H.Kirk/WP. Mullins</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>300000</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <t>0050</t>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-28</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>CHESTNUT ROCKET</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>INTELLO</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>ROCAILLE</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Karkosa</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>A 011</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t>GER</t>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>ANABAA</t>
+        </is>
+      </c>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>480000</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>0051</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-09</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>HOW ARE YOU</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>MEHMAS</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>PARDOVEN</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Graffard Racing</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>A 032</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>CLODOVIL</t>
+        </is>
+      </c>
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>580000</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>0052</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>M.</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-09</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>SPACE WALTZ</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>AMERICAN PHAROAH</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>HARAJUKU</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Fabre</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>A 018</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>DEEP IMPACT</t>
+        </is>
+      </c>
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t>Ace Stud</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>1150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>0053</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>F.</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>BELISA BAY</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>BAYSIDE BOY</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>BELISA DE VEGA</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Soto Loring</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>B 094</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>FASCINATING ROCK</t>
+        </is>
+      </c>
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>220000</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>0054</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-28</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>MISTER CHARMES</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>ST MARK'S BASILICA</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>MONROE BAY</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Brandt</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>A 034</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
         <is>
           <t>MAKFI</t>
         </is>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B4" s="0" t="inlineStr">
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>55000</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>0055</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C4" s="0" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B5" s="0" t="inlineStr">
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-15</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>SKYRIDGE</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>GOKEN</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>SKYRON</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Perret</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>B 105</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>ROCK OF GIBRALTAR</t>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>Asian bloodstock services ltd</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t>0056</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
         <is>
           <t>F.</t>
         </is>
       </c>
-      <c r="C5" s="0" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B6" s="0" t="inlineStr">
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-04</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>MISS CHIQUITA</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>HELLO YOUMZAIN</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>COMPANION</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Botti</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>A 036</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>GB</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>DARK ANGEL</t>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t>Sas Meridian International</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>42000</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t>0057</t>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>H.</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-09</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>OEHLEN</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>NO RISK AT ALL</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>SILKY STEPS</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Nicolle</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>B 085</t>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t>NAYEF</t>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
+        <is>
+          <t>PB Bloodstock Services/H.Kirk/WP.Mullins</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>500000</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:17">
+      <c r="A51" s="0" t="inlineStr">
+        <is>
+          <t>0059</t>
+        </is>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C6" s="0" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B7" s="0" t="inlineStr">
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>2022-04-17</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>MERANO</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>VANISHING CUPID</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>MARCELLINA</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Pantall</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>B 096</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>SWI</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t>SWI</t>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>SWI</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>MOZART</t>
+        </is>
+      </c>
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>95000</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:17">
+      <c r="A52" s="0" t="inlineStr">
+        <is>
+          <t>0060</t>
+        </is>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
-      <c r="C7" s="0" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B8" s="0" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-16</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>NEVADA DU SEUIL</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>CLOTH OF STARS</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>ETOILE DU SEUIL</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Seror</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>A 017</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t>NETWORK</t>
+        </is>
+      </c>
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t>Vendu</t>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t>J P Mcgrath Bloodstock Limited/TJ Bloodstock</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>160000</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:17">
+      <c r="A53" s="0" t="inlineStr">
+        <is>
+          <t>0061</t>
+        </is>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
         <is>
           <t>M.</t>
         </is>
       </c>
-      <c r="C8" s="0" t="inlineStr">
-[...61 lines deleted...]
-      <c r="B9" s="0" t="inlineStr">
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-25</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>KAILANI</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>GOKEN</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>DIZZY BIZU</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Wattel St.</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t>A 006</t>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>CARAVAGGIO</t>
+        </is>
+      </c>
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t>Racheté</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>140000</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:17">
+      <c r="A54" s="0" t="inlineStr">
+        <is>
+          <t>0062</t>
+        </is>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
         <is>
           <t>H.</t>
         </is>
       </c>
-      <c r="C9" s="0" t="inlineStr">
-[...1835 lines deleted...]
-      <c r="C37" s="0" t="inlineStr">
+      <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2022-02-26</t>
         </is>
       </c>
-      <c r="D37" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="0" t="inlineStr">
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>Cheval à l'entrainement</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
         <is>
           <t>UTHRED</t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
+      <c r="F54" s="0" t="inlineStr">
         <is>
           <t>PERSIAN KING</t>
         </is>
       </c>
-      <c r="G37" s="0" t="inlineStr">
+      <c r="G54" s="0" t="inlineStr">
         <is>
           <t>ERISTARS</t>
         </is>
       </c>
-      <c r="H37" s="0" t="inlineStr">
+      <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Decouz</t>
         </is>
       </c>
-      <c r="I37" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="M37" s="0" t="inlineStr">
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t>A 013</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t>IRE</t>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
         <is>
           <t>SEA THE STARS</t>
         </is>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="0" t="inlineStr">
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t>Amiable</t>
+        </is>
+      </c>
+      <c r="O54" s="0" t="inlineStr">
+        <is>
+          <t>Thomas Malone Bloodstock Limited</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>150000</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="0" t="inlineStr">
         <is>
           <t>STATISTIQUES</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:10">
-      <c r="A39" s="0" t="inlineStr">
+    <row r="56" spans="1:10">
+      <c r="A56" s="0" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
+      <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Présentés</t>
         </is>
       </c>
-      <c r="C39" s="0" t="inlineStr">
+      <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Vendus</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
+      <c r="D56" s="0" t="inlineStr">
         <is>
           <t>% Vendus</t>
         </is>
       </c>
-      <c r="E39" s="0" t="inlineStr">
+      <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Prix Moyen</t>
         </is>
       </c>
-      <c r="F39" s="0" t="inlineStr">
+      <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Mediane</t>
         </is>
       </c>
-      <c r="G39" s="0" t="inlineStr">
+      <c r="G56" s="0" t="inlineStr">
         <is>
           <t>Enchères</t>
         </is>
       </c>
-      <c r="H39" s="0" t="inlineStr">
+      <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Amiable(s)</t>
         </is>
       </c>
-      <c r="I39" s="0" t="inlineStr">
+      <c r="I56" s="0" t="inlineStr">
         <is>
           <t>Total Amiable(s)</t>
         </is>
       </c>
-      <c r="J39" s="0" t="inlineStr">
+      <c r="J56" s="0" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:10">
-      <c r="A40" s="0" t="inlineStr">
+    <row r="57" spans="1:10">
+      <c r="A57" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="B40" s="0" t="inlineStr">
-[...41 lines deleted...]
-      <c r="A41" s="0" t="inlineStr">
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>72.5%</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>404 552</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>300 000</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>11 732 000</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>150 000</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="0" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="B41" s="0" t="inlineStr">
+      <c r="B58" s="0" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="C41" s="0" t="inlineStr">
+      <c r="C58" s="0" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="D41" s="0" t="inlineStr">
+      <c r="D58" s="0" t="inlineStr">
         <is>
           <t>58.97%</t>
         </is>
       </c>
-      <c r="E41" s="0" t="inlineStr">
+      <c r="E58" s="0" t="inlineStr">
         <is>
           <t>271 304</t>
         </is>
       </c>
-      <c r="F41" s="0" t="inlineStr">
+      <c r="F58" s="0" t="inlineStr">
         <is>
           <t>255 000</t>
         </is>
       </c>
-      <c r="G41" s="0" t="inlineStr">
+      <c r="G58" s="0" t="inlineStr">
         <is>
           <t>6 240 000</t>
         </is>
       </c>
-      <c r="H41" s="0" t="inlineStr">
+      <c r="H58" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="I41" s="0" t="inlineStr">
+      <c r="I58" s="0" t="inlineStr">
         <is>
           <t>950 000</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Excel2007</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>